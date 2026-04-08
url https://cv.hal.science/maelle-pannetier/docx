--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maëlle Pannetier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maelle-pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5826-619X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100506054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmrt1, un gène majeur de la détermination testiculaire et de la fertilité dans les deux sexes chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (3), pp. 238-241. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Testicular Estrogen Leads to Defects in Spermatogenesis and Increased Semen Abnormalities in Male Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13112070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenome of male germ cells and the programming of phenotypes in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.28-38. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique et la construction du phénotype chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.4477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a Progesterone Target Gene in the Endometrium of Ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (4), pp.1478. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21041478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUNX1 maintains the identity of the fetal ovary through an interplay with FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lecluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10:5116 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13060-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates synexpression of primordial germ cell-specific genes prior to the sex-determination stage in medaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Regensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of DMXL2 in olfactory information transmission and the first wave of spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual rainbow trout sex determination gene hijacked the canonical vertebrate gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (50), pp.12781-12786. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1803826115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of fixed and native chromatin preparation methods to study histone post-translational modifications at a whole genome scale in skeletal muscle tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Procedures Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12575-017-0059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific role for &amp;lt;em&amp;gt;PRND&amp;lt;/em&amp;gt; in goat fetal Leydig cells is suggested by prion family gene expression during gonad development in goats and mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan J. Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Open Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.4-15. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2211-5463.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of &amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;RSPO1&amp;lt;/em&amp;gt; in ovarian determination, development, and maintenance in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chaboissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.167-184. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000448667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a female sex-determining gene in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.404-408. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2013.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput sequencing analyses of XX genital ridges lacking [i]FOXL2[/i] reveal [i]DMRT1[/i] up-regulation before [i]SOX9[/i] expression during the sex-reversal process in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.114.122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and transcription in a distal region upstream from the bovine alphaS1 casein gene after once or twice daily milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into the bovine polled phenotype and horn ontogenesis in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica I. Medugorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling the story of XX sex reversal in the goat: highlighting the sex-crossroad in domestic mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (1-3), pp.33-45. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000334056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is regulated during the bovine estrous cycle and its expression in the endometrium is independent of conceptus-derived interferon tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.112.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation du sexe: Acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (10), pp.859-865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of R-spondin1 and Foxl2 amplifies female-to-male sex-reversal in XX mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.304-317. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000334517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2, le gardien de l’identité ovarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (26), pp.470-473. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2010265470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of goat SRY protein expression suggests putative new roles for this gene in the developing testis of a species with long-lasting SRY expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239 (12), pp.3324-3335. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.22452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat RSPO1 over-expression rescues sex-reversal in Rspo1-knockout XX mice but does not perturb testis differentiation in XY or sex-reversed XX mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (4), pp.649-654. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-009-9247-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 and FOXL2 act into two distinct cellular types during goat ovarian differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (36), 16p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-8-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR‐SET7 and SUV4‐20H regulate H4 lysine‐20 methylation at imprinting control regions in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Schotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Tardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.998-1005. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/embor.2008.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to rescue sex-reversal by transgenic expression of the PISRT1 gene in XX PIS-/- goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000143432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin Immunoprecipitation (ChIP) on Unfixed Chromatin from Cells and Tissues to Analyze Histone Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wagschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Feil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Spring Harbor protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (12), pdb.prot4767 - pdb.prot4767. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/pdb.prot4767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-Based Analysis of Immunoprecipitated Chromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wagschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Feil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Spring Harbor protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (12), pdb.prot4768-pdb.prot4768. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/pdb.prot4768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic stability of embryonic stem cells and developmental potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Feil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (12), pp.556-562. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibtech.2007.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat SRY induces testis development in XX transgenic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 580 (15), pp.3715-3720. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2006.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian-specific expression of a new gene regulated by the goat PIS region and transcribed by a FOXL2 bidirectional promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (6), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense and antisense Foxl2 transcripts in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Veitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (5), pp.531-541. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxl2 gene and the development of the ovary: a story about goat, mouse, fish and woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (3), pp.377-382. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular aspects of female and male gonodal development in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Copelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Endocrinology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (3), pp.274-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of chicken homolog of the FOXL2 gene and comparison of its expression patterns with those of aromatase during ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 231, pp.859-870. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.20189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression studies of the PIS-regulated genes suggest different mechanisms of sex determination within mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 101, pp.199-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and expression of FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.916-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sdy, the unusual rainbow trout sex determination gene, hijacked the canonical vertebrate gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Integrative Salmonid Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BBSRC Roslin Institute. GBR., Nov 2019, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional rewiring, post-transcriptional regulation and neo-functionalization: how the master sex-determining gene of medaka was born</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Regensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Paradigm shift in sex chromosome evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Institute of Freshwater Ecology and Inland Fisheries (IGB). DEU., Sep 2019, Berlin, Germany. 42 p., </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4126/FRL01-006417884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation épigénétique des cellules germinales mâles chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère demi-journée d’animation scientifique SAPS du Projet Phare 1 Elaboration précoce et Plasticité des Phénotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Jouy-en-josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the long-range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SdY&amp;quot;, the bizarre master sex determinant of salmonids, triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic cascade of sex determination in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Endocrine Society. USA., Apr 2015, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; invalidation in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual meeting of the EFOR Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau EFOR (Etude Fonctionnelle chez les Organismes Modèles). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2, a critical regumator of steroid synthesis, acts as a female sex-determining gene in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Endocrinology (ESE). GBR., Aug 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 turns on testicular differentiation during XX sex-reversal in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Elsinore, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; is a female sex-determining gene in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Dec 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dmxl2 invalidation on murine ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is inhibited by progesterone in ruminant endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal Québec, Canada. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monotraite induit la méthylation d'une région régulatrice distale en amont du gène de la caséine- S1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamelia Kara-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of long non-coding RNAs expression during gonad differentiation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Symposia The non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Oct 2013, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation du gène FOXL2 chez la chèvre; démonstration de son rôle de déterminant ovarien chez les bovidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à grande échelle des ARN non codants longs exprimés au cours de la différenciation gonadique chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 chez la chèvre : à la recherche du facteur Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Différenciation des Gonades chez les Vertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 endometrial expression is impacted by P4 and not IFNT in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRF Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Socoety for Reproduction and Fertility (SRF). GBR., Jul 2012, Edinbourg, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvment of [i]DMRT1[/i] in XX sex-reversed polled goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non coding RNAs and sex determining gene regulation in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on The Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and ncRNA transcription at aCSN1S1 regulatory region in the bovine mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International Symposium on Milk Genomics and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC). Davis, USA., Oct 2012, Wageningen, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and sex-differentiating genes in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Course on non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Curie. Paris, FRA., Jun 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and chromatin modifications control long-range regulation of FOXL2, the key gene for ovarian differentiation in goat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and development programming conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRY protein expression during testis development in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Biodola, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New long non-coding RNAs are associated with long-range regulation of FOXL2 in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Advanced Training Centre -The Non-Coding Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). Heidelberg,, DEU., Oct 2010, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the Forkhead box transcription factor FOXL2 in the bovine endometrium during early pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la protéine SRY au cours du développement testiculaire de bouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Différenciation des Gonades chez les Vertébrés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 and Foxl2 double invalidation in mice: toward an understanding of the molecular interactions between two major ovarian differentiating pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Treier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Biology of Vertebreate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats, an alternative sex-determination model within mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Biology of Vertebreate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. pp.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’expression de la protéine SRY au cours du développement testiculaire chez le bouc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRY protein expression during testis development in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation de Foxl2 et R-spondin1 chez la souris: étude de deux voies de différenciation ovarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Treier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du rôle des gènes R-spondin au cours du développement de la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de restitution des projets financés sur crédits Incitatifs en 2006 et 2007 du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as model for studying ovarian differentiation in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a goat-specific anti-SRY antibody: Preliminary rsults ongoat SRY protein expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000195677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as a Model for Studying R-Spondin Involvement in Ovarian Differentiation in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete sequencing of this pis locus in goat (500 KB) leads to the discovery of new pis-regulated transcripts expressed in ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hawaii, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XX sex-reversal in mouse transgenic for a 90 KB-fragment encompassing the goat sry gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Transgenic Technology Meeting (TT2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence et caractérisation d'un troisième gène, PFOXic, régulé par la région PIS chez la chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 ème Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homologue du gène FOXL2 chez le poulet. L'étude comparative des profils d'expression des gènes CFOXL2 et aromatase dans les gonades d'embryons de poulet après l'inversion sexuelle induite par un inhibiteur d'aromatase ou l'oestradiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle murin est-il représentatif des mammifères?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further observations on the roles of FOXL2 in ovarian. Differentiation and function in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental physiology and perinal development in poultry Adaptation in poultry: the impact of environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxl2 gene and the development of the ovary: a story about goat, mouse, fish and woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reproduction in Vertebrates and Man held in honor of Charles Thibault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme d'action du gène déterminant majeur du sexe de la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bizarre master sex determinant of salmonids triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics during spermatogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Livera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Reproductive Gordon Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lucca, Italy. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the distal regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation épigénétique des cellules germinales mâles de ruminants : résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in fibroblasts’ ability to be reprogrammed by the oocyte cytoplasm: study of differential situation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low dose of bisphenol A on sheep fetal testis and ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a new progesterone-regulated gene in the endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation of &amp;lt;em&amp;gt;Dmxl2&amp;lt;/em&amp;gt; in female germ cells and fertility trouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Dmxl2[/i] is involved in follicle formation in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulator and target genes of FOXL2 in bovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’ED419-Biosigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kremlin Bicêtre, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a progesterone-regulated gene in ruminant endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Ovarian Club Meeting "Blasotcysts Development and the Process of Implantation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. , 2014, Ovarian Club IV "Blasotcysts Development and the Process of Implantation"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du facteur de transcription FOXL2 dans l’endomètre bovin au cours de la gestation précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ED419 - Biosign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kremlin-Bicêtre, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation sexuelle des gonades et de l'appareil génital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Synthèses (Quae), 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of estrogen leads to defects in spermatogenesis and increased semen abnormalities in male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUNX1 safeguards the identity of the fetal ovary through an interplay with FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lecluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, rôle et régulation de FOXL2, un facteur clef de la différenciation ovarienne impliqué dans le syndrome PIS (Polled Intersex Syndrome), chez la chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Versailles Saint-Quentin-en-Yvelines, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02828948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du Sexe, Différenciation de la Lignée Germinale, Epigénétique et Fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Paris Saclay University, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04295545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maëlle Pannetier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maelle-pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5826-619X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100506054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmrt1, un gène majeur de la détermination testiculaire et de la fertilité dans les deux sexes chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (3), pp. 238-241. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Testicular Estrogen Leads to Defects in Spermatogenesis and Increased Semen Abnormalities in Male Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13112070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenome of male germ cells and the programming of phenotypes in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.28-38. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique et la construction du phénotype chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.4477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a Progesterone Target Gene in the Endometrium of Ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (4), pp.1478. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21041478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUNX1 maintains the identity of the fetal ovary through an interplay with FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lecluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10:5116 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13060-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of DMXL2 in olfactory information transmission and the first wave of spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates synexpression of primordial germ cell-specific genes prior to the sex-determination stage in medaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Regensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual rainbow trout sex determination gene hijacked the canonical vertebrate gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (50), pp.12781-12786. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1803826115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of fixed and native chromatin preparation methods to study histone post-translational modifications at a whole genome scale in skeletal muscle tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Procedures Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12575-017-0059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific role for &amp;lt;em&amp;gt;PRND&amp;lt;/em&amp;gt; in goat fetal Leydig cells is suggested by prion family gene expression during gonad development in goats and mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan J. Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Open Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.4-15. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2211-5463.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of &amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;RSPO1&amp;lt;/em&amp;gt; in ovarian determination, development, and maintenance in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chaboissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.167-184. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000448667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a female sex-determining gene in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.404-408. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2013.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput sequencing analyses of XX genital ridges lacking [i]FOXL2[/i] reveal [i]DMRT1[/i] up-regulation before [i]SOX9[/i] expression during the sex-reversal process in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.114.122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and transcription in a distal region upstream from the bovine alphaS1 casein gene after once or twice daily milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into the bovine polled phenotype and horn ontogenesis in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica I. Medugorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling the story of XX sex reversal in the goat: highlighting the sex-crossroad in domestic mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (1-3), pp.33-45. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000334056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is regulated during the bovine estrous cycle and its expression in the endometrium is independent of conceptus-derived interferon tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.112.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation du sexe: Acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (10), pp.859-865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of R-spondin1 and Foxl2 amplifies female-to-male sex-reversal in XX mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.304-317. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000334517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2, le gardien de l’identité ovarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (26), pp.470-473. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2010265470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of goat SRY protein expression suggests putative new roles for this gene in the developing testis of a species with long-lasting SRY expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239 (12), pp.3324-3335. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.22452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat RSPO1 over-expression rescues sex-reversal in Rspo1-knockout XX mice but does not perturb testis differentiation in XY or sex-reversed XX mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (4), pp.649-654. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-009-9247-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 and FOXL2 act into two distinct cellular types during goat ovarian differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (36), 16p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-8-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR‐SET7 and SUV4‐20H regulate H4 lysine‐20 methylation at imprinting control regions in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Schotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Tardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.998-1005. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/embor.2008.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to rescue sex-reversal by transgenic expression of the PISRT1 gene in XX PIS-/- goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000143432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin Immunoprecipitation (ChIP) on Unfixed Chromatin from Cells and Tissues to Analyze Histone Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wagschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Feil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Spring Harbor protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (12), pdb.prot4767 - pdb.prot4767. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/pdb.prot4767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-Based Analysis of Immunoprecipitated Chromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wagschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Feil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Spring Harbor protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (12), pdb.prot4768-pdb.prot4768. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/pdb.prot4768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic stability of embryonic stem cells and developmental potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Feil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (12), pp.556-562. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibtech.2007.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat SRY induces testis development in XX transgenic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 580 (15), pp.3715-3720. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2006.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense and antisense Foxl2 transcripts in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Veitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (5), pp.531-541. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian-specific expression of a new gene regulated by the goat PIS region and transcribed by a FOXL2 bidirectional promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (6), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxl2 gene and the development of the ovary: a story about goat, mouse, fish and woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (3), pp.377-382. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular aspects of female and male gonodal development in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Copelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Endocrinology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (3), pp.274-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of chicken homolog of the FOXL2 gene and comparison of its expression patterns with those of aromatase during ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 231, pp.859-870. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.20189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression studies of the PIS-regulated genes suggest different mechanisms of sex determination within mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 101, pp.199-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and expression of FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.916-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sdy, the unusual rainbow trout sex determination gene, hijacked the canonical vertebrate gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Integrative Salmonid Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BBSRC Roslin Institute. GBR., Nov 2019, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional rewiring, post-transcriptional regulation and neo-functionalization: how the master sex-determining gene of medaka was born</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Regensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Paradigm shift in sex chromosome evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Institute of Freshwater Ecology and Inland Fisheries (IGB). DEU., Sep 2019, Berlin, Germany. 42 p., </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4126/FRL01-006417884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation épigénétique des cellules germinales mâles chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère demi-journée d’animation scientifique SAPS du Projet Phare 1 Elaboration précoce et Plasticité des Phénotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Jouy-en-josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the long-range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SdY&amp;quot;, the bizarre master sex determinant of salmonids, triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic cascade of sex determination in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Endocrine Society. USA., Apr 2015, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; invalidation in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual meeting of the EFOR Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau EFOR (Etude Fonctionnelle chez les Organismes Modèles). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2, a critical regumator of steroid synthesis, acts as a female sex-determining gene in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Endocrinology (ESE). GBR., Aug 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 turns on testicular differentiation during XX sex-reversal in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Elsinore, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; is a female sex-determining gene in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Dec 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamelia Kara-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is inhibited by progesterone in ruminant endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal Québec, Canada. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monotraite induit la méthylation d'une région régulatrice distale en amont du gène de la caséine- S1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dmxl2 invalidation on murine ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of long non-coding RNAs expression during gonad differentiation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Symposia The non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Oct 2013, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation du gène FOXL2 chez la chèvre; démonstration de son rôle de déterminant ovarien chez les bovidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 chez la chèvre : à la recherche du facteur Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Différenciation des Gonades chez les Vertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à grande échelle des ARN non codants longs exprimés au cours de la différenciation gonadique chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvment of [i]DMRT1[/i] in XX sex-reversed polled goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non coding RNAs and sex determining gene regulation in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on The Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 endometrial expression is impacted by P4 and not IFNT in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRF Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Socoety for Reproduction and Fertility (SRF). GBR., Jul 2012, Edinbourg, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and ncRNA transcription at aCSN1S1 regulatory region in the bovine mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International Symposium on Milk Genomics and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC). Davis, USA., Oct 2012, Wageningen, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and sex-differentiating genes in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Course on non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Curie. Paris, FRA., Jun 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and chromatin modifications control long-range regulation of FOXL2, the key gene for ovarian differentiation in goat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and development programming conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRY protein expression during testis development in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Biodola, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New long non-coding RNAs are associated with long-range regulation of FOXL2 in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Advanced Training Centre -The Non-Coding Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). Heidelberg,, DEU., Oct 2010, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the Forkhead box transcription factor FOXL2 in the bovine endometrium during early pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la protéine SRY au cours du développement testiculaire de bouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Différenciation des Gonades chez les Vertébrés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’expression de la protéine SRY au cours du développement testiculaire chez le bouc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats, an alternative sex-determination model within mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Biology of Vertebreate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. pp.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRY protein expression during testis development in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 and Foxl2 double invalidation in mice: toward an understanding of the molecular interactions between two major ovarian differentiating pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Treier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Biology of Vertebreate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation de Foxl2 et R-spondin1 chez la souris: étude de deux voies de différenciation ovarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Treier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du rôle des gènes R-spondin au cours du développement de la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de restitution des projets financés sur crédits Incitatifs en 2006 et 2007 du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as model for studying ovarian differentiation in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a goat-specific anti-SRY antibody: Preliminary rsults ongoat SRY protein expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000195677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as a Model for Studying R-Spondin Involvement in Ovarian Differentiation in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete sequencing of this pis locus in goat (500 KB) leads to the discovery of new pis-regulated transcripts expressed in ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hawaii, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XX sex-reversal in mouse transgenic for a 90 KB-fragment encompassing the goat sry gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Transgenic Technology Meeting (TT2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homologue du gène FOXL2 chez le poulet. L'étude comparative des profils d'expression des gènes CFOXL2 et aromatase dans les gonades d'embryons de poulet après l'inversion sexuelle induite par un inhibiteur d'aromatase ou l'oestradiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence et caractérisation d'un troisième gène, PFOXic, régulé par la région PIS chez la chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 ème Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle murin est-il représentatif des mammifères?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further observations on the roles of FOXL2 in ovarian. Differentiation and function in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental physiology and perinal development in poultry Adaptation in poultry: the impact of environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxl2 gene and the development of the ovary: a story about goat, mouse, fish and woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reproduction in Vertebrates and Man held in honor of Charles Thibault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme d'action du gène déterminant majeur du sexe de la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bizarre master sex determinant of salmonids triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics during spermatogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Livera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Reproductive Gordon Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lucca, Italy. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the distal regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation épigénétique des cellules germinales mâles de ruminants : résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in fibroblasts’ ability to be reprogrammed by the oocyte cytoplasm: study of differential situation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low dose of bisphenol A on sheep fetal testis and ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation of &amp;lt;em&amp;gt;Dmxl2&amp;lt;/em&amp;gt; in female germ cells and fertility trouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a new progesterone-regulated gene in the endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Dmxl2[/i] is involved in follicle formation in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulator and target genes of FOXL2 in bovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’ED419-Biosigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kremlin Bicêtre, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a progesterone-regulated gene in ruminant endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Ovarian Club Meeting "Blasotcysts Development and the Process of Implantation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. , 2014, Ovarian Club IV "Blasotcysts Development and the Process of Implantation"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du facteur de transcription FOXL2 dans l’endomètre bovin au cours de la gestation précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ED419 - Biosign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kremlin-Bicêtre, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation sexuelle des gonades et de l'appareil génital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Synthèses (Quae), 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of estrogen leads to defects in spermatogenesis and increased semen abnormalities in male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUNX1 safeguards the identity of the fetal ovary through an interplay with FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lecluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, rôle et régulation de FOXL2, un facteur clef de la différenciation ovarienne impliqué dans le syndrome PIS (Polled Intersex Syndrome), chez la chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Versailles Saint-Quentin-en-Yvelines, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02828948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du Sexe, Différenciation de la Lignée Germinale, Epigénétique et Fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Paris Saclay University, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04295545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DDC0E1D"/>
+    <w:nsid w:val="9E7C70F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-pannetier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5826-619X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100506054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pailhoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Healey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041478" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Grimm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chalmel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lecluze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13060-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Chassot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chaboissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448667" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334056" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chassot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334517" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010265470" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22452" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9247-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0X1JZRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Pinheiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Parma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-8-36" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02534254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Schotta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tardat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sardet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2008.147" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wagschal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Delaval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Feil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot4767" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891751v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot4768" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02535547v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2007.09.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LDT16GB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.02.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6S1F3P7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cocquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Veitia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.01.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQH238M7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671957v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Govoroun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20189" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293118v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605214v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595182v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189842v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019549v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019233v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191306v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817553v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer Torbati" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817294v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815525v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Treier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817291v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758411v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822885v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758059v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753828v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752007v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000195677" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751764v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814693v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764251v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759779v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764365v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759545v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812823v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603125v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602726v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798618v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742377v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743374v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shimizu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741048v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744019v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797379v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828948v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04295545v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-pannetier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5826-619X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100506054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pailhoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Healey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041478" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Grimm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chalmel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lecluze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13060-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Chassot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chaboissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448667" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648106v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334056" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chassot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334517" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010265470" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22452" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9247-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0X1JZRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Pinheiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Parma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-8-36" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02534254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Schotta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tardat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sardet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2008.147" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wagschal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Delaval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Feil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot4767" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891751v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot4768" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02535547v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2007.09.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LDT16GB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cocquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Veitia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.01.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQH238M7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672029v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.02.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6S1F3P7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671957v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Govoroun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20189" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293118v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605214v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595182v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019549v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189842v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191306v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817553v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer Torbati" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817294v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758411v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817291v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822885v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815525v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Treier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758059v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753828v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752007v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000195677" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751764v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814693v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759779v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764251v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764365v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759545v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812823v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603125v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602726v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798618v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742377v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741048v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743374v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shimizu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744019v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797379v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828948v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04295545v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>