--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maëlle Pannetier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maelle-pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5826-619X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100506054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmrt1, un gène majeur de la détermination testiculaire et de la fertilité dans les deux sexes chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (3), pp. 238-241. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Testicular Estrogen Leads to Defects in Spermatogenesis and Increased Semen Abnormalities in Male Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13112070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenome of male germ cells and the programming of phenotypes in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.28-38. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique et la construction du phénotype chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.4477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a Progesterone Target Gene in the Endometrium of Ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (4), pp.1478. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21041478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUNX1 maintains the identity of the fetal ovary through an interplay with FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lecluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10:5116 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13060-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of DMXL2 in olfactory information transmission and the first wave of spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates synexpression of primordial germ cell-specific genes prior to the sex-determination stage in medaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Regensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual rainbow trout sex determination gene hijacked the canonical vertebrate gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (50), pp.12781-12786. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1803826115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of fixed and native chromatin preparation methods to study histone post-translational modifications at a whole genome scale in skeletal muscle tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Procedures Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12575-017-0059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific role for &amp;lt;em&amp;gt;PRND&amp;lt;/em&amp;gt; in goat fetal Leydig cells is suggested by prion family gene expression during gonad development in goats and mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan J. Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Open Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.4-15. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2211-5463.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of &amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;RSPO1&amp;lt;/em&amp;gt; in ovarian determination, development, and maintenance in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chaboissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.167-184. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000448667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a female sex-determining gene in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.404-408. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2013.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput sequencing analyses of XX genital ridges lacking [i]FOXL2[/i] reveal [i]DMRT1[/i] up-regulation before [i]SOX9[/i] expression during the sex-reversal process in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.114.122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and transcription in a distal region upstream from the bovine alphaS1 casein gene after once or twice daily milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into the bovine polled phenotype and horn ontogenesis in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica I. Medugorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling the story of XX sex reversal in the goat: highlighting the sex-crossroad in domestic mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (1-3), pp.33-45. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000334056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is regulated during the bovine estrous cycle and its expression in the endometrium is independent of conceptus-derived interferon tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.112.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation du sexe: Acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (10), pp.859-865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of R-spondin1 and Foxl2 amplifies female-to-male sex-reversal in XX mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.304-317. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000334517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2, le gardien de l’identité ovarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (26), pp.470-473. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2010265470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of goat SRY protein expression suggests putative new roles for this gene in the developing testis of a species with long-lasting SRY expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239 (12), pp.3324-3335. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.22452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat RSPO1 over-expression rescues sex-reversal in Rspo1-knockout XX mice but does not perturb testis differentiation in XY or sex-reversed XX mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (4), pp.649-654. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-009-9247-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 and FOXL2 act into two distinct cellular types during goat ovarian differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (36), 16p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-8-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR‐SET7 and SUV4‐20H regulate H4 lysine‐20 methylation at imprinting control regions in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Schotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Tardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.998-1005. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/embor.2008.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to rescue sex-reversal by transgenic expression of the PISRT1 gene in XX PIS-/- goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000143432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin Immunoprecipitation (ChIP) on Unfixed Chromatin from Cells and Tissues to Analyze Histone Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wagschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Feil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Spring Harbor protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (12), pdb.prot4767 - pdb.prot4767. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/pdb.prot4767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-Based Analysis of Immunoprecipitated Chromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wagschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Feil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Spring Harbor protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (12), pdb.prot4768-pdb.prot4768. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/pdb.prot4768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic stability of embryonic stem cells and developmental potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Feil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (12), pp.556-562. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibtech.2007.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat SRY induces testis development in XX transgenic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 580 (15), pp.3715-3720. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2006.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense and antisense Foxl2 transcripts in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Veitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (5), pp.531-541. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian-specific expression of a new gene regulated by the goat PIS region and transcribed by a FOXL2 bidirectional promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (6), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxl2 gene and the development of the ovary: a story about goat, mouse, fish and woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (3), pp.377-382. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular aspects of female and male gonodal development in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Copelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Endocrinology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (3), pp.274-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of chicken homolog of the FOXL2 gene and comparison of its expression patterns with those of aromatase during ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 231, pp.859-870. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.20189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression studies of the PIS-regulated genes suggest different mechanisms of sex determination within mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 101, pp.199-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and expression of FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.916-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sdy, the unusual rainbow trout sex determination gene, hijacked the canonical vertebrate gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Integrative Salmonid Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BBSRC Roslin Institute. GBR., Nov 2019, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional rewiring, post-transcriptional regulation and neo-functionalization: how the master sex-determining gene of medaka was born</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Regensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Paradigm shift in sex chromosome evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Institute of Freshwater Ecology and Inland Fisheries (IGB). DEU., Sep 2019, Berlin, Germany. 42 p., </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4126/FRL01-006417884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation épigénétique des cellules germinales mâles chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère demi-journée d’animation scientifique SAPS du Projet Phare 1 Elaboration précoce et Plasticité des Phénotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Jouy-en-josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the long-range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SdY&amp;quot;, the bizarre master sex determinant of salmonids, triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic cascade of sex determination in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Endocrine Society. USA., Apr 2015, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; invalidation in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual meeting of the EFOR Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau EFOR (Etude Fonctionnelle chez les Organismes Modèles). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2, a critical regumator of steroid synthesis, acts as a female sex-determining gene in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Endocrinology (ESE). GBR., Aug 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 turns on testicular differentiation during XX sex-reversal in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Elsinore, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; is a female sex-determining gene in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Dec 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamelia Kara-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is inhibited by progesterone in ruminant endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal Québec, Canada. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monotraite induit la méthylation d'une région régulatrice distale en amont du gène de la caséine- S1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dmxl2 invalidation on murine ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of long non-coding RNAs expression during gonad differentiation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Symposia The non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Oct 2013, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation du gène FOXL2 chez la chèvre; démonstration de son rôle de déterminant ovarien chez les bovidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 chez la chèvre : à la recherche du facteur Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Différenciation des Gonades chez les Vertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à grande échelle des ARN non codants longs exprimés au cours de la différenciation gonadique chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvment of [i]DMRT1[/i] in XX sex-reversed polled goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non coding RNAs and sex determining gene regulation in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on The Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 endometrial expression is impacted by P4 and not IFNT in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRF Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Socoety for Reproduction and Fertility (SRF). GBR., Jul 2012, Edinbourg, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and ncRNA transcription at aCSN1S1 regulatory region in the bovine mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International Symposium on Milk Genomics and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC). Davis, USA., Oct 2012, Wageningen, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and sex-differentiating genes in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Course on non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Curie. Paris, FRA., Jun 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and chromatin modifications control long-range regulation of FOXL2, the key gene for ovarian differentiation in goat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and development programming conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRY protein expression during testis development in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Biodola, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New long non-coding RNAs are associated with long-range regulation of FOXL2 in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Advanced Training Centre -The Non-Coding Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). Heidelberg,, DEU., Oct 2010, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the Forkhead box transcription factor FOXL2 in the bovine endometrium during early pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la protéine SRY au cours du développement testiculaire de bouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Différenciation des Gonades chez les Vertébrés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’expression de la protéine SRY au cours du développement testiculaire chez le bouc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats, an alternative sex-determination model within mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Biology of Vertebreate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. pp.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRY protein expression during testis development in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 and Foxl2 double invalidation in mice: toward an understanding of the molecular interactions between two major ovarian differentiating pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Treier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Biology of Vertebreate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation de Foxl2 et R-spondin1 chez la souris: étude de deux voies de différenciation ovarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Treier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du rôle des gènes R-spondin au cours du développement de la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de restitution des projets financés sur crédits Incitatifs en 2006 et 2007 du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as model for studying ovarian differentiation in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a goat-specific anti-SRY antibody: Preliminary rsults ongoat SRY protein expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000195677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as a Model for Studying R-Spondin Involvement in Ovarian Differentiation in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete sequencing of this pis locus in goat (500 KB) leads to the discovery of new pis-regulated transcripts expressed in ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hawaii, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XX sex-reversal in mouse transgenic for a 90 KB-fragment encompassing the goat sry gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Transgenic Technology Meeting (TT2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homologue du gène FOXL2 chez le poulet. L'étude comparative des profils d'expression des gènes CFOXL2 et aromatase dans les gonades d'embryons de poulet après l'inversion sexuelle induite par un inhibiteur d'aromatase ou l'oestradiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence et caractérisation d'un troisième gène, PFOXic, régulé par la région PIS chez la chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 ème Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle murin est-il représentatif des mammifères?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further observations on the roles of FOXL2 in ovarian. Differentiation and function in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental physiology and perinal development in poultry Adaptation in poultry: the impact of environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxl2 gene and the development of the ovary: a story about goat, mouse, fish and woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reproduction in Vertebrates and Man held in honor of Charles Thibault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme d'action du gène déterminant majeur du sexe de la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bizarre master sex determinant of salmonids triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics during spermatogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Livera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Reproductive Gordon Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lucca, Italy. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the distal regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation épigénétique des cellules germinales mâles de ruminants : résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in fibroblasts’ ability to be reprogrammed by the oocyte cytoplasm: study of differential situation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low dose of bisphenol A on sheep fetal testis and ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation of &amp;lt;em&amp;gt;Dmxl2&amp;lt;/em&amp;gt; in female germ cells and fertility trouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a new progesterone-regulated gene in the endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Dmxl2[/i] is involved in follicle formation in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulator and target genes of FOXL2 in bovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’ED419-Biosigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kremlin Bicêtre, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a progesterone-regulated gene in ruminant endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Ovarian Club Meeting "Blasotcysts Development and the Process of Implantation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. , 2014, Ovarian Club IV "Blasotcysts Development and the Process of Implantation"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du facteur de transcription FOXL2 dans l’endomètre bovin au cours de la gestation précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ED419 - Biosign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kremlin-Bicêtre, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation sexuelle des gonades et de l'appareil génital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Synthèses (Quae), 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of estrogen leads to defects in spermatogenesis and increased semen abnormalities in male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUNX1 safeguards the identity of the fetal ovary through an interplay with FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lecluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, rôle et régulation de FOXL2, un facteur clef de la différenciation ovarienne impliqué dans le syndrome PIS (Polled Intersex Syndrome), chez la chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Versailles Saint-Quentin-en-Yvelines, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02828948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du Sexe, Différenciation de la Lignée Germinale, Epigénétique et Fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Paris Saclay University, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04295545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maëlle Pannetier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maelle-pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5826-619X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100506054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmrt1, un gène majeur de la détermination testiculaire et de la fertilité dans les deux sexes chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (3), pp. 238-241. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Testicular Estrogen Leads to Defects in Spermatogenesis and Increased Semen Abnormalities in Male Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13112070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenome of male germ cells and the programming of phenotypes in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.28-38. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a Progesterone Target Gene in the Endometrium of Ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (4), pp.1478. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21041478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique et la construction du phénotype chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.4477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUNX1 maintains the identity of the fetal ovary through an interplay with FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lecluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10:5116 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13060-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of DMXL2 in olfactory information transmission and the first wave of spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates synexpression of primordial germ cell-specific genes prior to the sex-determination stage in medaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Regensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual rainbow trout sex determination gene hijacked the canonical vertebrate gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (50), pp.12781-12786. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1803826115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of fixed and native chromatin preparation methods to study histone post-translational modifications at a whole genome scale in skeletal muscle tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Procedures Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12575-017-0059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific role for &amp;lt;em&amp;gt;PRND&amp;lt;/em&amp;gt; in goat fetal Leydig cells is suggested by prion family gene expression during gonad development in goats and mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan J. Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Open Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.4-15. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2211-5463.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of &amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;RSPO1&amp;lt;/em&amp;gt; in ovarian determination, development, and maintenance in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chaboissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.167-184. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000448667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a female sex-determining gene in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.404-408. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2013.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput sequencing analyses of XX genital ridges lacking [i]FOXL2[/i] reveal [i]DMRT1[/i] up-regulation before [i]SOX9[/i] expression during the sex-reversal process in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.114.122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and transcription in a distal region upstream from the bovine alphaS1 casein gene after once or twice daily milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into the bovine polled phenotype and horn ontogenesis in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica I. Medugorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling the story of XX sex reversal in the goat: highlighting the sex-crossroad in domestic mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (1-3), pp.33-45. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000334056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is regulated during the bovine estrous cycle and its expression in the endometrium is independent of conceptus-derived interferon tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.112.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation du sexe: Acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (10), pp.859-865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of R-spondin1 and Foxl2 amplifies female-to-male sex-reversal in XX mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.304-317. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000334517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2, le gardien de l’identité ovarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (26), pp.470-473. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2010265470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of goat SRY protein expression suggests putative new roles for this gene in the developing testis of a species with long-lasting SRY expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239 (12), pp.3324-3335. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.22452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat RSPO1 over-expression rescues sex-reversal in Rspo1-knockout XX mice but does not perturb testis differentiation in XY or sex-reversed XX mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (4), pp.649-654. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-009-9247-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 and FOXL2 act into two distinct cellular types during goat ovarian differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (36), 16p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-8-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR‐SET7 and SUV4‐20H regulate H4 lysine‐20 methylation at imprinting control regions in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Schotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Tardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.998-1005. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/embor.2008.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to rescue sex-reversal by transgenic expression of the PISRT1 gene in XX PIS-/- goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000143432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin Immunoprecipitation (ChIP) on Unfixed Chromatin from Cells and Tissues to Analyze Histone Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wagschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Feil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Spring Harbor protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (12), pdb.prot4767 - pdb.prot4767. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/pdb.prot4767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-Based Analysis of Immunoprecipitated Chromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wagschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Feil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Spring Harbor protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (12), pdb.prot4768-pdb.prot4768. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/pdb.prot4768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic stability of embryonic stem cells and developmental potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Feil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (12), pp.556-562. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibtech.2007.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat SRY induces testis development in XX transgenic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 580 (15), pp.3715-3720. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2006.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian-specific expression of a new gene regulated by the goat PIS region and transcribed by a FOXL2 bidirectional promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (6), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense and antisense Foxl2 transcripts in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Veitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (5), pp.531-541. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxl2 gene and the development of the ovary: a story about goat, mouse, fish and woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (3), pp.377-382. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular aspects of female and male gonodal development in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Copelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Endocrinology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (3), pp.274-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of chicken homolog of the FOXL2 gene and comparison of its expression patterns with those of aromatase during ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 231, pp.859-870. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.20189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression studies of the PIS-regulated genes suggest different mechanisms of sex determination within mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 101, pp.199-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and expression of FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.916-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sdy, the unusual rainbow trout sex determination gene, hijacked the canonical vertebrate gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Integrative Salmonid Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BBSRC Roslin Institute. GBR., Nov 2019, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional rewiring, post-transcriptional regulation and neo-functionalization: how the master sex-determining gene of medaka was born</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Regensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Paradigm shift in sex chromosome evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Institute of Freshwater Ecology and Inland Fisheries (IGB). DEU., Sep 2019, Berlin, Germany. 42 p., </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4126/FRL01-006417884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation épigénétique des cellules germinales mâles chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère demi-journée d’animation scientifique SAPS du Projet Phare 1 Elaboration précoce et Plasticité des Phénotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Jouy-en-josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the long-range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SdY&amp;quot;, the bizarre master sex determinant of salmonids, triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic cascade of sex determination in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Endocrine Society. USA., Apr 2015, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; invalidation in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual meeting of the EFOR Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau EFOR (Etude Fonctionnelle chez les Organismes Modèles). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2, a critical regumator of steroid synthesis, acts as a female sex-determining gene in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Endocrinology (ESE). GBR., Aug 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 turns on testicular differentiation during XX sex-reversal in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Elsinore, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; is a female sex-determining gene in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Dec 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is inhibited by progesterone in ruminant endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal Québec, Canada. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dmxl2 invalidation on murine ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monotraite induit la méthylation d'une région régulatrice distale en amont du gène de la caséine- S1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamelia Kara-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of long non-coding RNAs expression during gonad differentiation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Symposia The non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Oct 2013, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation du gène FOXL2 chez la chèvre; démonstration de son rôle de déterminant ovarien chez les bovidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 chez la chèvre : à la recherche du facteur Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Différenciation des Gonades chez les Vertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à grande échelle des ARN non codants longs exprimés au cours de la différenciation gonadique chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 endometrial expression is impacted by P4 and not IFNT in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRF Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Socoety for Reproduction and Fertility (SRF). GBR., Jul 2012, Edinbourg, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non coding RNAs and sex determining gene regulation in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on The Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvment of [i]DMRT1[/i] in XX sex-reversed polled goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and ncRNA transcription at aCSN1S1 regulatory region in the bovine mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International Symposium on Milk Genomics and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC). Davis, USA., Oct 2012, Wageningen, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and sex-differentiating genes in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Course on non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Curie. Paris, FRA., Jun 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and chromatin modifications control long-range regulation of FOXL2, the key gene for ovarian differentiation in goat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and development programming conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRY protein expression during testis development in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Biodola, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New long non-coding RNAs are associated with long-range regulation of FOXL2 in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Advanced Training Centre -The Non-Coding Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). Heidelberg,, DEU., Oct 2010, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the Forkhead box transcription factor FOXL2 in the bovine endometrium during early pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la protéine SRY au cours du développement testiculaire de bouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Différenciation des Gonades chez les Vertébrés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 and Foxl2 double invalidation in mice: toward an understanding of the molecular interactions between two major ovarian differentiating pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Treier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Biology of Vertebreate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRY protein expression during testis development in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’expression de la protéine SRY au cours du développement testiculaire chez le bouc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats, an alternative sex-determination model within mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Biology of Vertebreate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. pp.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation de Foxl2 et R-spondin1 chez la souris: étude de deux voies de différenciation ovarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Treier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as model for studying ovarian differentiation in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du rôle des gènes R-spondin au cours du développement de la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de restitution des projets financés sur crédits Incitatifs en 2006 et 2007 du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a goat-specific anti-SRY antibody: Preliminary rsults ongoat SRY protein expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000195677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as a Model for Studying R-Spondin Involvement in Ovarian Differentiation in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete sequencing of this pis locus in goat (500 KB) leads to the discovery of new pis-regulated transcripts expressed in ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hawaii, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XX sex-reversal in mouse transgenic for a 90 KB-fragment encompassing the goat sry gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Transgenic Technology Meeting (TT2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence et caractérisation d'un troisième gène, PFOXic, régulé par la région PIS chez la chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 ème Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homologue du gène FOXL2 chez le poulet. L'étude comparative des profils d'expression des gènes CFOXL2 et aromatase dans les gonades d'embryons de poulet après l'inversion sexuelle induite par un inhibiteur d'aromatase ou l'oestradiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle murin est-il représentatif des mammifères?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further observations on the roles of FOXL2 in ovarian. Differentiation and function in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental physiology and perinal development in poultry Adaptation in poultry: the impact of environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxl2 gene and the development of the ovary: a story about goat, mouse, fish and woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reproduction in Vertebrates and Man held in honor of Charles Thibault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme d'action du gène déterminant majeur du sexe de la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bizarre master sex determinant of salmonids triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics during spermatogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Livera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Reproductive Gordon Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lucca, Italy. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the distal regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation épigénétique des cellules germinales mâles de ruminants : résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in fibroblasts’ ability to be reprogrammed by the oocyte cytoplasm: study of differential situation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low dose of bisphenol A on sheep fetal testis and ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a new progesterone-regulated gene in the endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation of &amp;lt;em&amp;gt;Dmxl2&amp;lt;/em&amp;gt; in female germ cells and fertility trouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Dmxl2[/i] is involved in follicle formation in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulator and target genes of FOXL2 in bovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’ED419-Biosigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kremlin Bicêtre, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a progesterone-regulated gene in ruminant endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Ovarian Club Meeting "Blasotcysts Development and the Process of Implantation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. , 2014, Ovarian Club IV "Blasotcysts Development and the Process of Implantation"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du facteur de transcription FOXL2 dans l’endomètre bovin au cours de la gestation précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ED419 - Biosign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kremlin-Bicêtre, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation sexuelle des gonades et de l'appareil génital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Synthèses (Quae), 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of estrogen leads to defects in spermatogenesis and increased semen abnormalities in male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUNX1 safeguards the identity of the fetal ovary through an interplay with FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lecluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, rôle et régulation de FOXL2, un facteur clef de la différenciation ovarienne impliqué dans le syndrome PIS (Polled Intersex Syndrome), chez la chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Versailles Saint-Quentin-en-Yvelines, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02828948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du Sexe, Différenciation de la Lignée Germinale, Epigénétique et Fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Paris Saclay University, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04295545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E7C70F7"/>
+    <w:nsid w:val="9AC0CE97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-pannetier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5826-619X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100506054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pailhoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Healey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041478" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Grimm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chalmel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lecluze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13060-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Chassot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chaboissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448667" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648106v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334056" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chassot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334517" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010265470" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22452" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9247-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0X1JZRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Pinheiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Parma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-8-36" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02534254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Schotta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tardat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sardet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2008.147" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wagschal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Delaval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Feil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot4767" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891751v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot4768" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02535547v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2007.09.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LDT16GB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cocquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Veitia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.01.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQH238M7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672029v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.02.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6S1F3P7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671957v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Govoroun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20189" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293118v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605214v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595182v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019549v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189842v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191306v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817553v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer Torbati" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817294v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758411v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817291v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822885v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815525v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Treier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758059v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753828v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752007v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000195677" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751764v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814693v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759779v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764251v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764365v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759545v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812823v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603125v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602726v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798618v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742377v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741048v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743374v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shimizu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744019v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797379v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828948v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04295545v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-pannetier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5826-619X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100506054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pailhoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Healey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041478" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Grimm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chalmel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lecluze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13060-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Chassot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chaboissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448667" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334056" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chassot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334517" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010265470" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22452" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9247-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0X1JZRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Pinheiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Parma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-8-36" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02534254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Schotta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tardat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sardet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2008.147" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wagschal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Delaval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Feil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot4767" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891751v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot4768" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02535547v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2007.09.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LDT16GB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.02.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6S1F3P7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cocquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Veitia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.01.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQH238M7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671957v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Govoroun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20189" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293118v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605214v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595182v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019549v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189842v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019233v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191306v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817553v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer Torbati" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817294v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815525v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Treier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822885v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758411v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817291v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758059v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753828v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891741v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752007v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000195677" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751764v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814693v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764251v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759779v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764365v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759545v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812823v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603125v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602726v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798618v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742377v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743374v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shimizu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741048v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744019v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797379v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828948v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04295545v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>