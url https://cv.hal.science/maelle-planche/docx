--- v0 (2026-03-10)
+++ v1 (2026-04-07)
@@ -552,321 +552,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Against the tide: psychodynamic approaches to agitated childhood in France, between crisis and resistance</w:t>
+                <w:t xml:space="preserve">Enfants agités, familles bouleversées. Enjeux et usages familiaux du diagnostic de TDA/H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Borelle</w:t>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarra Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saúde e Sociedade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (1), pp.27-39. </w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/s0104-12902019181114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sss.371.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179800v1</w:t>
+                <w:t xml:space="preserve">hal-03833329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants agités, familles bouleversées. Enjeux et usages familiaux du diagnostic de TDA/H</w:t>
+                <w:t xml:space="preserve">Against the tide: psychodynamic approaches to agitated childhood in France, between crisis and resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Béliard</w:t>
+                <w:t xml:space="preserve">Céline Borelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Mougel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Turlais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Saúde e Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.27-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sss.371.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/s0104-12902019181114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833329v1</w:t>
+                <w:t xml:space="preserve">hal-02179800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADHD, a diagnosis that agitates families. Diagnostic quests around agitated children, between rupture and continuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -874,51 +874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Jimenez-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17, </w:t>
@@ -1305,51 +1305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1413,51 +1413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1476,290 +1476,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How to Support Online Teaching in Pandemic Times: between Innovation and Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Teinturier-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain La conférence pluridisciplinaire francophone sur la conception et l’analyse des environnements numériques pour l’éducation et la formation Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">13th annual SALT Learning and Teaching Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swansea University, Jul 2021, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293473v1</w:t>
+                <w:t xml:space="preserve">hal-03282299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Support Online Teaching in Pandemic Times: between Innovation and Care</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th annual SALT Learning and Teaching Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swansea University, Jul 2021, Swansea, United Kingdom</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain La conférence pluridisciplinaire francophone sur la conception et l’analyse des environnements numériques pour l’éducation et la formation Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282299v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de différents outils de mesure à l’évaluation des usages d’une plateforme numérique par un processus longitudinal : cas du travail à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Science Education Research Association Conference (ESERA19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dommages de la consommation de substances psychoactives sur la prise en charge de femmes enceintes et/ou jeunes mères en errance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée sur les dommages occasionnés par les consommations de substances psychoactives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2259,51 +2259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research course on theories and images of addiction, Homeless mothers with drug addiction and/or mental health disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Centre for Alcohol and Drug Research (NAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2328,51 +2328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures professionnelles en maternité face aux grossesses vécues dans l'errance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Etre en société, le lien social à l'épreuve des cultures", XVIIIe congrès de l'AISLF (Association Internationale des Sociologues de Langue Française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2442,51 +2442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les LXP, « Learning Experience Platforms », une évolution des LMS transformant les pratiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2560,103 +2560,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les sens de l’agitation chez l’enfant. Parcours individuels, dynamiques familiales, pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Béliard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Borelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Institut de Recherche en Santé Publique (IReSP), AAR 2015 « Handicap et Perte d’autonomie » - Session 6. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2766,51 +2766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2931,51 +2931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E8012F7"/>
+    <w:nsid w:val="E3890D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3079,51 +3079,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DD7F2AF4"/>
+    <w:nsid w:val="032F0219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3227,51 +3227,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22E7743F"/>
+    <w:nsid w:val="A98DB6F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3375,51 +3375,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7195DA69"/>
+    <w:nsid w:val="0F2FB13F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3615,51 +3615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-planche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5570-7706" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labnbook.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites-sante.gouv.fr/systeme-de-sante-et-medico-social/parcours-des-patients-et-des-usagers/projet-territorial-de-sante-mentale/illustrations/article/programme-panjo-promotion-de-la-sante-et-de-l-attachement-des-nouveau-nes-et-de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Turlais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-12902019181114" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mougel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.371.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Jimenez-Molina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.4019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simmat-Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Agresti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cannard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teinturier-Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801720v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2dec9ac3372a7077427181751059ab0e06b3eadf;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/labnbook/labnbook;visit=swh:1:snp:53ef927753dcd75e8ccbd37efdcb8b83f1235d4c;anchor=swh:1:rev:f74ffc671415ab1bdb778a3368e8991eae8673c8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-planche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5570-7706" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labnbook.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites-sante.gouv.fr/systeme-de-sante-et-medico-social/parcours-des-patients-et-des-usagers/projet-territorial-de-sante-mentale/illustrations/article/programme-panjo-promotion-de-la-sante-et-de-l-attachement-des-nouveau-nes-et-de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mougel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.371.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Turlais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-12902019181114" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Jimenez-Molina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.4019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simmat-Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Agresti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cannard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teinturier-Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801720v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2dec9ac3372a7077427181751059ab0e06b3eadf;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/labnbook/labnbook;visit=swh:1:snp:53ef927753dcd75e8ccbd37efdcb8b83f1235d4c;anchor=swh:1:rev:f74ffc671415ab1bdb778a3368e8991eae8673c8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>