--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -552,321 +552,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants agités, familles bouleversées. Enjeux et usages familiaux du diagnostic de TDA/H</w:t>
+                <w:t xml:space="preserve">Against the tide: psychodynamic approaches to agitated childhood in France, between crisis and resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Béliard</w:t>
+                <w:t xml:space="preserve">Céline Borelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Mougel</w:t>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Planche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Turlais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Saúde e Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.27-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sss.371.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/s0104-12902019181114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833329v1</w:t>
+                <w:t xml:space="preserve">hal-02179800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Against the tide: psychodynamic approaches to agitated childhood in France, between crisis and resistance</w:t>
+                <w:t xml:space="preserve">Enfants agités, familles bouleversées. Enjeux et usages familiaux du diagnostic de TDA/H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Borelle</w:t>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saúde e Sociedade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (1), pp.27-39. </w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/s0104-12902019181114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sss.371.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179800v1</w:t>
+                <w:t xml:space="preserve">hal-03833329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADHD, a diagnosis that agitates families. Diagnostic quests around agitated children, between rupture and continuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -874,51 +874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Jimenez-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17, </w:t>
@@ -1305,51 +1305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1413,51 +1413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1476,614 +1476,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Support Online Teaching in Pandemic Times: between Innovation and Care</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th annual SALT Learning and Teaching Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swansea University, Jul 2021, Swansea, United Kingdom</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain La conférence pluridisciplinaire francophone sur la conception et l’analyse des environnements numériques pour l’éducation et la formation Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282299v1</w:t>
+                <w:t xml:space="preserve">hal-03293473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">How to Support Online Teaching in Pandemic Times: between Innovation and Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Teinturier-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain La conférence pluridisciplinaire francophone sur la conception et l’analyse des environnements numériques pour l’éducation et la formation Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">13th annual SALT Learning and Teaching Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swansea University, Jul 2021, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293473v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de différents outils de mesure à l’évaluation des usages d’une plateforme numérique par un processus longitudinal : cas du travail à distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">USE OF A COMPUTER TOOL IN SCIENCE TEACHING TO SUPPORT THE DESIGN OF EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2019 : Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">13th European Science Education Research Association Conference (ESERA19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177144v1</w:t>
+                <w:t xml:space="preserve">hal-03132642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'évaluation longitudinale (PEL) d'une plateforme pédagogique (LMS) : le cas de LabNbook</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution de différents outils de mesure à l’évaluation des usages d’une plateforme numérique par un processus longitudinal : cas du travail à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+              <w:t xml:space="preserve">EIAH 2019 : Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123507v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USE OF A COMPUTER TOOL IN SCIENCE TEACHING TO SUPPORT THE DESIGN OF EXPERIMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Wajeman</w:t>
+                <w:t xml:space="preserve">Processus d'évaluation longitudinale (PEL) d'une plateforme pédagogique (LMS) : le cas de LabNbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Science Education Research Association Conference (ESERA19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132642v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une plateforme numérique dans un dispositif d'apprentissage par problèmes (APP)</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dommages de la consommation de substances psychoactives sur la prise en charge de femmes enceintes et/ou jeunes mères en errance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée sur les dommages occasionnés par les consommations de substances psychoactives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2259,51 +2259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research course on theories and images of addiction, Homeless mothers with drug addiction and/or mental health disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Centre for Alcohol and Drug Research (NAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2328,51 +2328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures professionnelles en maternité face aux grossesses vécues dans l'errance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Etre en société, le lien social à l'épreuve des cultures", XVIIIe congrès de l'AISLF (Association Internationale des Sociologues de Langue Française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2442,51 +2442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les LXP, « Learning Experience Platforms », une évolution des LMS transformant les pratiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2560,103 +2560,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les sens de l’agitation chez l’enfant. Parcours individuels, dynamiques familiales, pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Béliard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Borelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Institut de Recherche en Santé Publique (IReSP), AAR 2015 « Handicap et Perte d’autonomie » - Session 6. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2766,51 +2766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2931,51 +2931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3890D8C"/>
+    <w:nsid w:val="E62965F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3079,51 +3079,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="032F0219"/>
+    <w:nsid w:val="C9ECBDE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3227,51 +3227,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A98DB6F9"/>
+    <w:nsid w:val="799D1E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3375,51 +3375,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0F2FB13F"/>
+    <w:nsid w:val="BF9BB2B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3615,51 +3615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-planche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5570-7706" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labnbook.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites-sante.gouv.fr/systeme-de-sante-et-medico-social/parcours-des-patients-et-des-usagers/projet-territorial-de-sante-mentale/illustrations/article/programme-panjo-promotion-de-la-sante-et-de-l-attachement-des-nouveau-nes-et-de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mougel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.371.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Turlais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-12902019181114" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Jimenez-Molina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.4019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simmat-Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Agresti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cannard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teinturier-Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801720v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2dec9ac3372a7077427181751059ab0e06b3eadf;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/labnbook/labnbook;visit=swh:1:snp:53ef927753dcd75e8ccbd37efdcb8b83f1235d4c;anchor=swh:1:rev:f74ffc671415ab1bdb778a3368e8991eae8673c8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-planche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5570-7706" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labnbook.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites-sante.gouv.fr/systeme-de-sante-et-medico-social/parcours-des-patients-et-des-usagers/projet-territorial-de-sante-mentale/illustrations/article/programme-panjo-promotion-de-la-sante-et-de-l-attachement-des-nouveau-nes-et-de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Turlais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-12902019181114" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mougel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.371.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Jimenez-Molina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.4019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simmat-Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Agresti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cannard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teinturier-Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801720v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2dec9ac3372a7077427181751059ab0e06b3eadf;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/labnbook/labnbook;visit=swh:1:snp:53ef927753dcd75e8ccbd37efdcb8b83f1235d4c;anchor=swh:1:rev:f74ffc671415ab1bdb778a3368e8991eae8673c8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>