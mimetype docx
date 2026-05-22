--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -552,321 +552,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Against the tide: psychodynamic approaches to agitated childhood in France, between crisis and resistance</w:t>
+                <w:t xml:space="preserve">Enfants agités, familles bouleversées. Enjeux et usages familiaux du diagnostic de TDA/H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Borelle</w:t>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarra Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saúde e Sociedade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (1), pp.27-39. </w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/s0104-12902019181114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sss.371.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179800v1</w:t>
+                <w:t xml:space="preserve">hal-03833329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants agités, familles bouleversées. Enjeux et usages familiaux du diagnostic de TDA/H</w:t>
+                <w:t xml:space="preserve">Against the tide: psychodynamic approaches to agitated childhood in France, between crisis and resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Béliard</w:t>
+                <w:t xml:space="preserve">Céline Borelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Mougel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Turlais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Saúde e Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.27-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sss.371.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/s0104-12902019181114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833329v1</w:t>
+                <w:t xml:space="preserve">hal-02179800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADHD, a diagnosis that agitates families. Diagnostic quests around agitated children, between rupture and continuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -874,51 +874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Jimenez-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17, </w:t>
@@ -1305,51 +1305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1413,51 +1413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1476,614 +1476,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How to Support Online Teaching in Pandemic Times: between Innovation and Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Teinturier-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain La conférence pluridisciplinaire francophone sur la conception et l’analyse des environnements numériques pour l’éducation et la formation Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">13th annual SALT Learning and Teaching Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swansea University, Jul 2021, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293473v1</w:t>
+                <w:t xml:space="preserve">hal-03282299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Support Online Teaching in Pandemic Times: between Innovation and Care</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th annual SALT Learning and Teaching Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swansea University, Jul 2021, Swansea, United Kingdom</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain La conférence pluridisciplinaire francophone sur la conception et l’analyse des environnements numériques pour l’éducation et la formation Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282299v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USE OF A COMPUTER TOOL IN SCIENCE TEACHING TO SUPPORT THE DESIGN OF EXPERIMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Wajeman</w:t>
+                <w:t xml:space="preserve">Contribution de différents outils de mesure à l’évaluation des usages d’une plateforme numérique par un processus longitudinal : cas du travail à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Science Education Research Association Conference (ESERA19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">EIAH 2019 : Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132642v1</w:t>
+                <w:t xml:space="preserve">hal-02177144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de différents outils de mesure à l’évaluation des usages d’une plateforme numérique par un processus longitudinal : cas du travail à distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Processus d'évaluation longitudinale (PEL) d'une plateforme pédagogique (LMS) : le cas de LabNbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2019 : Environnements Informatiques pour l'Apprentissage Humain</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177144v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'évaluation longitudinale (PEL) d'une plateforme pédagogique (LMS) : le cas de LabNbook</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">USE OF A COMPUTER TOOL IN SCIENCE TEACHING TO SUPPORT THE DESIGN OF EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">13th European Science Education Research Association Conference (ESERA19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123507v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une plateforme numérique dans un dispositif d'apprentissage par problèmes (APP)</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2184,234 +2184,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dommages de la consommation de substances psychoactives sur la prise en charge de femmes enceintes et/ou jeunes mères en errance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Research course on theories and images of addiction, Homeless mothers with drug addiction and/or mental health disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sur les dommages occasionnés par les consommations de substances psychoactives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Nordic Centre for Alcohol and Drug Research (NAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00881726v1</w:t>
+                <w:t xml:space="preserve">halshs-00881737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research course on theories and images of addiction, Homeless mothers with drug addiction and/or mental health disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les cultures professionnelles en maternité face aux grossesses vécues dans l'errance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Centre for Alcohol and Drug Research (NAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">"Etre en société, le lien social à l'épreuve des cultures", XVIIIe congrès de l'AISLF (Association Internationale des Sociologues de Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00881737v1</w:t>
+                <w:t xml:space="preserve">halshs-00881733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cultures professionnelles en maternité face aux grossesses vécues dans l'errance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les dommages de la consommation de substances psychoactives sur la prise en charge de femmes enceintes et/ou jeunes mères en errance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Etre en société, le lien social à l'épreuve des cultures", XVIIIe congrès de l'AISLF (Association Internationale des Sociologues de Langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
+              <w:t xml:space="preserve">Journée sur les dommages occasionnés par les consommations de substances psychoactives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00881733v1</w:t>
+                <w:t xml:space="preserve">halshs-00881726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2442,51 +2442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les LXP, « Learning Experience Platforms », une évolution des LMS transformant les pratiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2560,103 +2560,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les sens de l’agitation chez l’enfant. Parcours individuels, dynamiques familiales, pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Béliard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Borelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Institut de Recherche en Santé Publique (IReSP), AAR 2015 « Handicap et Perte d’autonomie » - Session 6. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2766,51 +2766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2931,51 +2931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E62965F9"/>
+    <w:nsid w:val="70CE9ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3079,51 +3079,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C9ECBDE3"/>
+    <w:nsid w:val="77781150"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3227,51 +3227,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="799D1E04"/>
+    <w:nsid w:val="7FC77E29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3375,51 +3375,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BF9BB2B5"/>
+    <w:nsid w:val="DEB53BE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3615,51 +3615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-planche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5570-7706" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labnbook.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites-sante.gouv.fr/systeme-de-sante-et-medico-social/parcours-des-patients-et-des-usagers/projet-territorial-de-sante-mentale/illustrations/article/programme-panjo-promotion-de-la-sante-et-de-l-attachement-des-nouveau-nes-et-de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Turlais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-12902019181114" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mougel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.371.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Jimenez-Molina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.4019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simmat-Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Agresti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cannard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teinturier-Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801720v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2dec9ac3372a7077427181751059ab0e06b3eadf;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/labnbook/labnbook;visit=swh:1:snp:53ef927753dcd75e8ccbd37efdcb8b83f1235d4c;anchor=swh:1:rev:f74ffc671415ab1bdb778a3368e8991eae8673c8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelle-planche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5570-7706" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labnbook.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites-sante.gouv.fr/systeme-de-sante-et-medico-social/parcours-des-patients-et-des-usagers/projet-territorial-de-sante-mentale/illustrations/article/programme-panjo-promotion-de-la-sante-et-de-l-attachement-des-nouveau-nes-et-de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mougel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.371.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Turlais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-12902019181114" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Jimenez-Molina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.4019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simmat-Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Agresti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cannard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teinturier-Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801720v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2dec9ac3372a7077427181751059ab0e06b3eadf;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/labnbook/labnbook;visit=swh:1:snp:53ef927753dcd75e8ccbd37efdcb8b83f1235d4c;anchor=swh:1:rev:f74ffc671415ab1bdb778a3368e8991eae8673c8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>