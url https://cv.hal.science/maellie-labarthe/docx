--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -325,1263 +325,1332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit d'alerte du CSE : précisions de ses conditions d'exercice et recevabilité de l'action syndicale (Cass. soc., 3 déc. 2025, no 24-10326 , FS–B)</w:t>
+                <w:t xml:space="preserve">Représentativité patronale : de l'enjeu politique à l'enjeu juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, n°1</w:t>
+              <w:t xml:space="preserve">, 2026, n° 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479500v1</w:t>
+                <w:t xml:space="preserve">hal-05560225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'appréciation de la représentativité syndicale lors du dépôt du préavis de grève dans les entreprises gérant un service public : la concordance s'impose</w:t>
+                <w:t xml:space="preserve">Droit d'alerte du CSE : précisions de ses conditions d'exercice et recevabilité de l'action syndicale (Cass. soc., 3 déc. 2025, no 24-10326 , FS–B)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°4, pp.33-35</w:t>
+              <w:t xml:space="preserve">, 2026, n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022894v1</w:t>
+                <w:t xml:space="preserve">hal-05479500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentativité patronale : de l'agrégation territoriale à l'impasse représentative</w:t>
+                <w:t xml:space="preserve">De l'appréciation de la représentativité syndicale lors du dépôt du préavis de grève dans les entreprises gérant un service public : la concordance s'impose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°9, pp.23-25</w:t>
+              <w:t xml:space="preserve">, 2025, n°4, pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244484v1</w:t>
+                <w:t xml:space="preserve">hal-05022894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la crise du monde agricole à la redéfinition du niveau multiprofessionnel : observations sur l'article 19 de la loi d'orientation agricole</w:t>
+                <w:t xml:space="preserve">Représentativité patronale : de l'agrégation territoriale à l'impasse représentative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 6, pp.3-7</w:t>
+              <w:t xml:space="preserve">, 2025, n°9, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100492v1</w:t>
+                <w:t xml:space="preserve">hal-05244484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité d'organisation syndicale et critères de représentativité : le sort des gilets jaunes enfin fixé</w:t>
+                <w:t xml:space="preserve">De la crise du monde agricole à la redéfinition du niveau multiprofessionnel : observations sur l'article 19 de la loi d'orientation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 2, pp.23-25</w:t>
+              <w:t xml:space="preserve">, 2025, n° 6, pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933925v1</w:t>
+                <w:t xml:space="preserve">hal-05100492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indemnisation pour violation du statut protecteur : le représentant de proximité est un salarié protégé comme les autres !</w:t>
+                <w:t xml:space="preserve">Qualité d'organisation syndicale et critères de représentativité : le sort des gilets jaunes enfin fixé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 6, pp.28-29</w:t>
+              <w:t xml:space="preserve">, 2025, n° 2, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100512v1</w:t>
+                <w:t xml:space="preserve">hal-04933925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de communication forcée de pièces relevant du RGPD : les voies de recours sont ouvertes !</w:t>
+                <w:t xml:space="preserve">Indemnisation pour violation du statut protecteur : le représentant de proximité est un salarié protégé comme les autres !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 07, pp.611</w:t>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 6, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05154043v1</w:t>
+                <w:t xml:space="preserve">hal-05100512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annulation d'une autorisation administrative de licenciement d'un salarié protégé : précision sur la prescription applicable à la demande d'indemnisation</w:t>
+                <w:t xml:space="preserve">Mesure de communication forcée de pièces relevant du RGPD : les voies de recours sont ouvertes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 2, pp.29-29</w:t>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 07, pp.611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933951v1</w:t>
+                <w:t xml:space="preserve">halshs-05154043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'accès aux prétoires du syndicat et du comité social et économique</w:t>
+                <w:t xml:space="preserve">Annulation d'une autorisation administrative de licenciement d'un salarié protégé : précision sur la prescription applicable à la demande d'indemnisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 06, pp.481</w:t>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 2, pp.29-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05089800v1</w:t>
+                <w:t xml:space="preserve">hal-04933951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accord collectif et moyens de communication : tous les syndicats doivent pouvoir en bénéficier</w:t>
+                <w:t xml:space="preserve">De l'accès aux prétoires du syndicat et du comité social et économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°4, pp.26-28</w:t>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 06, pp.481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022905v1</w:t>
+                <w:t xml:space="preserve">halshs-05089800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licenciement autorisé par l'administration : le juge judiciaire peut-il prononcer sa nullité pour défaut de visite de reprise ?</w:t>
+                <w:t xml:space="preserve">Accord collectif et moyens de communication : tous les syndicats doivent pouvoir en bénéficier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 6, pp.26-28</w:t>
+              <w:t xml:space="preserve">, 2025, n°4, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100501v1</w:t>
+                <w:t xml:space="preserve">hal-05022905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échec de négociation du PAP : le juge judiciaire doit répartir le personnel et les sièges entre les collèges</w:t>
+                <w:t xml:space="preserve">Licenciement autorisé par l'administration : le juge judiciaire peut-il prononcer sa nullité pour défaut de visite de reprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°9, pp.27-28</w:t>
+              <w:t xml:space="preserve">, 2025, n° 6, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244500v1</w:t>
+                <w:t xml:space="preserve">hal-05100501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau groupement non identifié : quand le « sindicatu di i travagliadori corsi » porte mal son nom</w:t>
+                <w:t xml:space="preserve">Échec de négociation du PAP : le juge judiciaire doit répartir le personnel et les sièges entre les collèges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n°9, pp.20-22</w:t>
+              <w:t xml:space="preserve">, 2025, n°9, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915999v1</w:t>
+                <w:t xml:space="preserve">hal-05244500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation du personnel au sein de l’unité économique et sociale (UES)</w:t>
+                <w:t xml:space="preserve">Un nouveau groupement non identifié : quand le « sindicatu di i travagliadori corsi » porte mal son nom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n°10, pp.51-56</w:t>
+              <w:t xml:space="preserve">, 2024, n°9, pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918846v1</w:t>
+                <w:t xml:space="preserve">hal-04915999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licenciement d’une mère en situation irrégulière : de nouveaux rebondissements ?</w:t>
+                <w:t xml:space="preserve">La représentation du personnel au sein de l’unité économique et sociale (UES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.3</w:t>
+              <w:t xml:space="preserve">, 2024, n°10, pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731631v1</w:t>
+                <w:t xml:space="preserve">hal-04918846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation du personnel au sein de l'UES</w:t>
+                <w:t xml:space="preserve">Licenciement d’une mère en situation irrégulière : de nouveaux rebondissements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n°10, pp.51</w:t>
+              <w:t xml:space="preserve">, 2024, 3, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731628v1</w:t>
+                <w:t xml:space="preserve">hal-04731631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouveau cadre légal de protection du salarié lanceur d'alerte : quel(s) équilibre(s) ?</w:t>
+                <w:t xml:space="preserve">La représentation du personnel au sein de l'UES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 03, pp.245</w:t>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°10, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04878378v1</w:t>
+                <w:t xml:space="preserve">hal-04731628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le nouveau cadre légal de protection du salarié lanceur d'alerte : quel(s) équilibre(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllie Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04878378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le CDD multi-remplacement : le retour attendu d'une expérimentation étendue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1591,114 +1660,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation des groupements professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Bordeaux (UB), France, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022BORD0438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04878803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1766,51 +1835,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B2EBEAE"/>
+    <w:nsid w:val="5F5298FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1997,51 +2066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maellie-labarthe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9994-7652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258048530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479496v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Labarthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479657v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04878803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0438" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maellie-labarthe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9994-7652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258048530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479496v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Labarthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479657v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731631v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04878803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0438" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>