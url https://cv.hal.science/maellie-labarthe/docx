--- v1 (2026-04-10)
+++ v2 (2026-05-13)
@@ -153,1504 +153,1642 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir le groupement catégoriel : de la qualification aux enjeux</w:t>
+                <w:t xml:space="preserve">Renoncer au mandat de DS : encore faut-il que le mandat existant soit éteint ! (Cass. soc., 19 nov. 2025, no 24-17356 , F–B)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, n°1, pp.24-29</w:t>
+              <w:t xml:space="preserve">, 2026, n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479496v1</w:t>
+                <w:t xml:space="preserve">hal-05479657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renoncer au mandat de DS : encore faut-il que le mandat existant soit éteint ! (Cass. soc., 19 nov. 2025, no 24-17356 , F–B)</w:t>
+                <w:t xml:space="preserve">Multi-professionnalité et représentativité : la dérogation ne deviendrait-elle pas la règle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, n°1</w:t>
+              <w:t xml:space="preserve">La Semaine sociale Lamy (supplément)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n°2175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479657v1</w:t>
+                <w:t xml:space="preserve">hal-05596666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentativité patronale : de l'enjeu politique à l'enjeu juridique</w:t>
+                <w:t xml:space="preserve">Définir le groupement catégoriel : de la qualification aux enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, n° 3</w:t>
+              <w:t xml:space="preserve">, 2026, n°1, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560225v1</w:t>
+                <w:t xml:space="preserve">hal-05479496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit d'alerte du CSE : précisions de ses conditions d'exercice et recevabilité de l'action syndicale (Cass. soc., 3 déc. 2025, no 24-10326 , FS–B)</w:t>
+                <w:t xml:space="preserve">Représentativité patronale : de l'enjeu politique à l'enjeu juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, n°1</w:t>
+              <w:t xml:space="preserve">, 2026, n° 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479500v1</w:t>
+                <w:t xml:space="preserve">hal-05560225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'appréciation de la représentativité syndicale lors du dépôt du préavis de grève dans les entreprises gérant un service public : la concordance s'impose</w:t>
+                <w:t xml:space="preserve">Droit d'alerte du CSE : précisions de ses conditions d'exercice et recevabilité de l'action syndicale (Cass. soc., 3 déc. 2025, no 24-10326 , FS–B)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°4, pp.33-35</w:t>
+              <w:t xml:space="preserve">, 2026, n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022894v1</w:t>
+                <w:t xml:space="preserve">hal-05479500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentativité patronale : de l'agrégation territoriale à l'impasse représentative</w:t>
+                <w:t xml:space="preserve">Droit des conventions collectives, évolution ou transformation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°9, pp.23-25</w:t>
+              <w:t xml:space="preserve">, 2026, n°3, pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244484v1</w:t>
+                <w:t xml:space="preserve">hal-05596923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la crise du monde agricole à la redéfinition du niveau multiprofessionnel : observations sur l'article 19 de la loi d'orientation agricole</w:t>
+                <w:t xml:space="preserve">Représentativité patronale : de l'agrégation territoriale à l'impasse représentative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 6, pp.3-7</w:t>
+              <w:t xml:space="preserve">, 2025, n°9, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100492v1</w:t>
+                <w:t xml:space="preserve">hal-05244484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité d'organisation syndicale et critères de représentativité : le sort des gilets jaunes enfin fixé</w:t>
+                <w:t xml:space="preserve">De la crise du monde agricole à la redéfinition du niveau multiprofessionnel : observations sur l'article 19 de la loi d'orientation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 2, pp.23-25</w:t>
+              <w:t xml:space="preserve">, 2025, n° 6, pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933925v1</w:t>
+                <w:t xml:space="preserve">hal-05100492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indemnisation pour violation du statut protecteur : le représentant de proximité est un salarié protégé comme les autres !</w:t>
+                <w:t xml:space="preserve">Qualité d'organisation syndicale et critères de représentativité : le sort des gilets jaunes enfin fixé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 6, pp.28-29</w:t>
+              <w:t xml:space="preserve">, 2025, n° 2, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100512v1</w:t>
+                <w:t xml:space="preserve">hal-04933925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de communication forcée de pièces relevant du RGPD : les voies de recours sont ouvertes !</w:t>
+                <w:t xml:space="preserve">Indemnisation pour violation du statut protecteur : le représentant de proximité est un salarié protégé comme les autres !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 07, pp.611</w:t>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 6, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05154043v1</w:t>
+                <w:t xml:space="preserve">hal-05100512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annulation d'une autorisation administrative de licenciement d'un salarié protégé : précision sur la prescription applicable à la demande d'indemnisation</w:t>
+                <w:t xml:space="preserve">Mesure de communication forcée de pièces relevant du RGPD : les voies de recours sont ouvertes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 2, pp.29-29</w:t>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 07, pp.611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933951v1</w:t>
+                <w:t xml:space="preserve">halshs-05154043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'accès aux prétoires du syndicat et du comité social et économique</w:t>
+                <w:t xml:space="preserve">De l'appréciation de la représentativité syndicale lors du dépôt du préavis de grève dans les entreprises gérant un service public : la concordance s'impose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 06, pp.481</w:t>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°4, pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05089800v1</w:t>
+                <w:t xml:space="preserve">hal-05022894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accord collectif et moyens de communication : tous les syndicats doivent pouvoir en bénéficier</w:t>
+                <w:t xml:space="preserve">Annulation d'une autorisation administrative de licenciement d'un salarié protégé : précision sur la prescription applicable à la demande d'indemnisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°4, pp.26-28</w:t>
+              <w:t xml:space="preserve">, 2025, n° 2, pp.29-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022905v1</w:t>
+                <w:t xml:space="preserve">hal-04933951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licenciement autorisé par l'administration : le juge judiciaire peut-il prononcer sa nullité pour défaut de visite de reprise ?</w:t>
+                <w:t xml:space="preserve">De l'accès aux prétoires du syndicat et du comité social et économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 6, pp.26-28</w:t>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 06, pp.481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100501v1</w:t>
+                <w:t xml:space="preserve">halshs-05089800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échec de négociation du PAP : le juge judiciaire doit répartir le personnel et les sièges entre les collèges</w:t>
+                <w:t xml:space="preserve">Accord collectif et moyens de communication : tous les syndicats doivent pouvoir en bénéficier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°9, pp.27-28</w:t>
+              <w:t xml:space="preserve">, 2025, n°4, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244500v1</w:t>
+                <w:t xml:space="preserve">hal-05022905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau groupement non identifié : quand le « sindicatu di i travagliadori corsi » porte mal son nom</w:t>
+                <w:t xml:space="preserve">Licenciement autorisé par l'administration : le juge judiciaire peut-il prononcer sa nullité pour défaut de visite de reprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n°9, pp.20-22</w:t>
+              <w:t xml:space="preserve">, 2025, n° 6, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915999v1</w:t>
+                <w:t xml:space="preserve">hal-05100501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation du personnel au sein de l’unité économique et sociale (UES)</w:t>
+                <w:t xml:space="preserve">Échec de négociation du PAP : le juge judiciaire doit répartir le personnel et les sièges entre les collèges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n°10, pp.51-56</w:t>
+              <w:t xml:space="preserve">, 2025, n°9, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918846v1</w:t>
+                <w:t xml:space="preserve">hal-05244500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licenciement d’une mère en situation irrégulière : de nouveaux rebondissements ?</w:t>
+                <w:t xml:space="preserve">La représentation du personnel au sein de l’unité économique et sociale (UES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.3</w:t>
+              <w:t xml:space="preserve">, 2024, n°10, pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731631v1</w:t>
+                <w:t xml:space="preserve">hal-04918846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation du personnel au sein de l'UES</w:t>
+                <w:t xml:space="preserve">Un nouveau groupement non identifié : quand le « sindicatu di i travagliadori corsi » porte mal son nom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n°10, pp.51</w:t>
+              <w:t xml:space="preserve">, 2024, n°9, pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731628v1</w:t>
+                <w:t xml:space="preserve">hal-04915999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouveau cadre légal de protection du salarié lanceur d'alerte : quel(s) équilibre(s) ?</w:t>
+                <w:t xml:space="preserve">Licenciement d’une mère en situation irrégulière : de nouveaux rebondissements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 03, pp.245</w:t>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04878378v1</w:t>
+                <w:t xml:space="preserve">hal-04731631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le CDD multi-remplacement : le retour attendu d'une expérimentation étendue</w:t>
+                <w:t xml:space="preserve">La représentation du personnel au sein de l'UES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°10, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau cadre légal de protection du salarié lanceur d'alerte : quel(s) équilibre(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllie Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04878378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CDD multi-remplacement : le retour attendu d'une expérimentation étendue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllie Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1660,114 +1798,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation des groupements professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Bordeaux (UB), France, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022BORD0438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04878803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1835,51 +1973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F5298FE"/>
+    <w:nsid w:val="E4F3D532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2066,51 +2204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maellie-labarthe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9994-7652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258048530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479496v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Labarthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479657v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731631v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04878803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0438" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maellie-labarthe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9994-7652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258048530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479657v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Labarthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596666v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596923v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04878803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>