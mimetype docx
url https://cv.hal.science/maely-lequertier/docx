--- v0 (2026-03-03)
+++ v1 (2026-05-02)
@@ -21,101 +21,186 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Maëly Lequertier </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Supply teacher at Caen University- Performance analysis workshop seminar- Dramaturgy workshop seminar- University education introduction seminar- Performing art introduction lecture- University research introduction seminar and lecture</w:t>
+        <w:t xml:space="preserve">Professeur à la faculté d'Art du Spectacle de Caen et Doctorante en Histoire du Théâtre au sein du LASLAR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">maely-lequertier</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Professeur à la faculté d'Art du Spectacle de Caen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TD Atelier d'Analyse du spectacle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TD Atelier de Dramaturgie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TD Découverte des études universitaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">CM Découverte des métiers du spectacle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">CM et TD de Découverte de la recherche universitaire</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -319,51 +404,199 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2372BF2"/>
+    <w:nsid w:val="D2FC04E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="81A75E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -468,50 +701,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>