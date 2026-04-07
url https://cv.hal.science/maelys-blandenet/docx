--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -503,359 +503,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement numérique d’un corpus littéraire et technique : l’exemple du site &amp;quot;Cultiver dans l’Antiquité</w:t>
+                <w:t xml:space="preserve">The representations of agricultural work in the Virgilian poems, between ambiguity and apoliticism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elysabeth Hue-Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Edition numérique et approche pluridisciplinaire d'un corpus agronomique gréco-romain/ Coltivare nell'antichità. Edizione digitale e approccio pluridisciplinare di un corpus agronomico greco-romano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marine Bretin-Chabrol; Maëlys Blandenet, Jan 2024, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Land-wirtschaft. Literatur- und Kultuwissenschaftliche Perspektiven auf agrarische Arbeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Fluhrer; Mareike Schildmann, Mar 2024, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672309v1</w:t>
+                <w:t xml:space="preserve">hal-04672303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The representations of agricultural work in the Virgilian poems, between ambiguity and apoliticism</w:t>
+                <w:t xml:space="preserve">L’agriculture est-elle juste ? Enquête écocritique sur la valorisation axiologique du travail de la terre dans le monde romain (République-Haut Empire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land-wirtschaft. Literatur- und Kultuwissenschaftliche Perspektiven auf agrarische Arbeit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandra Fluhrer; Mareike Schildmann, Mar 2024, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">La sueur et la poussière. Une histoire environnementale des mondes du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672303v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture est-elle juste ? Enquête écocritique sur la valorisation axiologique du travail de la terre dans le monde romain (République-Haut Empire)</w:t>
+                <w:t xml:space="preserve">Nihil libero dignius or illiberalis labor ? Cicero and contempt for agricultural work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sueur et la poussière. Une histoire environnementale des mondes du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Labor Invisus: The World of Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicole Brown; John Oksanish, Oct 2024, Bacoli (Napoli), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672304v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihil libero dignius or illiberalis labor ? Cicero and contempt for agricultural work</w:t>
+                <w:t xml:space="preserve">Le traitement numérique d’un corpus littéraire et technique : l’exemple du site &amp;quot;Cultiver dans l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elysabeth Hue-Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labor Invisus: The World of Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicole Brown; John Oksanish, Oct 2024, Bacoli (Napoli), Italy</w:t>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Edition numérique et approche pluridisciplinaire d'un corpus agronomique gréco-romain/ Coltivare nell'antichità. Edizione digitale e approccio pluridisciplinare di un corpus agronomico greco-romano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Bretin-Chabrol; Maëlys Blandenet, Jan 2024, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743781v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement numérique d’un corpus littéraire et technique : l’exemple du site Cultiver dans l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysabeth Hue-Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Les formes de la transmission du savoir dans l’Antiquité "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1178,51 +1178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement numérique des données botaniques dans les textes agronomiques de l’Antiquité gréco-romaine : le cas du projet AgroCCol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysabeth Hue-Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traitement numérique des collections botaniques. Pour un dialogue entre histoire, informatique et botanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet Sinergia, Oct 2021, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1776,255 +1776,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ail, oignon/Garlic, onion</w:t>
+                <w:t xml:space="preserve">Toutes les plantes ne peuvent pas bien pousser dans le même terroir&amp;quot; (Varron, Res Rusticae, I, 7, 5) : choix des cultures et construction du paysage chez les agronomes latins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
+              <w:t xml:space="preserve">Sarah Réault; Giovanni Stranieri; Anne Béchard-Léauté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.86-88, 2025</w:t>
+              <w:t xml:space="preserve">Les paysages ruraux. Source et objet d’étude pour les Sciences de l’homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Cahiers d’ALLHiS (9), Chemins de tr@verse, pp.49-57, 2025, ISBN 978-2-313-06832-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672511v1</w:t>
+                <w:t xml:space="preserve">hal-05311105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrarische Arbeit bei Vergil und ihr Verhältnis zur Politik</w:t>
+                <w:t xml:space="preserve">Ail, oignon/Garlic, onion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sandra Fluhrer; Mareike Schildmann. </w:t>
+              <w:t xml:space="preserve">J. P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land-Wirtschaft. Literatur- und kulturwissenschaftliche Perspektiven auf agrarische Arbeit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.86-88, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311125v1</w:t>
+                <w:t xml:space="preserve">hal-04672511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toutes les plantes ne peuvent pas bien pousser dans le même terroir&amp;quot; (Varron, Res Rusticae, I, 7, 5) : choix des cultures et construction du paysage chez les agronomes latins</w:t>
+                <w:t xml:space="preserve">Agrarische Arbeit bei Vergil und ihr Verhältnis zur Politik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sarah Réault; Giovanni Stranieri; Anne Béchard-Léauté. </w:t>
+              <w:t xml:space="preserve">Sandra Fluhrer; Mareike Schildmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paysages ruraux. Source et objet d’étude pour les Sciences de l’homme et de la société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land-Wirtschaft. Literatur- und kulturwissenschaftliche Perspektiven auf agrarische Arbeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/9783846769195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311105v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville et campagne/City and country</w:t>
               </w:r>
@@ -2150,1117 +2150,1117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varron, Économie rurale, 2 (extraits)</w:t>
+                <w:t xml:space="preserve">Varron, Économie rurale, 1 (extraits)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKALA</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.b176n35b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34847/nkl.44eah75a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672568v1</w:t>
+                <w:t xml:space="preserve">hal-04672559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of wheat varieties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Varron, Économie rurale, 3 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.6bb0p2ys⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672819v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des blés</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 1 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2024, </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.16872c70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672810v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varron, Économie rurale, 1 (extraits)</w:t>
+                <w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR, pp.165-199, 2024, 978-2-36442-102-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672559v1</w:t>
+                <w:t xml:space="preserve">hal-04506483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varron, Économie rurale, 3 (extraits)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’identification des blés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, , 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.6bb0p2ys⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672576v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 1 (extraits)</w:t>
+                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 3 (extraits)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAKALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.16872c70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34847/nkl.8cefkl0v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672670v1</w:t>
+                <w:t xml:space="preserve">hal-04672679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t>
+                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 2 (extraits)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.0f9e71s2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506483v1</w:t>
+                <w:t xml:space="preserve">hal-04672676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 3 (extraits)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Columelle, De l'agriculture, 2, 1-4 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.04cdk4up⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.8cefkl0v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04672679v1</w:t>
+                <w:t xml:space="preserve">hal-04681660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 2 (extraits)</w:t>
+                <w:t xml:space="preserve">Araire et stylet : le sillon agronomique, entre texte et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR, pp.12-22, 2024, 978-2-36442-102-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKALA</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04672676v1</w:t>
+                <w:t xml:space="preserve">hal-04049516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Columelle, De l'agriculture, 2, 1-4 (extraits)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+                <w:t xml:space="preserve">Identification of wheat varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.04cdk4up⟩</w:t>
+              <w:t xml:space="preserve">, , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681660v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araire et stylet : le sillon agronomique, entre texte et pratiques</w:t>
+                <w:t xml:space="preserve">Varron, Économie rurale, 2 (extraits)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.b176n35b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049516v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inventaire de l'instrumentum rusticum dans le discours agronomique : une liste inutile ?</w:t>
               </w:r>
@@ -3485,173 +3485,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie pastorale dans le Culex de l’Appendix Vergiliana : les enjeux d’un pastiche virgilien</w:t>
+                <w:t xml:space="preserve">Stratégie discursive et valorisation de la uita rustica dans le Pro Roscio Amerino de Cicéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Garambois-Vasquez; Daniel Vallat. </w:t>
+              <w:t xml:space="preserve">C. Hunzinger; G. Mérot ; G. Vassiliadès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Varium et mutabile, Mémoires et métamorphoses du centon dans l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.15-27, 2017</w:t>
+              <w:t xml:space="preserve">Tours et détours de la parole dans la littérature antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773752v1</w:t>
+                <w:t xml:space="preserve">halshs-01763783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie discursive et valorisation de la uita rustica dans le Pro Roscio Amerino de Cicéron</w:t>
+                <w:t xml:space="preserve">La vie pastorale dans le Culex de l’Appendix Vergiliana : les enjeux d’un pastiche virgilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Hunzinger; G. Mérot ; G. Vassiliadès. </w:t>
+              <w:t xml:space="preserve">Florence Garambois-Vasquez; Daniel Vallat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours et détours de la parole dans la littérature antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Varium et mutabile, Mémoires et métamorphoses du centon dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.15-27, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01763783v1</w:t>
+                <w:t xml:space="preserve">hal-01773752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l’identité et modèles culturels. Quelques rappels et quelques remarques</w:t>
               </w:r>
@@ -3824,195 +3824,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (2/2)</w:t>
+                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (1/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/w6u1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/w5td⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673086v1</w:t>
+                <w:t xml:space="preserve">hal-04673083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (1/2)</w:t>
+                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (2/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/w5td⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/w6u1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673083v1</w:t>
+                <w:t xml:space="preserve">hal-04673086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus des agronomes antiques</w:t>
               </w:r>
@@ -4333,51 +4333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9ECBCA2F"/>
+    <w:nsid w:val="0E750A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4564,51 +4564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelys-blandenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2154-3667" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149404727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04678415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandenet Maelys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chillet Cl&#233;ment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Varron_auteur/varron_res_rusticae_2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b176n35b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d9bb1q6w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.44eah75a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672576v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Varron_auteur/varron_res_rusticae_3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.6bb0p2ys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.16872c70" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8cefkl0v" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.0f9e71s2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.04cdk4up" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6u1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5td" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelys-blandenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2154-3667" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149404727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672309v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04678415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandenet Maelys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chillet Cl&#233;ment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.44eah75a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Varron_auteur/varron_res_rusticae_3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.6bb0p2ys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.16872c70" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d9bb1q6w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8cefkl0v" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.0f9e71s2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.04cdk4up" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Varron_auteur/varron_res_rusticae_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b176n35b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5td" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6u1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>