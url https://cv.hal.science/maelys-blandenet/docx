--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -503,359 +503,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The representations of agricultural work in the Virgilian poems, between ambiguity and apoliticism</w:t>
+                <w:t xml:space="preserve">Le traitement numérique d’un corpus littéraire et technique : l’exemple du site &amp;quot;Cultiver dans l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elysabeth Hue-Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land-wirtschaft. Literatur- und Kultuwissenschaftliche Perspektiven auf agrarische Arbeit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandra Fluhrer; Mareike Schildmann, Mar 2024, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Edition numérique et approche pluridisciplinaire d'un corpus agronomique gréco-romain/ Coltivare nell'antichità. Edizione digitale e approccio pluridisciplinare di un corpus agronomico greco-romano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Bretin-Chabrol; Maëlys Blandenet, Jan 2024, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672303v1</w:t>
+                <w:t xml:space="preserve">hal-04672309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture est-elle juste ? Enquête écocritique sur la valorisation axiologique du travail de la terre dans le monde romain (République-Haut Empire)</w:t>
+                <w:t xml:space="preserve">The representations of agricultural work in the Virgilian poems, between ambiguity and apoliticism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sueur et la poussière. Une histoire environnementale des mondes du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Land-wirtschaft. Literatur- und Kultuwissenschaftliche Perspektiven auf agrarische Arbeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Fluhrer; Mareike Schildmann, Mar 2024, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672304v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihil libero dignius or illiberalis labor ? Cicero and contempt for agricultural work</w:t>
+                <w:t xml:space="preserve">L’agriculture est-elle juste ? Enquête écocritique sur la valorisation axiologique du travail de la terre dans le monde romain (République-Haut Empire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labor Invisus: The World of Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicole Brown; John Oksanish, Oct 2024, Bacoli (Napoli), Italy</w:t>
+              <w:t xml:space="preserve">La sueur et la poussière. Une histoire environnementale des mondes du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743781v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement numérique d’un corpus littéraire et technique : l’exemple du site &amp;quot;Cultiver dans l’Antiquité</w:t>
+                <w:t xml:space="preserve">Nihil libero dignius or illiberalis labor ? Cicero and contempt for agricultural work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elysabeth Hue-Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Edition numérique et approche pluridisciplinaire d'un corpus agronomique gréco-romain/ Coltivare nell'antichità. Edizione digitale e approccio pluridisciplinare di un corpus agronomico greco-romano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marine Bretin-Chabrol; Maëlys Blandenet, Jan 2024, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Labor Invisus: The World of Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicole Brown; John Oksanish, Oct 2024, Bacoli (Napoli), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672309v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement numérique d’un corpus littéraire et technique : l’exemple du site Cultiver dans l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysabeth Hue-Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Les formes de la transmission du savoir dans l’Antiquité "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1178,51 +1178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement numérique des données botaniques dans les textes agronomiques de l’Antiquité gréco-romaine : le cas du projet AgroCCol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysabeth Hue-Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traitement numérique des collections botaniques. Pour un dialogue entre histoire, informatique et botanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet Sinergia, Oct 2021, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1776,255 +1776,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toutes les plantes ne peuvent pas bien pousser dans le même terroir&amp;quot; (Varron, Res Rusticae, I, 7, 5) : choix des cultures et construction du paysage chez les agronomes latins</w:t>
+                <w:t xml:space="preserve">Ail, oignon/Garlic, onion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sarah Réault; Giovanni Stranieri; Anne Béchard-Léauté. </w:t>
+              <w:t xml:space="preserve">J. P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paysages ruraux. Source et objet d’étude pour les Sciences de l’homme et de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Cahiers d’ALLHiS (9), Chemins de tr@verse, pp.49-57, 2025, ISBN 978-2-313-06832-8</w:t>
+              <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.86-88, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311105v1</w:t>
+                <w:t xml:space="preserve">hal-04672511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ail, oignon/Garlic, onion</w:t>
+                <w:t xml:space="preserve">Agrarische Arbeit bei Vergil und ihr Verhältnis zur Politik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
+              <w:t xml:space="preserve">Sandra Fluhrer; Mareike Schildmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land-Wirtschaft. Literatur- und kulturwissenschaftliche Perspektiven auf agrarische Arbeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/9783846769195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672511v1</w:t>
+                <w:t xml:space="preserve">hal-05311125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrarische Arbeit bei Vergil und ihr Verhältnis zur Politik</w:t>
+                <w:t xml:space="preserve">Toutes les plantes ne peuvent pas bien pousser dans le même terroir&amp;quot; (Varron, Res Rusticae, I, 7, 5) : choix des cultures et construction du paysage chez les agronomes latins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sandra Fluhrer; Mareike Schildmann. </w:t>
+              <w:t xml:space="preserve">Sarah Réault; Giovanni Stranieri; Anne Béchard-Léauté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land-Wirtschaft. Literatur- und kulturwissenschaftliche Perspektiven auf agrarische Arbeit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les paysages ruraux. Source et objet d’étude pour les Sciences de l’homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Cahiers d’ALLHiS (9), Chemins de tr@verse, pp.49-57, 2025, ISBN 978-2-313-06832-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30965/9783846769195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05311125v1</w:t>
+                <w:t xml:space="preserve">hal-05311105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville et campagne/City and country</w:t>
               </w:r>
@@ -2150,1117 +2150,1117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varron, Économie rurale, 1 (extraits)</w:t>
+                <w:t xml:space="preserve">Varron, Économie rurale, 2 (extraits)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2024, </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.44eah75a⟩</w:t>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.b176n35b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672559v1</w:t>
+                <w:t xml:space="preserve">hal-04672568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varron, Économie rurale, 3 (extraits)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of wheat varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKALA</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04672576v1</w:t>
+                <w:t xml:space="preserve">hal-04672819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 1 (extraits)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’identification des blés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, , 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKALA</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.16872c70⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04672670v1</w:t>
+                <w:t xml:space="preserve">hal-04672810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t>
+                <w:t xml:space="preserve">Varron, Économie rurale, 3 (extraits)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.6bb0p2ys⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506483v1</w:t>
+                <w:t xml:space="preserve">hal-04672576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des blés</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 1 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2024, </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.16872c70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672810v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 3 (extraits)</w:t>
+                <w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR, pp.165-199, 2024, 978-2-36442-102-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKALA</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04672679v1</w:t>
+                <w:t xml:space="preserve">hal-04506483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 2 (extraits)</w:t>
+                <w:t xml:space="preserve">Varron, Économie rurale, 1 (extraits)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.0f9e71s2⟩</w:t>
+              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.44eah75a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672676v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Columelle, De l'agriculture, 2, 1-4 (extraits)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 3 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.04cdk4up⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.8cefkl0v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681660v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araire et stylet : le sillon agronomique, entre texte et pratiques</w:t>
+                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 2 (extraits)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.0f9e71s2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049516v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of wheat varieties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Matterne</w:t>
+                <w:t xml:space="preserve">Columelle, De l'agriculture, 2, 1-4 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
+              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.04cdk4up⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672819v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varron, Économie rurale, 2 (extraits)</w:t>
+                <w:t xml:space="preserve">Araire et stylet : le sillon agronomique, entre texte et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR, pp.12-22, 2024, 978-2-36442-102-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.b176n35b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04672568v1</w:t>
+                <w:t xml:space="preserve">hal-04049516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inventaire de l'instrumentum rusticum dans le discours agronomique : une liste inutile ?</w:t>
               </w:r>
@@ -3485,173 +3485,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie discursive et valorisation de la uita rustica dans le Pro Roscio Amerino de Cicéron</w:t>
+                <w:t xml:space="preserve">La vie pastorale dans le Culex de l’Appendix Vergiliana : les enjeux d’un pastiche virgilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Hunzinger; G. Mérot ; G. Vassiliadès. </w:t>
+              <w:t xml:space="preserve">Florence Garambois-Vasquez; Daniel Vallat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours et détours de la parole dans la littérature antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Varium et mutabile, Mémoires et métamorphoses du centon dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.15-27, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01763783v1</w:t>
+                <w:t xml:space="preserve">hal-01773752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie pastorale dans le Culex de l’Appendix Vergiliana : les enjeux d’un pastiche virgilien</w:t>
+                <w:t xml:space="preserve">Stratégie discursive et valorisation de la uita rustica dans le Pro Roscio Amerino de Cicéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Garambois-Vasquez; Daniel Vallat. </w:t>
+              <w:t xml:space="preserve">C. Hunzinger; G. Mérot ; G. Vassiliadès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Varium et mutabile, Mémoires et métamorphoses du centon dans l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.15-27, 2017</w:t>
+              <w:t xml:space="preserve">Tours et détours de la parole dans la littérature antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773752v1</w:t>
+                <w:t xml:space="preserve">halshs-01763783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l’identité et modèles culturels. Quelques rappels et quelques remarques</w:t>
               </w:r>
@@ -3824,195 +3824,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (1/2)</w:t>
+                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (2/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/w5td⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/w6u1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673083v1</w:t>
+                <w:t xml:space="preserve">hal-04673086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (2/2)</w:t>
+                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (1/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/w6u1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/w5td⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673086v1</w:t>
+                <w:t xml:space="preserve">hal-04673083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus des agronomes antiques</w:t>
               </w:r>
@@ -4333,51 +4333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E750A7D"/>
+    <w:nsid w:val="FC8FB77A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4564,51 +4564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelys-blandenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2154-3667" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149404727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672309v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04678415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandenet Maelys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chillet Cl&#233;ment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.44eah75a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Varron_auteur/varron_res_rusticae_3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.6bb0p2ys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.16872c70" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d9bb1q6w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8cefkl0v" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.0f9e71s2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.04cdk4up" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Varron_auteur/varron_res_rusticae_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b176n35b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5td" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6u1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelys-blandenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2154-3667" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149404727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04678415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandenet Maelys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chillet Cl&#233;ment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Varron_auteur/varron_res_rusticae_2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b176n35b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d9bb1q6w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Varron_auteur/varron_res_rusticae_3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.6bb0p2ys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.16872c70" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.44eah75a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8cefkl0v" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.0f9e71s2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.04cdk4up" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6u1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5td" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>