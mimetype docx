--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -503,359 +503,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement numérique d’un corpus littéraire et technique : l’exemple du site &amp;quot;Cultiver dans l’Antiquité</w:t>
+                <w:t xml:space="preserve">L’agriculture est-elle juste ? Enquête écocritique sur la valorisation axiologique du travail de la terre dans le monde romain (République-Haut Empire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elysabeth Hue-Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Edition numérique et approche pluridisciplinaire d'un corpus agronomique gréco-romain/ Coltivare nell'antichità. Edizione digitale e approccio pluridisciplinare di un corpus agronomico greco-romano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marine Bretin-Chabrol; Maëlys Blandenet, Jan 2024, Rome, Italie</w:t>
+              <w:t xml:space="preserve">La sueur et la poussière. Une histoire environnementale des mondes du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672309v1</w:t>
+                <w:t xml:space="preserve">hal-04672304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The representations of agricultural work in the Virgilian poems, between ambiguity and apoliticism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land-wirtschaft. Literatur- und Kultuwissenschaftliche Perspektiven auf agrarische Arbeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandra Fluhrer; Mareike Schildmann, Mar 2024, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture est-elle juste ? Enquête écocritique sur la valorisation axiologique du travail de la terre dans le monde romain (République-Haut Empire)</w:t>
+                <w:t xml:space="preserve">Nihil libero dignius or illiberalis labor ? Cicero and contempt for agricultural work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sueur et la poussière. Une histoire environnementale des mondes du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Labor Invisus: The World of Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicole Brown; John Oksanish, Oct 2024, Bacoli (Napoli), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672304v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihil libero dignius or illiberalis labor ? Cicero and contempt for agricultural work</w:t>
+                <w:t xml:space="preserve">Le traitement numérique d’un corpus littéraire et technique : l’exemple du site &amp;quot;Cultiver dans l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elysabeth Hue-Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labor Invisus: The World of Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicole Brown; John Oksanish, Oct 2024, Bacoli (Napoli), Italy</w:t>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Edition numérique et approche pluridisciplinaire d'un corpus agronomique gréco-romain/ Coltivare nell'antichità. Edizione digitale e approccio pluridisciplinare di un corpus agronomico greco-romano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Bretin-Chabrol; Maëlys Blandenet, Jan 2024, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743781v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement numérique d’un corpus littéraire et technique : l’exemple du site Cultiver dans l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysabeth Hue-Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Les formes de la transmission du savoir dans l’Antiquité "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1178,51 +1178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement numérique des données botaniques dans les textes agronomiques de l’Antiquité gréco-romaine : le cas du projet AgroCCol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysabeth Hue-Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traitement numérique des collections botaniques. Pour un dialogue entre histoire, informatique et botanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet Sinergia, Oct 2021, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1776,1491 +1776,1491 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ail, oignon/Garlic, onion</w:t>
+                <w:t xml:space="preserve">Toutes les plantes ne peuvent pas bien pousser dans le même terroir&amp;quot; (Varron, Res Rusticae, I, 7, 5) : choix des cultures et construction du paysage chez les agronomes latins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
+              <w:t xml:space="preserve">Sarah Réault; Giovanni Stranieri; Anne Béchard-Léauté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.86-88, 2025</w:t>
+              <w:t xml:space="preserve">Les paysages ruraux. Source et objet d’étude pour les Sciences de l’homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Cahiers d’ALLHiS (9), Chemins de tr@verse, pp.49-57, 2025, ISBN 978-2-313-06832-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672511v1</w:t>
+                <w:t xml:space="preserve">hal-05311105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrarische Arbeit bei Vergil und ihr Verhältnis zur Politik</w:t>
+                <w:t xml:space="preserve">Ail, oignon/Garlic, onion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sandra Fluhrer; Mareike Schildmann. </w:t>
+              <w:t xml:space="preserve">J. P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land-Wirtschaft. Literatur- und kulturwissenschaftliche Perspektiven auf agrarische Arbeit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.86-88, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311125v1</w:t>
+                <w:t xml:space="preserve">hal-04672511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toutes les plantes ne peuvent pas bien pousser dans le même terroir&amp;quot; (Varron, Res Rusticae, I, 7, 5) : choix des cultures et construction du paysage chez les agronomes latins</w:t>
+                <w:t xml:space="preserve">Agrarische Arbeit bei Vergil und ihr Verhältnis zur Politik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sarah Réault; Giovanni Stranieri; Anne Béchard-Léauté. </w:t>
+              <w:t xml:space="preserve">Sandra Fluhrer; Mareike Schildmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paysages ruraux. Source et objet d’étude pour les Sciences de l’homme et de la société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land-Wirtschaft. Literatur- und kulturwissenschaftliche Perspektiven auf agrarische Arbeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/9783846769195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311105v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville et campagne/City and country</w:t>
+                <w:t xml:space="preserve">Rusticus, agrestis. Les dénominations du campagnard dans la littérature latine et les connotations ambivalentes de la rusticitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
+              <w:t xml:space="preserve">Cécile Rochelois; Dominique Vaugeois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.1838-1845, 2025</w:t>
+              <w:t xml:space="preserve">Le Soc et la plume. Mots et voix de la ruralité, de l’Antiquité à la littérature française contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Histoire des idées et critique littéraire (539), Droz, pp.53-74, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672514v1</w:t>
+                <w:t xml:space="preserve">hal-05311071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rusticus, agrestis. Les dénominations du campagnard dans la littérature latine et les connotations ambivalentes de la rusticitas</w:t>
+                <w:t xml:space="preserve">Ville et campagne/City and country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cécile Rochelois; Dominique Vaugeois. </w:t>
+              <w:t xml:space="preserve">J. P. Guez; F. Klein; J. Peigney; E. Prioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Soc et la plume. Mots et voix de la ruralité, de l’Antiquité à la littérature française contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Histoire des idées et critique littéraire (539), Droz, pp.53-74, 2025</w:t>
+              <w:t xml:space="preserve">Dictionnaire des Images du Poétique dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.1838-1845, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311071v1</w:t>
+                <w:t xml:space="preserve">hal-04672514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varron, Économie rurale, 2 (extraits)</w:t>
+                <w:t xml:space="preserve">Varron, Économie rurale, 1 (extraits)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKALA</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.b176n35b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34847/nkl.44eah75a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672568v1</w:t>
+                <w:t xml:space="preserve">hal-04672559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of wheat varieties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Varron, Économie rurale, 3 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.6bb0p2ys⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672819v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des blés</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 1 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2024, </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.16872c70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672810v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varron, Économie rurale, 3 (extraits)</w:t>
+                <w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR, pp.165-199, 2024, 978-2-36442-102-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672576v1</w:t>
+                <w:t xml:space="preserve">hal-04506483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 1 (extraits)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’identification des blés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, , 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKALA</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.16872c70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672670v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t>
+                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 3 (extraits)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.8cefkl0v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506483v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varron, Économie rurale, 1 (extraits)</w:t>
+                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 2 (extraits)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2024, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.0f9e71s2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.44eah75a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04672559v1</w:t>
+                <w:t xml:space="preserve">hal-04672676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 3 (extraits)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Columelle, De l'agriculture, 2, 1-4 (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.04cdk4up⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.8cefkl0v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04672679v1</w:t>
+                <w:t xml:space="preserve">hal-04681660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladius, Traité d'agriculture, 2 (extraits)</w:t>
+                <w:t xml:space="preserve">Araire et stylet : le sillon agronomique, entre texte et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR, pp.12-22, 2024, 978-2-36442-102-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKALA</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04672676v1</w:t>
+                <w:t xml:space="preserve">hal-04049516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Columelle, De l'agriculture, 2, 1-4 (extraits)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+                <w:t xml:space="preserve">Identification of wheat varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.04cdk4up⟩</w:t>
+              <w:t xml:space="preserve">, , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681660v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araire et stylet : le sillon agronomique, entre texte et pratiques</w:t>
+                <w:t xml:space="preserve">Varron, Économie rurale, 2 (extraits)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.b176n35b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049516v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inventaire de l'instrumentum rusticum dans le discours agronomique : une liste inutile ?</w:t>
               </w:r>
@@ -3485,173 +3485,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie pastorale dans le Culex de l’Appendix Vergiliana : les enjeux d’un pastiche virgilien</w:t>
+                <w:t xml:space="preserve">Stratégie discursive et valorisation de la uita rustica dans le Pro Roscio Amerino de Cicéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Garambois-Vasquez; Daniel Vallat. </w:t>
+              <w:t xml:space="preserve">C. Hunzinger; G. Mérot ; G. Vassiliadès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Varium et mutabile, Mémoires et métamorphoses du centon dans l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.15-27, 2017</w:t>
+              <w:t xml:space="preserve">Tours et détours de la parole dans la littérature antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773752v1</w:t>
+                <w:t xml:space="preserve">halshs-01763783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie discursive et valorisation de la uita rustica dans le Pro Roscio Amerino de Cicéron</w:t>
+                <w:t xml:space="preserve">La vie pastorale dans le Culex de l’Appendix Vergiliana : les enjeux d’un pastiche virgilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Hunzinger; G. Mérot ; G. Vassiliadès. </w:t>
+              <w:t xml:space="preserve">Florence Garambois-Vasquez; Daniel Vallat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours et détours de la parole dans la littérature antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Varium et mutabile, Mémoires et métamorphoses du centon dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.15-27, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01763783v1</w:t>
+                <w:t xml:space="preserve">hal-01773752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l’identité et modèles culturels. Quelques rappels et quelques remarques</w:t>
               </w:r>
@@ -3824,195 +3824,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (2/2)</w:t>
+                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (1/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/w6u1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/w5td⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673086v1</w:t>
+                <w:t xml:space="preserve">hal-04673083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (1/2)</w:t>
+                <w:t xml:space="preserve">À la recherche des mots et des pratiques agricoles de l’Antiquité (2/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/w5td⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/w6u1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673083v1</w:t>
+                <w:t xml:space="preserve">hal-04673086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus des agronomes antiques</w:t>
               </w:r>
@@ -4333,51 +4333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC8FB77A"/>
+    <w:nsid w:val="EFDBF943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4564,51 +4564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelys-blandenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2154-3667" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149404727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04678415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandenet Maelys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chillet Cl&#233;ment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Varron_auteur/varron_res_rusticae_2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b176n35b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d9bb1q6w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Varron_auteur/varron_res_rusticae_3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.6bb0p2ys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.16872c70" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.44eah75a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8cefkl0v" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.0f9e71s2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.04cdk4up" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6u1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5td" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maelys-blandenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2154-3667" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149404727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672309v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04678415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandenet Maelys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chillet Cl&#233;ment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.44eah75a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Varron_auteur/varron_res_rusticae_3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.6bb0p2ys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.16872c70" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d9bb1q6w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8cefkl0v" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Palladius/palladius_op_agr_2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.0f9e71s2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.04cdk4up" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/textes/Varron_auteur/varron_res_rusticae_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b176n35b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5td" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6u1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>