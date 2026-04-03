--- v0 (2026-03-12)
+++ v1 (2026-04-03)
@@ -564,753 +564,753 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
+                <w:t xml:space="preserve">Assessing the role of permafrost in the preconditioning and triggering factors of the September 2020 Crête des Grangettes rockfall (southern French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Magnin</w:t>
+                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Formes et processus périglaciaires des milieux montagnards, 30 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12yqn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644646v1</w:t>
+                <w:t xml:space="preserve">hal-04913702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of permafrost in the preconditioning and triggering factors of the September 2020 Crête des Grangettes rockfall (southern French Alps)</w:t>
+                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures in the French Alps: A new methodological approach at regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Deline</w:t>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12yqn⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 448, pp.109032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.109032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913702v1</w:t>
+                <w:t xml:space="preserve">hal-04388589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures in the French Alps: A new methodological approach at regional scale</w:t>
+                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 448, pp.109032. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.109032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388589v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Taconnaz Rockfall (Mont-Blanc Massif, European Alps) of November 2018: A Complex and At-Risk Rockwall-Glacier-Torrent Morphodynamic Continuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">From Rockfall Observation to Operational Solutions: Nearly 20 years of Cryo-gravitational Hazard Studies in Mont-Blanc Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13179716⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.11703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285950v1</w:t>
+                <w:t xml:space="preserve">hal-04773191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’observation des écroulements aux solutions opérationnelles : près de deux décennies d’études sur les risques cryo-gravitaires dans le massif du Mont-Blanc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Taconnaz Rockfall (Mont-Blanc Massif, European Alps) of November 2018: A Complex and At-Risk Rockwall-Glacier-Torrent Morphodynamic Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maëva Cathala</w:t>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111-2, </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (17), pp.9716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.11644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13179716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773163v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Rockfall Observation to Operational Solutions: Nearly 20 years of Cryo-gravitational Hazard Studies in Mont-Blanc Massif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">De l’observation des écroulements aux solutions opérationnelles : près de deux décennies d’études sur les risques cryo-gravitaires dans le massif du Mont-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,113 +1325,113 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 111-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.11703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.11644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773191v1</w:t>
+                <w:t xml:space="preserve">hal-04773163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling glacier-bed overdeepenings as sites for possible future lakes in deglaciating landscapes of the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Linsbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1483,143 +1483,143 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du permafrost et implications pour les sociétés alpines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Chambéry, France</w:t>
@@ -1661,90 +1661,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modelling of permafrost distribution in steep rock slope, application to the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t>
@@ -1767,96 +1767,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDISPOSING, TRIGGERING AND RUNOUT CONDITIONS OF TWO ROCK SLOPE FAILURES IN THE FRENCH ALPS: ÉTACHE VALLEY AND CRÊTE DES GRANGETTES</w:t>
+                <w:t xml:space="preserve">Predisposing, triggering and runout conditions of two rock slope failures in the french alps: étache valley and crête des grangettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1898,103 +1898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le rôle du permafrost dans la déstabilisation des versants rocheux de haute montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée francophones de mécanique des roches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
@@ -2023,64 +2023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progresses and challenges to assess permafrost-related processes in slope failures: examples from the French Alps and Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2142,1356 +2142,1356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main advances and perspectives in high mountain permafrost and steep rock slope failure research in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755811v1</w:t>
+                <w:t xml:space="preserve">hal-05528621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main advances and perspectives in high mountain permafrost and steep rock slope failures research in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment; French Alps</w:t>
+                <w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8183⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755889v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key challenges and research questions for steep rock slope permafrost investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment, French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeomorphoChats 2023 : A series of geomorphological webinars</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUGG 2023 - 28th IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57757/IUGG23-1859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246895v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Key challenges and research questions for steep rock slope permafrost investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique et Technique Prévention des risques d'origine glaciaire et périglaciaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GeomorphoChats 2023 : A series of geomorphological webinars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société italienne de géomorphologie, May 2023, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684370v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment, French Alps</w:t>
+                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment; French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorren Luuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zuanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG 2023 - 28th IUGG General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57757/IUGG23-1859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755871v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping potential release areas and runout distances of rock slopes failures at regional scale to identify hotspots for hazard assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berger</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMC 2022 - International Mountain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique et Technique Prévention des risques d'origine glaciaire et périglaciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865497v1</w:t>
+                <w:t xml:space="preserve">hal-04684370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier des zones de départ d’écroulements rocheux dans des parois à permafrost et modéliser leur trajectoire à l’échelle régionale, application aux Alpes Françaises.</w:t>
+                <w:t xml:space="preserve">Mapping potential release areas and runout distances of rock slopes failures at regional scale to identify hotspots for hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">IMC 2022 - International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032939v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les risques liés à la dégradation du permafrost de paroi : entre perception, observation, modélisation et anticipation de l'aléa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cartographier des zones de départ d’écroulements rocheux dans des parois à permafrost et modéliser leur trajectoire à l’échelle régionale, application aux Alpes Françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Zone Atelier Alpes 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883100v1</w:t>
+                <w:t xml:space="preserve">hal-04032939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling glaciers bed overdeepenings as sites for possible future lakes in deglaciating landscapes of the French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards croisés sur les risques liés à la dégradation du permafrost de paroi : entre perception, observation, modélisation et anticipation de l'aléa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées des jeunes géomorphologues 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Zone Atelier Alpes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414466v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping potential release areas and runout path of rockfalls and rock avalanches in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Tartrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change and Mountain Risks in the European Alps – from Recognition to Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Saas-Fee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3542,51 +3542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3644,384 +3644,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping release areas and mobility of rockfall and rock avalanches in the French Alps high mountain.</w:t>
+                <w:t xml:space="preserve">Modelling glaciers bed overdeepenings as sites for possible future lakes in deglaciating landscapes of the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Linsbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Haeberli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Rock Slope Stability Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Chambery, France</w:t>
+              <w:t xml:space="preserve">Les journées des jeunes géomorphologues 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390039v1</w:t>
+                <w:t xml:space="preserve">hal-03414466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and characterizing glacier bed overdeepenings as potential sites for futures lakes in the deglaciating French Alps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mapping release areas and mobility of rockfall and rock avalanches in the French Alps high mountain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W Haeberli</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Glaciologie, Nivologie, Hydrologie et Permafrost de la SHF 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
+              <w:t xml:space="preserve">5th Rock Slope Stability Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260834v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling and characterizing glacier bed overdeepenings as potential sites for futures lakes in the deglaciating French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Linsbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Haeberli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Glaciologie, Nivologie, Hydrologie et Permafrost de la SHF 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modelling glaciers bed overdeepenings and possible future lakes in deglaciating landscapes of the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Linsbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Haeberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-21229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4031,1066 +4156,1066 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improved alpine permafrost maps using the energy balance model of the CryoGrid community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Westermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures in the French Alps: A new methodological approach at regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2024 - EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering and runout conditions of two rock slope failures in the French Alps: Vallon d’Étache and Crête des Grangettes</w:t>
+                <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque bisannuel 2023 de la Société suisse de géomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Verbier, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57757/IUGG23-1906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04755879v1</w:t>
+                <w:t xml:space="preserve">hal-04773095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering and runout conditions for the little rock avalanche of June 2020 in Vallon d’Étache (Savoy, France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t>
+              <w:t xml:space="preserve">6th World Landslide Forum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Florence, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196076v1</w:t>
+                <w:t xml:space="preserve">hal-04684170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t>
+                <w:t xml:space="preserve">Triggering and runout conditions of two rock slope failures in the French Alps: Vallon d’Étache and Crête des Grangettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berger</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany. GFZ German Research Centre for Geosciences, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57757/IUGG23-1906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196073v1</w:t>
+                <w:t xml:space="preserve">hal-04755879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triggering and runout conditions for the little rock avalanche of June 2020 in Vallon d’Étache (Savoy, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berger</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Landslide Forum 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Florence, Italy. </w:t>
+              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684170v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque bisannuel 2023 de la Société suisse de géomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Verbier, Switzerland</w:t>
+              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773095v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at regional scale for hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Nordic Winter Geological Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Reykjavik, Iceland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of potential future lakes ans associated hazards in the Mont Blanc Massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Haeberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5098,102 +5223,102 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Linsbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII conference of the Iberian Section of the International Permafrost Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5261,51 +5386,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49139C93"/>
+    <w:nsid w:val="8844D2C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5409,51 +5534,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E2B305C8"/>
+    <w:nsid w:val="4E2053FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5557,51 +5682,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72530AA8"/>
+    <w:nsid w:val="517FF211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5705,51 +5830,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78256B27"/>
+    <w:nsid w:val="6451EB27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5945,51 +6070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maeva-cathala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7212-3104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280653786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04718775v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yqn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zuanon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11644" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11703" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linsbauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Haeberli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15255" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorren Luuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8183" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1859" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribeyre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Tartrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duvillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1729" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cathala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Linsbauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Haeberli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8202" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1906" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196073v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883109v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maeva-cathala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7212-3104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280653786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04718775v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yqn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zuanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11703" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linsbauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Haeberli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15255" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1859" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorren Luuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8183" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribeyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Tartrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duvillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1729" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cathala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Linsbauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Haeberli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21229" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773095v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1906" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>