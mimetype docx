--- v1 (2026-04-03)
+++ v2 (2026-05-03)
@@ -564,753 +564,753 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of permafrost in the preconditioning and triggering factors of the September 2020 Crête des Grangettes rockfall (southern French Alps)</w:t>
+                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Deline</w:t>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Formes et processus périglaciaires des milieux montagnards, 30 (3), </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12yqn⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913702v1</w:t>
+                <w:t xml:space="preserve">hal-04644646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures in the French Alps: A new methodological approach at regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Magnin</w:t>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zuanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 448, pp.109032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.109032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
+                <w:t xml:space="preserve">Assessing the role of permafrost in the preconditioning and triggering factors of the September 2020 Crête des Grangettes rockfall (southern French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Formes et processus périglaciaires des milieux montagnards, 30 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12yqn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644646v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Rockfall Observation to Operational Solutions: Nearly 20 years of Cryo-gravitational Hazard Studies in Mont-Blanc Massif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Taconnaz Rockfall (Mont-Blanc Massif, European Alps) of November 2018: A Complex and At-Risk Rockwall-Glacier-Torrent Morphodynamic Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maëva Cathala</w:t>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rga.11703⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (17), pp.9716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13179716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773191v1</w:t>
+                <w:t xml:space="preserve">hal-04285950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Taconnaz Rockfall (Mont-Blanc Massif, European Alps) of November 2018: A Complex and At-Risk Rockwall-Glacier-Torrent Morphodynamic Continuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">De l’observation des écroulements aux solutions opérationnelles : près de deux décennies d’études sur les risques cryo-gravitaires dans le massif du Mont-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Deline</w:t>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (17), pp.9716. </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13179716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.11644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285950v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’observation des écroulements aux solutions opérationnelles : près de deux décennies d’études sur les risques cryo-gravitaires dans le massif du Mont-Blanc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">From Rockfall Observation to Operational Solutions: Nearly 20 years of Cryo-gravitational Hazard Studies in Mont-Blanc Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,113 +1325,113 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 111-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.11644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.11703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773163v1</w:t>
+                <w:t xml:space="preserve">hal-04773191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling glacier-bed overdeepenings as sites for possible future lakes in deglaciating landscapes of the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Linsbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1523,103 +1523,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du permafrost et implications pour les sociétés alpines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Chambéry, France</w:t>
@@ -1661,90 +1661,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modelling of permafrost distribution in steep rock slope, application to the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t>
@@ -1799,64 +1799,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1898,103 +1898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le rôle du permafrost dans la déstabilisation des versants rocheux de haute montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée francophones de mécanique des roches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
@@ -2023,64 +2023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progresses and challenges to assess permafrost-related processes in slope failures: examples from the French Alps and Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2148,77 +2148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main advances and perspectives in high mountain permafrost and steep rock slope failure research in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2273,103 +2273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main advances and perspectives in high mountain permafrost and steep rock slope failures research in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Chambéry (73), France</w:t>
@@ -2424,77 +2424,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
@@ -2526,614 +2526,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment, French Alps</w:t>
+                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment; French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorren Luuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zuanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG 2023 - 28th IUGG General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57757/IUGG23-1859⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755871v1</w:t>
+                <w:t xml:space="preserve">hal-04755889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key challenges and research questions for steep rock slope permafrost investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeomorphoChats 2023 : A series of geomorphological webinars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société italienne de géomorphologie, May 2023, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment; French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Scientifique et Technique Prévention des risques d'origine glaciaire et périglaciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755889v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment, French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Magnin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maëva Cathala</w:t>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
+                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique et Technique Prévention des risques d'origine glaciaire et périglaciaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUGG 2023 - 28th IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57757/IUGG23-1859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684370v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping potential release areas and runout distances of rock slopes failures at regional scale to identify hotspots for hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3188,77 +3188,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier des zones de départ d’écroulements rocheux dans des parois à permafrost et modéliser leur trajectoire à l’échelle régionale, application aux Alpes Françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3300,51 +3300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les risques liés à la dégradation du permafrost de paroi : entre perception, observation, modélisation et anticipation de l'aléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3389,489 +3389,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping potential release areas and runout path of rockfalls and rock avalanches in the French Alps</w:t>
+                <w:t xml:space="preserve">Modelling glaciers bed overdeepenings as sites for possible future lakes in deglaciating landscapes of the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Linsbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Haeberli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change and Mountain Risks in the European Alps – from Recognition to Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Saas-Fee, France</w:t>
+              <w:t xml:space="preserve">Les journées des jeunes géomorphologues 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413332v1</w:t>
+                <w:t xml:space="preserve">hal-03414466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the impacts of climate change on high mountain practices: the case of the Mont Blanc massif through an interdisciplinary approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mapping potential release areas and runout path of rockfalls and rock avalanches in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Tartrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climate Change and Mountain Risks in the European Alps – from Recognition to Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Saas-Fee, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260722v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling glaciers bed overdeepenings as sites for possible future lakes in deglaciating landscapes of the French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the impacts of climate change on high mountain practices: the case of the Mont Blanc massif through an interdisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées des jeunes géomorphologues 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414466v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping release areas and mobility of rockfall and rock avalanches in the French Alps high mountain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Rock Slope Stability Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3909,51 +3909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and characterizing glacier bed overdeepenings as potential sites for futures lakes in the deglaciating French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linsbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4017,90 +4017,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling glaciers bed overdeepenings and possible future lakes in deglaciating landscapes of the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Linsbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Haeberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Austria. </w:t>
@@ -4183,51 +4183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improved alpine permafrost maps using the energy balance model of the CryoGrid community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4291,77 +4291,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures in the French Alps: A new methodological approach at regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4406,730 +4406,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t>
+                <w:t xml:space="preserve">Triggering and runout conditions of two rock slope failures in the French Alps: Vallon d’Étache and Crête des Grangettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berger</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque bisannuel 2023 de la Société suisse de géomorphologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany. GFZ German Research Centre for Geosciences, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57757/IUGG23-1906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773095v1</w:t>
+                <w:t xml:space="preserve">hal-04755879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triggering and runout conditions for the little rock avalanche of June 2020 in Vallon d’Étache (Savoy, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berger</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Landslide Forum 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Florence, Italy. </w:t>
+              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684170v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering and runout conditions of two rock slope failures in the French Alps: Vallon d’Étache and Crête des Grangettes</w:t>
+                <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josué Bock</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Magnin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57757/IUGG23-1906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04755879v1</w:t>
+                <w:t xml:space="preserve">hal-04196073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering and runout conditions for the little rock avalanche of June 2020 in Vallon d’Étache (Savoy, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Magnin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t>
+              <w:t xml:space="preserve">6th World Landslide Forum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Florence, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196076v1</w:t>
+                <w:t xml:space="preserve">hal-04684170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t>
+              <w:t xml:space="preserve">Colloque bisannuel 2023 de la Société suisse de géomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Verbier, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196073v1</w:t>
+                <w:t xml:space="preserve">hal-04773095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at regional scale for hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5171,51 +5171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of potential future lakes ans associated hazards in the Mont Blanc Massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Haeberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5223,51 +5223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Linsbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII conference of the Iberian Section of the International Permafrost Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Jaca, Spain</w:t>
@@ -5386,51 +5386,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8844D2C7"/>
+    <w:nsid w:val="B0DABAA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5534,51 +5534,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E2053FD"/>
+    <w:nsid w:val="17A22217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5682,51 +5682,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="517FF211"/>
+    <w:nsid w:val="654A5429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5830,51 +5830,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6451EB27"/>
+    <w:nsid w:val="66395944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6070,51 +6070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maeva-cathala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7212-3104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280653786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04718775v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yqn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zuanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11703" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linsbauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Haeberli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15255" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1859" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorren Luuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8183" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribeyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Tartrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duvillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1729" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cathala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Linsbauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Haeberli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21229" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773095v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1906" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maeva-cathala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7212-3104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280653786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04718775v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zuanon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yqn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11644" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11703" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linsbauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Haeberli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15255" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755889v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorren Luuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8183" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1859" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribeyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Tartrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duvillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1729" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cathala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Linsbauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Haeberli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21229" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1906" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>