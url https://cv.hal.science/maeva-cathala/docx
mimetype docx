--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -698,295 +698,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures in the French Alps: A new methodological approach at regional scale</w:t>
+                <w:t xml:space="preserve">Assessing the role of permafrost in the preconditioning and triggering factors of the September 2020 Crête des Grangettes rockfall (southern French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luuk Dorren</w:t>
+                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.109032⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Formes et processus périglaciaires des milieux montagnards, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12yqn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388589v1</w:t>
+                <w:t xml:space="preserve">hal-04913702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of permafrost in the preconditioning and triggering factors of the September 2020 Crête des Grangettes rockfall (southern French Alps)</w:t>
+                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures in the French Alps: A new methodological approach at regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Deline</w:t>
+                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Formes et processus périglaciaires des milieux montagnards, 30 (3), </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 448, pp.109032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12yqn⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.109032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913702v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Taconnaz Rockfall (Mont-Blanc Massif, European Alps) of November 2018: A Complex and At-Risk Rockwall-Glacier-Torrent Morphodynamic Continuum</w:t>
               </w:r>
@@ -1024,51 +1024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (17), pp.9716. </w:t>
@@ -1549,64 +1549,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1924,64 +1924,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2325,51 +2325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Chambéry (73), France</w:t>
@@ -2526,286 +2526,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment; French Alps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key challenges and research questions for steep rock slope permafrost investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorren Luuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GeomorphoChats 2023 : A series of geomorphological webinars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société italienne de géomorphologie, May 2023, Online, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755889v1</w:t>
+                <w:t xml:space="preserve">hal-04246895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key challenges and research questions for steep rock slope permafrost investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment; French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+                <w:t xml:space="preserve">Dorren Luuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeomorphoChats 2023 : A series of geomorphological webinars</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246895v1</w:t>
+                <w:t xml:space="preserve">hal-04755889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t>
               </w:r>
@@ -2843,51 +2843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Scientifique et Technique Prévention des risques d'origine glaciaire et périglaciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t>
@@ -2955,64 +2955,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zuanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG 2023 - 28th IUGG General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Berlin, Germany. </w:t>
@@ -3089,51 +3089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3214,51 +3214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3389,407 +3389,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling glaciers bed overdeepenings as sites for possible future lakes in deglaciating landscapes of the French Alps</w:t>
+                <w:t xml:space="preserve">Mapping potential release areas and runout path of rockfalls and rock avalanches in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Haeberli</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Tartrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées des jeunes géomorphologues 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">Climate Change and Mountain Risks in the European Alps – from Recognition to Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Saas-Fee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414466v1</w:t>
+                <w:t xml:space="preserve">hal-03413332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping potential release areas and runout path of rockfalls and rock avalanches in the French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the impacts of climate change on high mountain practices: the case of the Mont Blanc massif through an interdisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change and Mountain Risks in the European Alps – from Recognition to Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413332v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the impacts of climate change on high mountain practices: the case of the Mont Blanc massif through an interdisciplinary approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mourey</w:t>
+                <w:t xml:space="preserve">Modelling glaciers bed overdeepenings as sites for possible future lakes in deglaciating landscapes of the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Linsbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Haeberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les journées des jeunes géomorphologues 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03260722v1</w:t>
+                <w:t xml:space="preserve">hal-03414466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping release areas and mobility of rockfall and rock avalanches in the French Alps high mountain.</w:t>
               </w:r>
@@ -3827,51 +3827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Rock Slope Stability Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4317,51 +4317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4710,51 +4710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4835,51 +4835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4960,51 +4960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5085,51 +5085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5223,51 +5223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Linsbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII conference of the Iberian Section of the International Permafrost Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Jaca, Spain</w:t>
@@ -5386,51 +5386,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0DABAA1"/>
+    <w:nsid w:val="7BD9F577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5534,51 +5534,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17A22217"/>
+    <w:nsid w:val="8C50AB12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5682,51 +5682,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="654A5429"/>
+    <w:nsid w:val="F08B4C9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5830,51 +5830,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="66395944"/>
+    <w:nsid w:val="896C0FE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6070,51 +6070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maeva-cathala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7212-3104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280653786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04718775v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zuanon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yqn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11644" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11703" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linsbauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Haeberli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15255" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755889v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorren Luuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8183" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1859" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribeyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Tartrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duvillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1729" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cathala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Linsbauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Haeberli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21229" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1906" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maeva-cathala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7212-3104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280653786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04718775v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yqn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zuanon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11644" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11703" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linsbauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Haeberli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15255" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorren Luuk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1859" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribeyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Tartrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duvillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1729" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cathala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Linsbauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Haeberli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21229" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1906" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>