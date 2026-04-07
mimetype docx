--- v0 (2026-03-06)
+++ v1 (2026-04-07)
@@ -409,347 +409,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset to study group-housed sows' individual behaviours and production responses to different short-term events</w:t>
+                <w:t xml:space="preserve">Effects of a competitive feeding situation on the behaviour and energy requirements of gestating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Largouët</w:t>
+                <w:t xml:space="preserve">Aline Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Marie Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.100039. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 261, pp.105884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040702v1</w:t>
+                <w:t xml:space="preserve">hal-04040968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a competitive feeding situation on the behaviour and energy requirements of gestating sows</w:t>
+                <w:t xml:space="preserve">A dataset to study group-housed sows' individual behaviours and production responses to different short-term events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 261, pp.105884. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040968v1</w:t>
+                <w:t xml:space="preserve">hal-04040702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the daily nutrient requirements of gestating sows based on sensor data and machine-learning algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -822,64 +822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of gestating sows’ welfare status based on machine learning methods and behavioral data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -965,51 +965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1095,51 +1095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1248,64 +1248,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the daily nutrient requirements of gestating sows based on behavioural sensor data and machine-learning algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1579,813 +1579,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of various short-term events on behaviours of gestating sows</w:t>
+                <w:t xml:space="preserve">Evaluation of the physical activity of a group of gestating sows using an artificial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Abarnou</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Foisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Julienne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Largouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.293</w:t>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938216v1</w:t>
+                <w:t xml:space="preserve">hal-04047866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the physical activity of a group of gestating sows using an artificial neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hiérarchie dans les groupes de truies gestantes : méthodes de calcul, caractéristiques et lien avec les données d'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lanthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.455</w:t>
+              <w:t xml:space="preserve">54es Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; INRAE, Feb 2022, En ligne, France. pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047866v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchie dans les groupes de truies gestantes : méthodes de calcul, caractéristiques et lien avec les données d'alimentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of short-term events on the activity of gestating sows and their nutritional requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Abarnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Guerin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54es Journées de la Recherche Porcine (JRP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.445-447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573089v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of short-term events on the activity of gestating sows and their nutritional requirements</w:t>
+                <w:t xml:space="preserve">Effect of various short-term events on behaviours of gestating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Abarnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03792712v1</w:t>
+                <w:t xml:space="preserve">hal-03938216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feed competition on activity and social behaviour of gestating sows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of sudden noises on gestating sows’ behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.411</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412791v1</w:t>
+                <w:t xml:space="preserve">hal-03412849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of infrared thermography and rectal thermometer to measure body temperature of gestating sows</w:t>
+                <w:t xml:space="preserve">Effect of feed competition on activity and social behaviour of gestating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.433</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412844v1</w:t>
+                <w:t xml:space="preserve">hal-03412791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sudden noises on gestating sows’ behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of infrared thermography and rectal thermometer to measure body temperature of gestating sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.534</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412849v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2416,64 +2416,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des besoins nutritionnels de truies gestantes à partir de données de capteurs et d’algorithmes d’apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,51 +2650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de truies gestantes après répétition d'une compétition alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3092,64 +3092,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of daily nutritional requirements of gestating sows based on their behaviour and machine learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3194,338 +3194,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de truies gestantes en situation de compétition alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de stress thermiques sur le comportement des truies en gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Abarnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la Recherche Porcine (JRP)</w:t>
+              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.151-152, 2022, 54èmes journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.147-148, 2022, 54èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563159v1</w:t>
+                <w:t xml:space="preserve">hal-03573054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'enrichissement de l'environnement sur le comportement des truies gestantes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement de truies gestantes en situation de compétition alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
+              <w:t xml:space="preserve">54. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.149-150, 2022, 54èmes journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.151-152, 2022, 54èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573065v1</w:t>
+                <w:t xml:space="preserve">hal-03563159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de stress thermiques sur le comportement des truies en gestation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Abarnou</w:t>
+                <w:t xml:space="preserve">Effet de l'enrichissement de l'environnement sur le comportement des truies gestantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.147-148, 2022, 54èmes Journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.149-150, 2022, 54èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573054v1</w:t>
+                <w:t xml:space="preserve">hal-03573065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3704,51 +3704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CB36F2E"/>
+    <w:nsid w:val="4A2B2159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3935,51 +3935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maeva-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8612-4829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199735v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Deroin&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinka Misrach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020710v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac413" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Julienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105884" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad337" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46925-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5369" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.115034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ribas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cloutier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Guay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.105" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Orsini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Foisil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guerin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lemoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.08.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.08.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022/poster/ali/A15_Durand_poster.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573065v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04324739v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGROC169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maeva-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8612-4829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199735v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Deroin&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinka Misrach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020710v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac413" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Julienne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105884" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad337" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46925-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5369" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.115034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ribas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cloutier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Guay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.105" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Foisil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guerin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Orsini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.173" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lemoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.08.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.08.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022/poster/ali/A15_Durand_poster.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04324739v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGROC169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>