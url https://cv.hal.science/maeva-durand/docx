--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -1195,1191 +1195,1316 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the daily nutrient requirements of gestating sows based on behavioural sensor data and machine-learning algorithms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of digestible calcium requirements of Ross 308 broilers by meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.278</w:t>
+              <w:t xml:space="preserve">ESPN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Maastricht (Netherland), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777873v1</w:t>
+                <w:t xml:space="preserve">hal-05593332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision feeding, recent advances for gestating sows and dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the daily nutrient requirements of gestating sows based on behavioural sensor data and machine-learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.895</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286814v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la température corporelle de truies gestantes à l'aide d'une caméra thermique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precision feeding, recent advances for gestating sows and dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.895</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047759v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the physical activity of a group of gestating sows using an artificial neural network</w:t>
+                <w:t xml:space="preserve">Prédiction de la température corporelle de truies gestantes à l'aide d'une caméra thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Simon</w:t>
+                <w:t xml:space="preserve">Patrick Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Foisil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Largouët</w:t>
+                <w:t xml:space="preserve">Laetitia Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Ifip, Jan 2023, Saint Malo, France. pp.371-376 | 698, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047866v1</w:t>
+                <w:t xml:space="preserve">hal-04047759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchie dans les groupes de truies gestantes : méthodes de calcul, caractéristiques et lien avec les données d'alimentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the physical activity of a group of gestating sows using an artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Foisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54es Journées de la Recherche Porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; INRAE, Feb 2022, En ligne, France. pp.257-262</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573089v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of short-term events on the activity of gestating sows and their nutritional requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hiérarchie dans les groupes de truies gestantes : méthodes de calcul, caractéristiques et lien avec les données d'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lanthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">54es Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; INRAE, Feb 2022, En ligne, France. pp.257-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792712v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of various short-term events on behaviours of gestating sows</w:t>
+                <w:t xml:space="preserve">Effect of short-term events on the activity of gestating sows and their nutritional requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Abarnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.445-447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938216v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sudden noises on gestating sows’ behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of various short-term events on behaviours of gestating sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Abarnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.534</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412849v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feed competition on activity and social behaviour of gestating sows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of sudden noises on gestating sows’ behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.411</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412791v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of infrared thermography and rectal thermometer to measure body temperature of gestating sows</w:t>
+                <w:t xml:space="preserve">Effect of feed competition on activity and social behaviour of gestating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of infrared thermography and rectal thermometer to measure body temperature of gestating sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2389,51 +2514,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des besoins nutritionnels de truies gestantes à partir de données de capteurs et d’algorithmes d’apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2478,638 +2603,638 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Animal science proccedings, 15 (4), pp.217-218 | 286, 2024, 56èmes Journées de la recherche porcine. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal sow feed and hygiene influence their offspring. 1 – Swine Inflammatory and Necrotic Syndrome assessment on pre-weaning piglets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédiction de l'activité journalière de truies gestantes à partir de créneaux ponctuels d'analyse vidéo manuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guillou</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pig Research Summit - Think Piglet Health and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.08.014⟩</w:t>
+              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Saint Malo, France. , Animal science proccedings, 14 (5), pp.73-74 | 663-664, 2023, 55èmes Journées de la recherche porcine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480705v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de truies gestantes après répétition d'une compétition alimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Couasnon</w:t>
+                <w:t xml:space="preserve">Effets à court et moyen terme de différents types de sons sur le comportement de truies gestantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Deroiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malinka Misrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2023, Saint Malo, France. , Animal science proceedings, 14 (5), pp.75-76 |664, 2023, 55èmes Journées de la recherche porcine. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.020⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2023, Saint Malo, France. , Animal science proceedings, 14 (5), pp.77-78 | 664, 2023, 55èmes Journées de la recherche porcine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047805v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'activité journalière de truies gestantes à partir de créneaux ponctuels d'analyse vidéo manuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal sow feed and hygiene influence their offspring. 2 – Incidence and severity of tail-biting, post-weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.019⟩</w:t>
+              <w:t xml:space="preserve">Pig Research Summit - Think Piglet Health and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Copenhagen, Denmark. Animal science proceedings, 14 (6), pp.726-727, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047769v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets à court et moyen terme de différents types de sons sur le comportement de truies gestantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malinka Misrach</w:t>
+                <w:t xml:space="preserve">Maternal sow feed and hygiene influence their offspring. 1 – Swine Inflammatory and Necrotic Syndrome assessment on pre-weaning piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.021⟩</w:t>
+              <w:t xml:space="preserve">Pig Research Summit - Think Piglet Health and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Copenhagen, Denmark. Animal science proceedings, 14 (6), pp.725-726, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047824v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal sow feed and hygiene influence their offspring. 2 – Incidence and severity of tail-biting, post-weaning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guillou</w:t>
+                <w:t xml:space="preserve">Comportement de truies gestantes après répétition d'une compétition alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pig Research Summit - Think Piglet Health and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.08.015⟩</w:t>
+              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Saint Malo, France. , Animal science proceedings, 14 (5), pp.75-76 |664, 2023, 55èmes Journées de la recherche porcine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480723v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of daily nutritional requirements of gestating sows based on their behaviour and machine learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3164,73 +3289,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPHM - 14th European symposium of porcine health management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Thessalokini, Greece. pp.1-1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de stress thermiques sur le comportement des truies en gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Abarnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3249,277 +3374,277 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.147-148, 2022, 54èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de truies gestantes en situation de compétition alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.151-152, 2022, 54èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'enrichissement de l'environnement sur le comportement des truies gestantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.149-150, 2022, 54èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3529,114 +3654,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation sur mesure et estimation du bien-être des truies gestantes à partir de données hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023AGROC169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04324739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3704,51 +3829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A2B2159"/>
+    <w:nsid w:val="A89A9826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3935,51 +4060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maeva-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8612-4829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199735v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Deroin&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinka Misrach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020710v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac413" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Julienne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105884" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad337" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46925-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5369" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.115034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ribas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cloutier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Guay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.105" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Foisil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guerin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Orsini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.173" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lemoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.08.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.08.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022/poster/ali/A15_Durand_poster.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04324739v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGROC169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maeva-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8612-4829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199735v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Deroin&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinka Misrach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020710v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac413" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Julienne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105884" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad337" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46925-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5369" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.115034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ribas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gagnon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cloutier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dumas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Guay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Foisil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Orsini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.173" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.227" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lemoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.08.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480705v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.08.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022/poster/ali/A15_Durand_poster.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04324739v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGROC169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>