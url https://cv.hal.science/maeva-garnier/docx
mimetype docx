--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -166,51 +166,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Voice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, ?, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvoice.2025.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1260,265 +1260,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of phonetic convergence and speech imitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Converging toward a common speech code: imitative and perceptuo-motor recalibration processes in speech production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.Article 600. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00600⟩</w:t>
+              <w:t xml:space="preserve">, 2013, pp.422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874982v1</w:t>
+                <w:t xml:space="preserve">hal-00874984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converging toward a common speech code: imitative and perceptuo-motor recalibration processes in speech production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Neural correlates of phonetic convergence and speech imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.422. </w:t>
+              <w:t xml:space="preserve">, 2013, pp.Article 600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874984v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and acoustic characteristics of the female music theater voice</w:t>
               </w:r>
@@ -2513,51 +2513,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025 - 26th Interspeech Conference</w:t>
+              <w:t xml:space="preserve">Interspeech 2025 - 26th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.5778-5782, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
@@ -2568,608 +2568,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle synergies in the production of stop consonants with increasing intensity</w:t>
+                <w:t xml:space="preserve">Laryngeal movements in the production of French stops, with variations in phonation mode and intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Léger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Frère</w:t>
+                <w:t xml:space="preserve">Myriam Fantone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702537v1</w:t>
+                <w:t xml:space="preserve">hal-04872363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological constraints underlying the variation of labial stop intensity and spectrum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotags: Computer-Assisted Verbal Labelling of Expressive Audiovisual Utterances for Expressive Multimodal TTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Calzolari, Nicoletta; Kan, Min-Yen; Hoste, Veronique; Lenci, Alessandro; Sakti, Sakriani; Xue, Nianwen, May 2024, Turin, Italy. pp.5689-5695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872359v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of varying rhythmic stimulations on fluency and production gestures of people who stutter</w:t>
+                <w:t xml:space="preserve">Muscle synergies in the production of stop consonants with increasing intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872355v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotags: Computer-Assisted Verbal Labelling of Expressive Audiovisual Utterances for Expressive Multimodal TTS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Lenglet</w:t>
+                <w:t xml:space="preserve">Physiological constraints underlying the variation of labial stop intensity and spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Elisei</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Calzolari, Nicoletta; Kan, Min-Yen; Hoste, Veronique; Lenci, Alessandro; Sakti, Sakriani; Xue, Nianwen, May 2024, Turin, Italy. pp.5689-5695</w:t>
+              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709149v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la représentation multidimensionnelle de paramètres acoustiques unidimensionnels de la parole extraits par des modèles profonds non supervisés.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of varying rhythmic stimulations on fluency and production gestures of people who stutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneke Slis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Juliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.82-91</w:t>
+              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623108v1</w:t>
+                <w:t xml:space="preserve">hal-04872355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Multidimensional Representation of Unidimensional Speech Acoustic Parameters Extracted by Deep Unsupervised Models</w:t>
+                <w:t xml:space="preserve">Exploration de la représentation multidimensionnelle de paramètres acoustiques unidimensionnels de la parole extraits par des modèles profonds non supervisés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
@@ -3200,486 +3174,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSPW 2024 - IEEE International Conference on Acoustics, Speech and Signal Processing Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.82-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSPW62465.2024.10669904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04683650v1</w:t>
+                <w:t xml:space="preserve">hal-04623108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laryngeal movements in the production of French stops, with variations in phonation mode and intensity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Multidimensional Representation of Unidimensional Speech Acoustic Parameters Extracted by Deep Unsupervised Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSPW 2024 - IEEE International Conference on Acoustics, Speech and Signal Processing Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea. pp.858-862, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSPW62465.2024.10669904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872363v1</w:t>
+                <w:t xml:space="preserve">hal-04683650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio, Visual and Audiovisual intelligibility of vowels produced in noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the multidimensional representation of individual speech acoustic parameters extracted by deep unsupervised models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2023 - 24th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCA, Aug 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">SSW 2023 - 12th ISCA Speech Synthesis Workshop (SSW2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.240-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380628v1</w:t>
+                <w:t xml:space="preserve">hal-04274170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbal and nonverbal feedback signals in response to increasing levels of miscommunication</w:t>
+                <w:t xml:space="preserve">Audio, Visual and Audiovisual intelligibility of vowels produced in noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2023 - 24th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">, ISCA, Aug 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380625v1</w:t>
+                <w:t xml:space="preserve">hal-04380628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the multidimensional representation of unidimensional speech of acoustic parameters extracted by deep unsupervised models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verbal and nonverbal feedback signals in response to increasing levels of miscommunication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2023 - 24th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416200v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the multidimensional representation of individual speech acoustic parameters extracted by deep unsupervised models</w:t>
+                <w:t xml:space="preserve">Exploring the multidimensional representation of unidimensional speech of acoustic parameters extracted by deep unsupervised models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
@@ -3710,73 +3710,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSW 2023 - 12th ISCA Speech Synthesis Workshop (SSW2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.240-241</w:t>
+              <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274170v1</w:t>
+                <w:t xml:space="preserve">hal-04416200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of Rhythmic Tapping Task and Stuttering</w:t>
               </w:r>
@@ -4224,51 +4224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse électromyographique de la production des plosives labiales : enjeux méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,51 +4384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dafonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2018 - 32e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4453,51 +4453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle activation patterns in labial stop consonants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4561,51 +4561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time activation patterns of orofacial muscles in labial stop consonants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,284 +4866,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of sensory-motor goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of being seen on the production of visible speech cues. A pilot study on Lombard speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.47-48</w:t>
+              <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.611-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762370v1</w:t>
+                <w:t xml:space="preserve">hal-00990720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal-tract resonances and tuning strategies in singing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+                <w:t xml:space="preserve">Plasticity of sensory-motor goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WVC 2012 - 5th International Congress of the World Voice Consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Louxor, Egypt</w:t>
+              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769559v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of vocal-tract resonances in singing using the input-impedance technique</w:t>
+                <w:t xml:space="preserve">Vocal-tract resonances and tuning strategies in singing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
@@ -5161,602 +5148,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">John Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NYU International Voice Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, New York, United States</w:t>
+              <w:t xml:space="preserve">WVC 2012 - 5th International Congress of the World Voice Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Louxor, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769540v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of being seen on the production of visible speech cues. A pilot study on Lombard speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of vocal-tract resonances in singing using the input-impedance technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Richard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.611-614</w:t>
+              <w:t xml:space="preserve">NYU International Voice Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990720v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of intentional versus automatic imitation of speech</w:t>
+                <w:t xml:space="preserve">Corrélats neuronaux de la convergence phonétique et de l'imitation de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2011 - 17th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576050v1</w:t>
+                <w:t xml:space="preserve">hal-00576061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of phonetic convergence and speech imitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticity of auditory goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576055v1</w:t>
+                <w:t xml:space="preserve">hal-00576063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélats neuronaux de la convergence phonétique et de l'imitation de la parole</w:t>
+                <w:t xml:space="preserve">Neural correlates of intentional versus automatic imitation of speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">OHBM 2011 - 17th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576061v1</w:t>
+                <w:t xml:space="preserve">hal-00576050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of auditory goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Neural correlates of phonetic convergence and speech imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576063v1</w:t>
+                <w:t xml:space="preserve">hal-00576055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tuning of vocal resonances and the upper limit to the high soprano range</w:t>
+                <w:t xml:space="preserve">Glottal behaviour, resonance tuning and the upper limit to the high soprano range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
@@ -5774,97 +5774,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">John Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2010 - International Symposium on Music Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Sydney and Katoomba, Australia. pp.11-16</w:t>
+              <w:t xml:space="preserve">PAS 5 - 5th International Conference on Physiology and Acoustics of Singing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526131v1</w:t>
+                <w:t xml:space="preserve">hal-00540521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal behaviour, resonance tuning and the upper limit to the high soprano range</w:t>
+                <w:t xml:space="preserve">The tuning of vocal resonances and the upper limit to the high soprano range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
@@ -5882,73 +5882,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">John Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAS 5 - 5th International Conference on Physiology and Acoustics of Singing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">ISMA 2010 - International Symposium on Music Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Sydney and Katoomba, Australia. pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540521v1</w:t>
+                <w:t xml:space="preserve">hal-00526131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and acoustic characteristics of the female music theatre voice in 'belt' and 'legit' qualities</w:t>
               </w:r>
@@ -6482,51 +6482,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Seminar on Speech Production</w:t>
+              <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Ubatuba, Brazil. pp.255-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6698,51 +6698,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIemes Journees d'Etudes sur la Parole</w:t>
+              <w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6819,51 +6819,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech/ICSLP 2006</w:t>
+              <w:t xml:space="preserve">Interspeech 2006 - ICSLP, Ninth International Conference on Spoken Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States. p. 2246-2249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6940,51 +6940,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poitevineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ième Congrès Français d'Acoustique</w:t>
+              <w:t xml:space="preserve">CFA 2006 - 8ième Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tours, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7326,55 +7326,55 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Balaguer, Lila Gravellier et Julien Pinquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2023 - 9ème Journée de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , Livre des abstracts, pp.53-55, 2023</w:t>
+              <w:t xml:space="preserve">JPC 2023 - 9èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , pp.53-55, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7447,51 +7447,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2023 - 9ème Journée de Phonétique Clinique</w:t>
+              <w:t xml:space="preserve">JPC 2023 - 9èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , pp.191-193, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9001,51 +9001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;tillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Remacle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2025.07.010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907236v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276691" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016595" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.76" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alexandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5051321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tillon Caroline" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2017.03.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bourne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954751" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2013.07.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V1DGVHT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubanel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2013.08.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874982v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00600" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00422" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3675010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660394v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3419907" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2009/08-0138)" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bezard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Expert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sotiropoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitevineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;ger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cattelain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Juliard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenglet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fantone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Fonseca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Buttiaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dafonseca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouhake" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeannin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526129v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204136v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371661v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214304v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371664v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Bellis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bellenger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920151v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Karam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Botter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096271v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barb&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mattei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807324923-la-voix-anatomie-physiologie-et-explorations" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315163734-5/mechanics-acoustics-singing-voice-joe-wolfe-ma%C3%ABva-garnier-nathalie-henrich-bernardoni-john-smith?context=ubx&amp;amp;refId=4a847f1a-39d6-4673-93ae-57701bc16d44" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315163734" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04406441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;tillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Remacle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2025.07.010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907236v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276691" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016595" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.76" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alexandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5051321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tillon Caroline" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2017.03.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bourne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954751" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2013.07.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V1DGVHT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubanel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2013.08.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00422" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00600" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3675010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660394v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3419907" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2009/08-0138)" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bezard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Expert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sotiropoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitevineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fantone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenglet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702537v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;ger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cattelain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Juliard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Fonseca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Buttiaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dafonseca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouhake" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeannin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769540v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526129v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204136v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371661v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214304v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371664v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Bellis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bellenger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920151v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Karam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Botter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096271v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barb&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mattei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807324923-la-voix-anatomie-physiologie-et-explorations" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315163734-5/mechanics-acoustics-singing-voice-joe-wolfe-ma%C3%ABva-garnier-nathalie-henrich-bernardoni-john-smith?context=ubx&amp;amp;refId=4a847f1a-39d6-4673-93ae-57701bc16d44" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315163734" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04406441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>