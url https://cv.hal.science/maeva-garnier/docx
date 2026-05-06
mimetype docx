--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -2663,463 +2663,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotags: Computer-Assisted Verbal Labelling of Expressive Audiovisual Utterances for Expressive Multimodal TTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle synergies in the production of stop consonants with increasing intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+                <w:t xml:space="preserve">Marion Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Legrand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Calzolari, Nicoletta; Kan, Min-Yen; Hoste, Veronique; Lenci, Alessandro; Sakti, Sakriani; Xue, Nianwen, May 2024, Turin, Italy. pp.5689-5695</w:t>
+              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709149v1</w:t>
+                <w:t xml:space="preserve">hal-04702537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle synergies in the production of stop consonants with increasing intensity</w:t>
+                <w:t xml:space="preserve">Physiological constraints underlying the variation of labial stop intensity and spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Frère</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702537v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological constraints underlying the variation of labial stop intensity and spectrum</w:t>
+                <w:t xml:space="preserve">Effect of varying rhythmic stimulations on fluency and production gestures of people who stutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cattelain</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneke Slis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Juliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872359v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of varying rhythmic stimulations on fluency and production gestures of people who stutter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotags: Computer-Assisted Verbal Labelling of Expressive Audiovisual Utterances for Expressive Multimodal TTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Calzolari, Nicoletta; Kan, Min-Yen; Hoste, Veronique; Lenci, Alessandro; Sakti, Sakriani; Xue, Nianwen, May 2024, Turin, Italy. pp.5689-5695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872355v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la représentation multidimensionnelle de paramètres acoustiques unidimensionnels de la parole extraits par des modèles profonds non supervisés.</w:t>
               </w:r>
@@ -4224,51 +4224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse électromyographique de la production des plosives labiales : enjeux méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,51 +4384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dafonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2018 - 32e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4453,51 +4453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle activation patterns in labial stop consonants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4561,51 +4561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time activation patterns of orofacial muscles in labial stop consonants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5712,51 +5712,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal behaviour, resonance tuning and the upper limit to the high soprano range</w:t>
+                <w:t xml:space="preserve">The tuning of vocal resonances and the upper limit to the high soprano range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
@@ -5774,97 +5774,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">John Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAS 5 - 5th International Conference on Physiology and Acoustics of Singing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">ISMA 2010 - International Symposium on Music Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Sydney and Katoomba, Australia. pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540521v1</w:t>
+                <w:t xml:space="preserve">hal-00526131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tuning of vocal resonances and the upper limit to the high soprano range</w:t>
+                <w:t xml:space="preserve">Glottal behaviour, resonance tuning and the upper limit to the high soprano range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
@@ -5882,73 +5882,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">John Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2010 - International Symposium on Music Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Sydney and Katoomba, Australia. pp.11-16</w:t>
+              <w:t xml:space="preserve">PAS 5 - 5th International Conference on Physiology and Acoustics of Singing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526131v1</w:t>
+                <w:t xml:space="preserve">hal-00540521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and acoustic characteristics of the female music theatre voice in 'belt' and 'legit' qualities</w:t>
               </w:r>
@@ -6623,51 +6623,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude acoustique et articulatoire de la parole Lombard</w:t>
+                <w:t xml:space="preserve">An Acoustic and Articulatory Study of Lombard Speech: Global Effects on the Utterance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
@@ -6698,97 +6698,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.077</w:t>
+              <w:t xml:space="preserve">Interspeech 2006 - ICSLP, Ninth International Conference on Spoken Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States. p. 2246-2249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00214304v1</w:t>
+                <w:t xml:space="preserve">hal-00370947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Acoustic and Articulatory Study of Lombard Speech: Global Effects on the Utterance</w:t>
+                <w:t xml:space="preserve">Étude acoustique et articulatoire de la parole Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
@@ -6819,73 +6819,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2006 - ICSLP, Ninth International Conference on Spoken Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States. p. 2246-2249</w:t>
+              <w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370947v1</w:t>
+                <w:t xml:space="preserve">hal-00214304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on considérer l'effet Lombard comme un phénomène linéaire en fonction du niveau de bruit ?</w:t>
               </w:r>
@@ -9001,51 +9001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;tillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Remacle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2025.07.010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907236v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276691" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016595" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.76" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alexandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5051321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tillon Caroline" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2017.03.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bourne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954751" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2013.07.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V1DGVHT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubanel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2013.08.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00422" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00600" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3675010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660394v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3419907" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2009/08-0138)" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bezard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Expert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sotiropoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitevineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fantone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenglet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702537v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;ger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cattelain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Juliard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Fonseca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Buttiaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dafonseca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouhake" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeannin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769540v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526129v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204136v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371661v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214304v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371664v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Bellis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bellenger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920151v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Karam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Botter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096271v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barb&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mattei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807324923-la-voix-anatomie-physiologie-et-explorations" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315163734-5/mechanics-acoustics-singing-voice-joe-wolfe-ma%C3%ABva-garnier-nathalie-henrich-bernardoni-john-smith?context=ubx&amp;amp;refId=4a847f1a-39d6-4673-93ae-57701bc16d44" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315163734" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04406441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;tillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Remacle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2025.07.010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907236v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276691" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016595" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.76" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alexandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5051321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tillon Caroline" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2017.03.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bourne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954751" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2013.07.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V1DGVHT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubanel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2013.08.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00422" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00600" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3675010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660394v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3419907" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2009/08-0138)" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bezard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Expert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sotiropoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitevineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fantone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cattelain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Juliard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenglet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Fonseca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Buttiaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dafonseca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouhake" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeannin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769540v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526129v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204136v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371661v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370947v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371664v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Bellis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bellenger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920151v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Karam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Botter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096271v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barb&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mattei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807324923-la-voix-anatomie-physiologie-et-explorations" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315163734-5/mechanics-acoustics-singing-voice-joe-wolfe-ma%C3%ABva-garnier-nathalie-henrich-bernardoni-john-smith?context=ubx&amp;amp;refId=4a847f1a-39d6-4673-93ae-57701bc16d44" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315163734" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04406441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>