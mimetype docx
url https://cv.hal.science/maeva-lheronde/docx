--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -243,1228 +243,1621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660763v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ mapping of biomineral skeletal proteins by molecular recognition imaging with antibody-functionalized AFM tips</w:t>
+                <w:t xml:space="preserve">A typical postwar workshop: Insights into Simon Hantaï’s oil paint palette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benazir Khurshid</w:t>
+                <w:t xml:space="preserve">Lauren Dalecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lesniewska</w:t>
+                <w:t xml:space="preserve">Ilaria Bonaduce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Polacchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëva L'Héronde</w:t>
+                <w:t xml:space="preserve">Étienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J. Jackson</w:t>
+                <w:t xml:space="preserve">Jacopo La Nasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva L’héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.07.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66, pp.511-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272655v1</w:t>
+                <w:t xml:space="preserve">hal-04404722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray microprobes: An application on ancient ceramics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ mapping of biomineral skeletal proteins by molecular recognition imaging with antibody-functionalized AFM tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Kourousias</w:t>
+                <w:t xml:space="preserve">Benazir Khurshid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+                <w:t xml:space="preserve">Eric Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Santostefano</w:t>
+                <w:t xml:space="preserve">Luca Polacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva L'Héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva L’héronde</w:t>
+                <w:t xml:space="preserve">Daniel J. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (17), </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 168, pp.198-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11178052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401765v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X‐ray photoelectron spectroscopy characterization of Cu compounds for the development of organic protection treatments dedicated to heritage Cu objects preservation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale approach to provide a better physicochemical description of women breast microcalcifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+                <w:t xml:space="preserve">Margaux Petay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mercier-Bion</w:t>
+                <w:t xml:space="preserve">Maguy Cherfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+                <w:t xml:space="preserve">Elise Bouderlique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilande Apchain</w:t>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.6850⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (S1), pp.553-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02879010v1</w:t>
+                <w:t xml:space="preserve">hal-04057290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synchrotron X-ray microprobes: An application on ancient ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Gianoncelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kourousias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Santostefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva L’héronde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11178052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X‐ray photoelectron spectroscopy characterization of Cu compounds for the development of organic protection treatments dedicated to heritage Cu objects preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva L'Héronde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mercier-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilande Apchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (12), pp.1011-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.6850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02879010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiscale Study of Interactions Between Corrosion Products Layer Formed on Heritage Cu Objects and Organic Protection Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva L'Héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilande Apchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (3), pp.2640-2651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/heritage2030162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02293434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“It takes a village”: An integrated approach to pottery production in the early Neolithic settlements of the Aisne Valley (Picardy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale study of interactions between the corrosion product layer formed on heritage copper objects and organic protection treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva L'Héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilande Apchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02327920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of Heritage copper objects analysis by electron spectroscopies: stability to UHV and irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva L'Héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02327927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelles des interactions entre la couche de produits de corrosion formés sur des objets en cuivre du patrimoine et les traitements de protection organique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Electron spectroscopies assistance for the development of organic protection treatments dedicated to heritage Cu objects preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva L’héronde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mercier-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilande Apchain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELSPEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">ECASIA 18th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02327941v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude multi-échelles des interactions entre la couche de produits de corrosion formés sur des objets en cuivre du patrimoine et les traitements de protection organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva L'Héronde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilande Apchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELSPEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02327941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electron spectroscopies assistance for the development of organic protection treatments dedicated to heritage Cu objects preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva L'Héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilande Apchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th EUROPEAN CONFERENCE ON APPLICATIONS OF SURFACE AND INTERFACE ANALYSIS (ECASIA 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02350403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1611,51 +2004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazir Khurshid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Jackson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gianoncelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kourousias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Santostefano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L&#8217;h&#233;ronde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02879010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier-Bion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Apchain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02293434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2030162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02350403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dalecky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bonaduce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo La Nasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L&#8217;h&#233;ronde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazir Khurshid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Jackson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057290v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Petay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Cherfan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouderlique" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.210" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gianoncelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kourousias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Santostefano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178052" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02879010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier-Bion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Apchain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6850" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02293434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2030162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02350403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>