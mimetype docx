--- v1 (2026-04-07)
+++ v2 (2026-05-22)
@@ -109,295 +109,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological mineralised textiles from the Iron Age tumulus of Creney-le-Paradis support its elite status</w:t>
+                <w:t xml:space="preserve">A typical postwar workshop: Insights into Simon Hantaï’s oil paint palette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Iacconi</w:t>
+                <w:t xml:space="preserve">Lauren Dalecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Desplanques</w:t>
+                <w:t xml:space="preserve">Ilaria Bonaduce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+                <w:t xml:space="preserve">Étienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva L'Héronde</w:t>
+                <w:t xml:space="preserve">Jacopo La Nasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew King</w:t>
+                <w:t xml:space="preserve">Maëva L’héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 98 (401), pp.1306-1320. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66, pp.511-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2024.96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660763v2</w:t>
+                <w:t xml:space="preserve">hal-04404722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typical postwar workshop: Insights into Simon Hantaï’s oil paint palette</w:t>
+                <w:t xml:space="preserve">Archaeological mineralised textiles from the Iron Age tumulus of Creney-le-Paradis support its elite status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Dalecky</w:t>
+                <w:t xml:space="preserve">Clémence Iacconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Bonaduce</w:t>
+                <w:t xml:space="preserve">Elsa Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Anheim</w:t>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo La Nasa</w:t>
+                <w:t xml:space="preserve">Maëva L'Héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva L’héronde</w:t>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 66, pp.511-522. </w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98 (401), pp.1306-1320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2024.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404722v1</w:t>
+                <w:t xml:space="preserve">hal-04660763v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ mapping of biomineral skeletal proteins by molecular recognition imaging with antibody-functionalized AFM tips</w:t>
               </w:r>
@@ -422,51 +422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Polacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva L'Héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -703,51 +703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Santostefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva L’héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (17), </w:t>
@@ -785,51 +785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X‐ray photoelectron spectroscopy characterization of Cu compounds for the development of organic protection treatments dedicated to heritage Cu objects preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva L'Héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,51 +919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Study of Interactions Between Corrosion Products Layer Formed on Heritage Cu Objects and Organic Protection Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva L'Héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1204,182 +1204,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale study of interactions between the corrosion product layer formed on heritage copper objects and organic protection treatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva L'Héronde</w:t>
+                <w:t xml:space="preserve">Electron spectroscopies assistance for the development of organic protection treatments dedicated to heritage Cu objects preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva L’héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mercier-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilande Apchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">ECASIA 18th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02327920v1</w:t>
+                <w:t xml:space="preserve">hal-04404057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of Heritage copper objects analysis by electron spectroscopies: stability to UHV and irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva L'Héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1387,249 +1387,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02327927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron spectroscopies assistance for the development of organic protection treatments dedicated to heritage Cu objects preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva L’héronde</w:t>
+                <w:t xml:space="preserve">Multiscale study of interactions between the corrosion product layer formed on heritage copper objects and organic protection treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva L'Héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Neff</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilande Apchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA 18th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404057v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02327920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multi-échelles des interactions entre la couche de produits de corrosion formés sur des objets en cuivre du patrimoine et les traitements de protection organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva L'Héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilande Apchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,51 +1710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron spectroscopies assistance for the development of organic protection treatments dedicated to heritage Cu objects preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva L'Héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dalecky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bonaduce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo La Nasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L&#8217;h&#233;ronde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazir Khurshid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Jackson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057290v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Petay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Cherfan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouderlique" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.210" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gianoncelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kourousias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Santostefano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178052" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02879010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier-Bion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Apchain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6850" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02293434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2030162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02350403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404722v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dalecky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bonaduce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo La Nasa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L&#8217;h&#233;ronde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazir Khurshid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Jackson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057290v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Petay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Cherfan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouderlique" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.210" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gianoncelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kourousias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Santostefano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178052" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02879010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier-Bion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Apchain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6850" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02293434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2030162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327927v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02350403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>