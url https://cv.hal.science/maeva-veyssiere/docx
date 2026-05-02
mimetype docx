--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -364,295 +364,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational workflow for the detection of candidate diagnostic biomarkers of Kawasaki disease using time-series gene expression data</w:t>
+                <w:t xml:space="preserve">Identification of biological pathways specific to phases preceding rheumatoid arthritis development through gene expression profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasileios Pezoulas</w:t>
+                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costas Papaloukas</w:t>
+                <w:t xml:space="preserve">Céline Derbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Goules</w:t>
+                <w:t xml:space="preserve">Robert Olaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanasios Tzioufas</w:t>
+                <w:t xml:space="preserve">Céline Lamacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19, pp.3058-3068. </w:t>
+              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2021.05.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/iji.12528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360257v1</w:t>
+                <w:t xml:space="preserve">hal-03120585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biological pathways specific to phases preceding rheumatoid arthritis development through gene expression profiling</w:t>
+                <w:t xml:space="preserve">A computational workflow for the detection of candidate diagnostic biomarkers of Kawasaki disease using time-series gene expression data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
+                <w:t xml:space="preserve">Vasileios Pezoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Derbois</w:t>
+                <w:t xml:space="preserve">Costas Papaloukas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Olaso</w:t>
+                <w:t xml:space="preserve">Andreas Goules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lamacchia</w:t>
+                <w:t xml:space="preserve">Athanasios Tzioufas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.3058-3068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/iji.12528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2021.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120585v1</w:t>
+                <w:t xml:space="preserve">hal-03360257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RA-map: building a state-of-the-art interactive knowledge base for rheumatoid arthritis</w:t>
               </w:r>
@@ -1855,51 +1855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Rodriguez Ordonez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Michou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornelis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1375036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sadat Aghamiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Hernandez Cervantes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2023.109839" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Pezoulas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Papaloukas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Goules" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Tzioufas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.05.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamacchia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12528" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidisha Singh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalliolias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostaszewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02075447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Michou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caloustian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213387" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michou," TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boland," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyer," TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit-Teixeira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veyssiere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Deleuze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornelis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Miagoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niarakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04485259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Rodriguez Ordonez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Michou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornelis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1375036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sadat Aghamiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Hernandez Cervantes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2023.109839" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamacchia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12528" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Pezoulas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Papaloukas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Goules" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Tzioufas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.05.036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidisha Singh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalliolias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostaszewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02075447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Michou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caloustian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213387" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michou," TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boland," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyer," TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit-Teixeira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veyssiere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Deleuze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornelis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Miagoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niarakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04485259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>