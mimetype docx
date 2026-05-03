--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -1422,512 +1422,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of direct selling for wine-growing farms</w:t>
+                <w:t xml:space="preserve">Circuits de commercialisation et certification biologique dans le secteur français des fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijesb.2022.10037403⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.167-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12705-5.p.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380304v1</w:t>
+                <w:t xml:space="preserve">hal-03514499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits de commercialisation et certification biologique dans le secteur français des fruits</w:t>
+                <w:t xml:space="preserve">How does the choice of a marketing channel influence the adoption of organic farming? An analysis of the French fruit production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6, pp.167-194. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 6, pp.167-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514499v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the choice of a marketing channel influence the adoption of organic farming? An analysis of the French fruit production</w:t>
+                <w:t xml:space="preserve">The dynamics of direct selling for wine-growing farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (2), pp.155-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijesb.2022.10037403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982881v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation collective au cœur du processus de réduction des produits phytosanitaires : le cas des maraichers mahorais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does crop insurance influence pesticide use? Evidence from French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ror.153.0028⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.461-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00129-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130303v1</w:t>
+                <w:t xml:space="preserve">hal-02997895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does crop insurance influence pesticide use? Evidence from French farms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’organisation collective au cœur du processus de réduction des produits phytosanitaires : le cas des maraichers mahorais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Huat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (4), pp.461-485. </w:t>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.28-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41130-020-00129-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ror.153.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997895v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The institutional environment</w:t>
               </w:r>
@@ -1939,51 +1939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orane Debrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2115,209 +2115,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French labour-force participation in organic farming</w:t>
+                <w:t xml:space="preserve">Which Incentives for Direct Selling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (2), pp.163-172. </w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (n°2), pp.115-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/HSM-171772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606352v1</w:t>
+                <w:t xml:space="preserve">hal-01685408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Incentives for Direct Selling?</w:t>
+                <w:t xml:space="preserve">French labour-force participation in organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (n°2), pp.115-141. </w:t>
+              <w:t xml:space="preserve">Human Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.163-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/HSM-171772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685408v1</w:t>
+                <w:t xml:space="preserve">hal-01606352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercialisation des produits agricoles en circuit court : analyse du cas français</w:t>
               </w:r>
@@ -2652,982 +2652,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of market forces and food safety institutions in the adoption of sustainable farming practices: the case of the fresh tomato export sector in Morocco and Turkey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between the approved and the actual dose: a diagnosis of pesticide overdosing in French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (3), pp.327-350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163641v1</w:t>
+                <w:t xml:space="preserve">hal-02631015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Determinants of Chemical Input Use in Agriculture: A Dynamic Analysis of the Wine Grape–Growing Sector in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Direct payments, crop insurance and the volatility of farm income. Some evidence in France and in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.31-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01026299v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the impact of small-scale farmer collective action on food safety: the case of vegetables in Vietnam</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of market forces and food safety institutions in the adoption of sustainable farming practices: the case of the fresh tomato export sector in Morocco and Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Adanacioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00220388.2013.874555⟩</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1), pp.268-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640266v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct payments, crop insurance and the volatility of farm income. Some evidence in France and in Italy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felice Adinolfi</w:t>
+                <w:t xml:space="preserve">The Determinants of Chemical Input Use in Agriculture: A Dynamic Analysis of the Wine Grape–Growing Sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Medit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.75-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jwe.2013.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631893v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01026299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petites exploitations familiales en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the impact of small-scale farmer collective action on food safety: the case of vegetables in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Naziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tan Loc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (5), pp.715-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220388.2013.874555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630194v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct payments, crop insurance and the volatility of farm income. Some evidence in France and in Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Aubert</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Capitanio</w:t>
+                <w:t xml:space="preserve">Fabian Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Adinolfi</w:t>
+                <w:t xml:space="preserve">Felice Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Medit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (1), pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00722548v1</w:t>
+                <w:t xml:space="preserve">hal-02631893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between the approved and the actual dose: a diagnosis of pesticide overdosing in French vineyards</w:t>
+                <w:t xml:space="preserve">Les petites exploitations familiales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95 (3), pp.327-350</w:t>
+              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.12-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631015v1</w:t>
+                <w:t xml:space="preserve">hal-02630194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels effets de l'adoption d’une marque collective régionale sur les performances à l’export des entreprises viticoles ? Cas de « Sud de France » en Languedoc Roussillon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre dose homologuée et dose réellement appliquée : diagnostic des exploitations viticoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 130 (12), pp.17-26</w:t>
+              <w:t xml:space="preserve">, 2013, 11, pp.24-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641834v1</w:t>
+                <w:t xml:space="preserve">hal-02642450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dose homologuée et dose réellement appliquée : diagnostic des exploitations viticoles françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels effets de l'adoption d’une marque collective régionale sur les performances à l’export des entreprises viticoles ? Cas de « Sud de France » en Languedoc Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11, pp.24-30</w:t>
+              <w:t xml:space="preserve">, 2013, 130 (12), pp.17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642450v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the transaction characteristics on the side of dependence in a context of vertical coordination: the case of fresh produce exports from Chile to Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,433 +3685,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversification des activités dans les exploitations viticoles françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pagamenti diretti, assicurazioni e volatilita dei redditi agricoli : Italia e Francia a confronto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10-11, pp.1969-1996</w:t>
+              <w:t xml:space="preserve">Agriregionieuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642168v1</w:t>
+                <w:t xml:space="preserve">hal-02645018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pagamenti diretti, assicurazioni e volatilita dei redditi agricoli : Italia e Francia a confronto</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La diversification des activités dans les exploitations viticoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriregionieuropa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29, pp.47-49</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10-11, pp.1969-1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645018v1</w:t>
+                <w:t xml:space="preserve">hal-02642168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des stratégies et importance du relationnel dans les exportations de fruits et légumes du Chili</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le développement des propriétaires amateurs dans les territoires ruraux : entre influences sectorielles et périurbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10, pp.1827-1847</w:t>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506010v1</w:t>
+                <w:t xml:space="preserve">hal-02641831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des propriétaires amateurs dans les territoires ruraux : entre influences sectorielles et périurbanisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité des stratégies et importance du relationnel dans les exportations de fruits et légumes du Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 74, pp.36-39</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.1827-1847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641831v1</w:t>
+                <w:t xml:space="preserve">hal-01506010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix organisationnels des propriétaires de chevaux de loisir dans les espaces ruraux</w:t>
               </w:r>
@@ -4290,191 +4290,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cotisants solidaires de la MSA sont-ils des agriculteurs ?</w:t>
+                <w:t xml:space="preserve">Même de petite taille, les fermes caprines semblent plus pérennes [Interview]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Koehler</w:t>
+                <w:t xml:space="preserve">Damien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campagnes Solidaires </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 254, n.p</w:t>
+              <w:t xml:space="preserve">La chèvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 300, pp.16-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665433v1</w:t>
+                <w:t xml:space="preserve">hal-02655051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Même de petite taille, les fermes caprines semblent plus pérennes [Interview]</w:t>
+                <w:t xml:space="preserve">Les cotisants solidaires de la MSA sont-ils des agriculteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Hardy</w:t>
+                <w:t xml:space="preserve">Cécile Koehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La chèvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 300, pp.16-16</w:t>
+              <w:t xml:space="preserve">Campagnes Solidaires </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 254, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655051v1</w:t>
+                <w:t xml:space="preserve">hal-02665433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a future for small farms in developed countries? Evidence from the French case</w:t>
               </w:r>
@@ -4545,191 +4545,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choices of wine consumption: measure of interaction terms and attributes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choices of wine consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Meuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Meuriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enometrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2 (2), pp.51-60</w:t>
+              <w:t xml:space="preserve">, 2009, vol. 2 (n°2), pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653820v1</w:t>
+                <w:t xml:space="preserve">hal-03061979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choices of wine consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choices of wine consumption: measure of interaction terms and attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Meuriot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enometrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, vol. 2 (n°2), pp.51-60</w:t>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061979v1</w:t>
+                <w:t xml:space="preserve">hal-02653820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites fermes en petite forme</w:t>
               </w:r>
@@ -5342,273 +5342,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PGD, un outil pour répondre aux exigences règlementaires du RGPD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Survival of Food Platforms : the Crucial Role of Alliance Strategies in Supply Control for French platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot-Pelliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Gestion des données de la recherche, de la théorie à la pratique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">American Marketing Science 49th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517552v1</w:t>
+                <w:t xml:space="preserve">hal-05491883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability performance in the french wine cooperative sector</w:t>
+                <w:t xml:space="preserve">Le PGD, un outil pour répondre aux exigences règlementaires du RGPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Gestion des données de la recherche, de la théorie à la pratique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426202v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Survival of Food Platforms : the Crucial Role of Alliance Strategies in Supply Control for French platforms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainability performance in the french wine cooperative sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Marketing Science 49th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">19. journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491883v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitude commerciale des agriculteurs : le numérique permet-il de la limiter ?</w:t>
               </w:r>
@@ -5683,63 +5683,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the digital and agroecological transitions: a typological analysis of vegetable producers in the French West Indies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youri Catherine</w:t>
+                <w:t xml:space="preserve">Is being member of a network sufficient to implement agroecological practices? The key role of farmers’ perceptions in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5754,257 +5754,287 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economics (EAAE); INRAE; L'Institut Agro Rennes, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212669v1</w:t>
+                <w:t xml:space="preserve">hal-04212657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the factors influencing the adoption and intensity of use of agroecological practices go hand in hand?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Luis</w:t>
+                <w:t xml:space="preserve">Le jardin mahorais : des espaces agroforestiers complexes et multifonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Huat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Combeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">Projet Agroforesterie « jéjé forêt » du RITA Mayotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Coconi, Mayotte. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361778v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the different functions of ICTs reduce transaction costs for direct and indirect sales? Analysis based on French market gardeners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Guillot</w:t>
+                <w:t xml:space="preserve">Bridging the digital and agroecological transitions: a typological analysis of vegetable producers in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economics (EAAE); INRAE; L'Institut Agro Rennes, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361949v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique est-il conciliable avec le management responsable des exploitations agricoles ? Enquête auprès des maraîchers français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6033,1391 +6063,1374 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Conférence de l’AIMS : Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS); Bureau d'Economie Théorique et Appliquée (BETA); Humanis (EM Strasbourg Business School); Université de Strasbourg, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plateformes alimentaires survivront elles après la Covid ? Le rôle clé des stratégies d’alliances pour contrôler l’approvisionnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
+                <w:t xml:space="preserve">Do the factors influencing the adoption and intensity of use of agroecological practices go hand in hand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloque International Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397589v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we all equal when it comes to reducing transaction costs through ICT? Reflection based on French farmers</w:t>
+                <w:t xml:space="preserve">Do the different functions of ICTs reduce transaction costs for direct and indirect sales? Analysis based on French market gardeners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economics (EAAE); INRAE; L'Institut Agro Rennes, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204654v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relier la transition numérique et la transition agroécologique : une analyse typologique du maraîchage dans les Antilles françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youri Catherine</w:t>
+                <w:t xml:space="preserve">Les plateformes alimentaires survivront elles après la Covid ? Le rôle clé des stratégies d’alliances pour contrôler l’approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">26. Colloque International Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361798v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is being member of a network sufficient to implement agroecological practices? The key role of farmers’ perceptions in the French West Indies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Luis</w:t>
+                <w:t xml:space="preserve">Are we all equal when it comes to reducing transaction costs through ICT? Reflection based on French farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parrot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economics (EAAE); INRAE; L'Institut Agro Rennes, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212657v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jardin mahorais : des espaces agroforestiers complexes et multifonctionnels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Husson</w:t>
+                <w:t xml:space="preserve">Relier la transition numérique et la transition agroécologique : une analyse typologique du maraîchage dans les Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet Agroforesterie « jéjé forêt » du RITA Mayotte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Coconi, Mayotte. 13 p</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732811v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des plateformes alimentaires : analyse du rôle clé des stratégies d'intermédiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pluralité des formes organisationnelles au service d’une production saine et rémunératrice : le cas des maraîchers aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Conférence de l'Association Information et Management (AIM 2022) : Les systèmes d'information face à la crise : en quête de résilience ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Carry-Le-Rouet, France</w:t>
+              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709939v1</w:t>
+                <w:t xml:space="preserve">hal-03927269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et perceptions du numérique, quels liens avec la durabilité des exploitations maraîchères ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles exploitations pour quelles alternatives aux pesticides ? Le cas des producteurs de tomates sous serre du Sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Vallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927449v1</w:t>
+                <w:t xml:space="preserve">hal-03927362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a change in agricultural practices for a safe and local production: linking farmers to their environment in the French overseas territories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résilience des plateformes alimentaires : analyse du rôle clé des stratégies d'intermédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parrot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">27. Conférence de l'Association Information et Management (AIM 2022) : Les systèmes d'information face à la crise : en quête de résilience ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178190v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digitalisation au service d’une agriculture saine et locale. Un moyen pour les agriculteurs de rééquilibrer leur dépendance à la filière ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages et perceptions du numérique, quels liens avec la durabilité des exploitations maraîchères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614813v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre complexité et diversité des exploitations et des formes organisationnelles : analyse de l’adoption du couple outil-usage du numérique des maraîchers antillais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La digitalisation au service d’une agriculture saine et locale. Un moyen pour les agriculteurs de rééquilibrer leur dépendance à la filière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parrot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France. 24 p</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932764v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercialisation digitale : l’environnement organisationnel au cœur des arrangements entre plateformes et producteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre complexité et diversité des exploitations et des formes organisationnelles : analyse de l’adoption du couple outil-usage du numérique des maraîchers antillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614841v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles exploitations pour quelles alternatives aux pesticides ? Le cas des producteurs de tomates sous serre du Sud de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a change in agricultural practices for a safe and local production: linking farmers to their environment in the French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Killian Vallois</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927362v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pluralité des formes organisationnelles au service d’une production saine et rémunératrice : le cas des maraîchers aux Antilles françaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commercialisation digitale : l’environnement organisationnel au cœur des arrangements entre plateformes et producteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parrot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France. 21 p</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927269v1</w:t>
+                <w:t xml:space="preserve">hal-03614841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of sustainable practices and alternative food networks on agronomic performance: the case of French greenhouse tomato producers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la vente en circuit court sur la durabilité des exploitations agricoles : comparaison France métropole et économies insulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477621v1</w:t>
+                <w:t xml:space="preserve">hal-03477612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réglement Général sur la Protection des Données : renforcer la sécurité des données et des droits des enquêtés</w:t>
               </w:r>
@@ -7574,217 +7587,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSW : un outil de saisie centralisée de PGD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the impact of sustainable practices and alternative food networks on agronomic performance: the case of French greenhouse tomato producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477481v1</w:t>
+                <w:t xml:space="preserve">hal-03477621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la vente en circuit court sur la durabilité des exploitations agricoles : comparaison France métropole et économies insulaires</w:t>
+                <w:t xml:space="preserve">DSW : un outil de saisie centralisée de PGD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parrot</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477612v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the farmer and his family on the adoption of short food supply chains</w:t>
               </w:r>
@@ -7846,191 +7846,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que l’assurance récolte amène à une meilleure situation financière ? Retour d’expériences des exploitations françaises</w:t>
+                <w:t xml:space="preserve">Does crop insurance lead to better environmental practices? Evidence from French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference: Coping with risks in agriculture: What challenges and prospects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048339v1</w:t>
+                <w:t xml:space="preserve">hal-02048349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does crop insurance lead to better environmental practices? Evidence from French farms</w:t>
+                <w:t xml:space="preserve">Est-ce que l’assurance récolte amène à une meilleure situation financière ? Retour d’expériences des exploitations françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference: Coping with risks in agriculture: What challenges and prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048349v1</w:t>
+                <w:t xml:space="preserve">hal-02048339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are EU subsidies a springboard to the reduction of pesticide use?</w:t>
               </w:r>
@@ -8256,679 +8256,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The institutional environment as an essential support to agro ecology: the case of the formal market gardeners in Mayotte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which incentives for direct selling ? An analysis of French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 22 p</w:t>
+              <w:t xml:space="preserve">15th Congress of the European Association of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733930v1</w:t>
+                <w:t xml:space="preserve">hal-02048327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are EU subsidies a springboard to the reduction of pesticide use?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The institutional environment as an essential support to agro ecology: the case of the formal market gardeners in Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orane Debrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Huat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048321v1</w:t>
+                <w:t xml:space="preserve">hal-02733930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Vin Bio, c’est bon pour l’emploi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+                <w:t xml:space="preserve">Are EU subsidies a springboard to the reduction of pesticide use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Millésime Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143925v1</w:t>
+                <w:t xml:space="preserve">hal-02048321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which factors lead tomato growers to implement integrated pest management? Evidence from Turkey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Vin Bio, c’est bon pour l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Murat Yercan</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 29 p</w:t>
+              <w:t xml:space="preserve">Salon Millésime Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735805v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are EU subsidies a springboard to the reduction of pesticide use?</w:t>
+                <w:t xml:space="preserve">Which factors lead tomato growers to implement integrated pest management? Evidence from Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Yercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 18 p</w:t>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733800v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which incentives for direct selling? An analysis of French farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are EU subsidies a springboard to the reduction of pesticide use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. EAAE Congress 'Towards Sustainable Agri-food Systems: Balancing Between Markets and Society'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). The Hague, INT., Aug 2017, Parme, Italy</w:t>
+              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738067v1</w:t>
+                <w:t xml:space="preserve">hal-02733800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which incentives for direct selling ? An analysis of French farms</w:t>
+                <w:t xml:space="preserve">Which incentives for direct selling? An analysis of French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Congress of the European Association of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Parma, Italy</w:t>
+              <w:t xml:space="preserve">15. EAAE Congress 'Towards Sustainable Agri-food Systems: Balancing Between Markets and Society'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). The Hague, INT., Aug 2017, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048327v1</w:t>
+                <w:t xml:space="preserve">hal-02738067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which stability for marketing channels ? The case of short food supply chains in French agriculture</w:t>
               </w:r>
@@ -9022,51 +9022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9117,51 +9117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHE 2016. 3. International Symposium on Horticulture in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9199,77 +9199,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture biologique : quelles spécificités d'exploitation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9288,217 +9288,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides expenditure in the apple sector: a comparison between Italian and French firms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les circuits courts au cœur des enjeux de la durabilité en agriculture : le cas des exploitations arboricoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. AIEAA Conference: Innovation, productivity and growth: towards sustainable agri-food production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2015, Ancona, Italy. 17 p</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797797v1</w:t>
+                <w:t xml:space="preserve">hal-02744324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité ou instabilité des stratégies commerciales ? Le cas des circuits courts dans l'agriculture française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pesticides expenditure in the apple sector: a comparison between Italian and French firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Marongiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2015, Nancy, France. 20 p</w:t>
+              <w:t xml:space="preserve">4. AIEAA Conference: Innovation, productivity and growth: towards sustainable agri-food production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2015, Ancona, Italy. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296421v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which relationship between financial distress and marketing channels? An analysis of French farms</w:t>
               </w:r>
@@ -9711,2323 +9711,2323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices?</w:t>
+                <w:t xml:space="preserve">Stabilité ou instabilité des stratégies commerciales ? Le cas des circuits courts dans l'agriculture française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 32 p</w:t>
+              <w:t xml:space="preserve">9. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2015, Nancy, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794208v1</w:t>
+                <w:t xml:space="preserve">hal-01296421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. ICAE - International Conference of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047862v1</w:t>
+                <w:t xml:space="preserve">hal-02794208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are short food supply chains a solution for farms facing financial difficulties?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 32 p</w:t>
+              <w:t xml:space="preserve">29. ICAE - International Conference of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800273v1</w:t>
+                <w:t xml:space="preserve">hal-02047862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les circuits courts au cœur des enjeux de la durabilité en agriculture : le cas des exploitations arboricoles françaises</w:t>
+                <w:t xml:space="preserve">Are short food supply chains a solution for farms facing financial difficulties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 15 p</w:t>
+              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744324v1</w:t>
+                <w:t xml:space="preserve">hal-02800273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mode de commercialisation est-il une échappatoire pour les exploitations en difficulté financière ?</w:t>
+                <w:t xml:space="preserve">How the national prices impact the international activity? The case of oilive oil market in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gutiérrez-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 29 p</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740150v1</w:t>
+                <w:t xml:space="preserve">hal-02740281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche Qualité pour la réalisation de bases de données issues d'enquêtes de terrain</w:t>
+                <w:t xml:space="preserve">Le mode de commercialisation est-il une échappatoire pour les exploitations en difficulté financière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Morin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Ecole Inter-Organismes : Qualité en Recherche et en Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association en Recherche et en Enseignement Supérieur (QUARES). Montpellier, FRA., Sep 2014, Montpellier, France. 15 p</w:t>
+              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799487v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices? An analysis of French farms</w:t>
+                <w:t xml:space="preserve">Démarche Qualité pour la réalisation de bases de données issues d'enquêtes de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 26 p</w:t>
+              <w:t xml:space="preserve">12. Ecole Inter-Organismes : Qualité en Recherche et en Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association en Recherche et en Enseignement Supérieur (QUARES). Montpellier, FRA., Sep 2014, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742710v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices? An analysis of French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047873v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization tools to manage risk at the farm level</w:t>
+                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices? An analysis of French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Congress of the European Association of Agricultural Economists, EAAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">8èmes Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047875v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mode de commercialisation est-il une échappatoire pour les exploitations en difficulté financière ?</w:t>
+                <w:t xml:space="preserve">Organization tools to manage risk at the farm level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th Congress of the European Association of Agricultural Economists, EAAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047868v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d'une démarche qualité pour les données issues d'enquêtes de terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mode de commercialisation est-il une échappatoire pour les exploitations en difficulté financière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du G3 : La qualité dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal (UdeM). CAN.; Université de Genève (Unige). CHE.; Université Libre de Bruxelles [Bruxelles] (ULB). BEL.; G3 de la francophonie., Oct 2014, Bruxelles, Belgique. 27 p</w:t>
+              <w:t xml:space="preserve">8èmes Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800349v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the national prices impact the international activity? The case of oilive oil market in Spain</w:t>
+                <w:t xml:space="preserve">Mise en œuvre d'une démarche qualité pour les données issues d'enquêtes de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Gutiérrez-Salcedo</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 19 p</w:t>
+              <w:t xml:space="preserve">Colloque du G3 : La qualité dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal (UdeM). CAN.; Université de Genève (Unige). CHE.; Université Libre de Bruxelles [Bruxelles] (ULB). BEL.; G3 de la francophonie., Oct 2014, Bruxelles, Belgique. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740281v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charte pour une démarche qualité : réalisation de bases de données issues d'enquêtes de terrain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Morin</w:t>
+                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murad Yercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France. 28 p</w:t>
+              <w:t xml:space="preserve">140th EAAE Seminar, Theories and Empirical Applications on Policy and Governance of Agri-food Value Chains Faculty of Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Perugia, Italy. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745949v1</w:t>
+                <w:t xml:space="preserve">hal-02598894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide safety risk, food chain organization, and the adoption of sustainable farming practices. The case of Moroccan early tomatoes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rousset</w:t>
+                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murad Yercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">134. EAAE Seminar : Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Alimentation et Sciences Sociales (1303)., Mar 2013, Paris, France. 22 p</w:t>
+              <w:t xml:space="preserve">7èmes journées de recherche en sciences sociales INRA SFER CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Angers, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806083v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
+                <w:t xml:space="preserve">Charte pour une démarche qualité : réalisation de bases de données issues d'enquêtes de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Murat Yercan</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; European Association of Agricultural Economists (EAAE). INT., Dec 2013, Angers, France. 26 p</w:t>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749133v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dose homologuée et dose réellement appliquée : diagnostic des exploitations viticoles françaises</w:t>
+                <w:t xml:space="preserve">Pesticide safety risk, food chain organization, and the adoption of sustainable farming practices. The case of Moroccan early tomatoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA.; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Sciences Pour l'Oenologie (1083).; Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Institut National de Recherche Agronomique (INRA). UMR Amélioration Génétique et Adaptation des Plantes méditerranéennes et Tropicales (1334).; Institut National de Recherche Agronomique (INRA). UMR Centre de Biologie pour la Gestion des Populations (1062).; Institut National de Recherche Agronomique (INRA). UMR Biogéochimie et Ecologie des Milieux Continentaux (1122).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Écophysiologie des Plantes sous Stress environnementaux (0759).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., May 2013, Montpellier, France. 125 p</w:t>
+              <w:t xml:space="preserve">134. EAAE Seminar : Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Alimentation et Sciences Sociales (1303)., Mar 2013, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745410v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption d’une marque collective régionale et performances à l’export des entreprises viticoles : cas de « Sud de France » en Languedoc Roussillon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre dose homologuée et dose réellement appliquée : diagnostic des exploitations viticoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA.; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Sciences Pour l'Oenologie (1083).; Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Institut National de Recherche Agronomique (INRA). UMR Amélioration Génétique et Adaptation des Plantes méditerranéennes et Tropicales (1334).; Institut National de Recherche Agronomique (INRA). UMR Centre de Biologie pour la Gestion des Populations (1062).; Institut National de Recherche Agronomique (INRA). UMR Biogéochimie et Ecologie des Milieux Continentaux (1122).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Écophysiologie des Plantes sous Stress environnementaux (0759).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., May 2013, Montpellier, France. 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749289v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public and private regulation of sanitary risks in fresh produce marketing chains: the case of Morocco and Turkey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Yercan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">133rd EAAE Seminar Developing Integrated and Reliable Modeling Tools for Agricultural and Environmental Policy Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Chania, Greece. pp.19</w:t>
+              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; European Association of Agricultural Economists (EAAE). INT., Dec 2013, Angers, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598600v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles incitations pour la vente au détail ? Une analyse économique et financière des exploitations agricoles françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoption d’une marque collective régionale et performances à l’export des entreprises viticoles : cas de « Sud de France » en Languedoc Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France. 21 p</w:t>
+              <w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA.; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Sciences Pour l'Oenologie (1083).; Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Institut National de Recherche Agronomique (INRA). UMR Amélioration Génétique et Adaptation des Plantes méditerranéennes et Tropicales (1334).; Institut National de Recherche Agronomique (INRA). UMR Centre de Biologie pour la Gestion des Populations (1062).; Institut National de Recherche Agronomique (INRA). UMR Biogéochimie et Ecologie des Milieux Continentaux (1122).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Écophysiologie des Plantes sous Stress environnementaux (0759).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., May 2013, Montpellier, France. 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750392v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide safety risk, food chain organization, and the adoption of sustainable farming practices. The case of Moroccan early tomatoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public and private regulation of sanitary risks in fresh produce marketing chains: the case of Morocco and Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Adanacioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ait El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">134. EAAE Seminar: Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France. 22 p</w:t>
+              <w:t xml:space="preserve">133rd EAAE Seminar Developing Integrated and Reliable Modeling Tools for Agricultural and Environmental Policy Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Chania, Greece. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844642v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de la commercialisation en circuit court : quels exploitants, sur quelles exploitations ?</w:t>
+                <w:t xml:space="preserve">Quelles incitations pour la vente au détail ? Une analyse économique et financière des exploitations agricoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France. 16 p</w:t>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746357v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration d'activités aval dans la viticulture : quelques caractéristiques et facteurs explicatifs dans le cas français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+                <w:t xml:space="preserve">Pesticide safety risk, food chain organization, and the adoption of sustainable farming practices. The case of Moroccan early tomatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA.; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Sciences Pour l'Oenologie (1083).; Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Institut National de Recherche Agronomique (INRA). UMR Amélioration Génétique et Adaptation des Plantes méditerranéennes et Tropicales (1334).; Institut National de Recherche Agronomique (INRA). UMR Centre de Biologie pour la Gestion des Populations (1062).; Institut National de Recherche Agronomique (INRA). UMR Biogéochimie et Ecologie des Milieux Continentaux (1122).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Écophysiologie des Plantes sous Stress environnementaux (0759).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., May 2013, Montpellier, France. 125 p</w:t>
+              <w:t xml:space="preserve">134. EAAE Seminar: Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744877v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public and private regulation of sanitary risks in fresh produce marketing chains: the case of Morocco and Turkey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminants de la commercialisation en circuit court : quels exploitants, sur quelles exploitations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">133. EAAE Seminar: Developing integrated and reliable modeling tools for agricultural and environmental policy analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jun 2013, Chania, Greece. 19 p</w:t>
+              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808365v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Murad Yercan</w:t>
+                <w:t xml:space="preserve">L'intégration d'activités aval dans la viticulture : quelques caractéristiques et facteurs explicatifs dans le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées de recherche en sciences sociales INRA SFER CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Angers, France. pp.26</w:t>
+              <w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA.; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Sciences Pour l'Oenologie (1083).; Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Institut National de Recherche Agronomique (INRA). UMR Amélioration Génétique et Adaptation des Plantes méditerranéennes et Tropicales (1334).; Institut National de Recherche Agronomique (INRA). UMR Centre de Biologie pour la Gestion des Populations (1062).; Institut National de Recherche Agronomique (INRA). UMR Biogéochimie et Ecologie des Milieux Continentaux (1122).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Écophysiologie des Plantes sous Stress environnementaux (0759).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., May 2013, Montpellier, France. 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598895v1</w:t>
+                <w:t xml:space="preserve">hal-02744877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Public and private regulation of sanitary risks in fresh produce marketing chains: the case of Morocco and Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Hadanacioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ait El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">140th EAAE Seminar, Theories and Empirical Applications on Policy and Governance of Agri-food Value Chains Faculty of Agricultural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Perugia, Italy. pp.26</w:t>
+              <w:t xml:space="preserve">133. EAAE Seminar: Developing integrated and reliable modeling tools for agricultural and environmental policy analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jun 2013, Chania, Greece. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598894v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption d’une marque collective régionale et performances à l’export des entreprises viticoles : cas de « Sud de France » en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12065,77 +12065,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the transaction characteristics on the side of dependence in a context of vertical coordination: the case of fresh produce exports from Chile to Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12203,77 +12203,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct payments, crop insurance and the volatility of farm income. Some evidence in France and in Italty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gel Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Capitanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">123. EAAE Seminar: Price volatility and farm income stabilisation: Modelling outcomes and assessing market and policy based responses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Feb 2012, Dublin, Ireland. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12633,411 +12633,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactional factors influencing dependence between firms in the fresh produce international trade. The case of exports from Chile to Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+                <w:t xml:space="preserve">Quand les équidés de particuliers indépendants gagnent du terrain… Focus sur les déterminants d’une nouvelle utilisation des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Annual Meeting of the AIB: International Business for Sustainable World Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of International Business (AIB). USA., Jun 2011, Nagoya, Japan. 23 p</w:t>
+              <w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806167v1</w:t>
+                <w:t xml:space="preserve">hal-02749139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les équidés de particuliers indépendants gagnent du terrain… Focus sur les déterminants d’une nouvelle utilisation des territoires</w:t>
+                <w:t xml:space="preserve">The development of equestrian leisure in French rural areas: between sectorial influences and periurbanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749139v1</w:t>
+                <w:t xml:space="preserve">hal-02749491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of equestrian leisure in French rural areas: between sectorial influences and periurbanization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Vial</w:t>
+                <w:t xml:space="preserve">Transactional factors influencing dependence between firms in the fresh produce international trade. The case of exports from Chile to Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">53. Annual Meeting of the AIB: International Business for Sustainable World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of International Business (AIB). USA., Jun 2011, Nagoya, Japan. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749491v1</w:t>
+                <w:t xml:space="preserve">hal-02806167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the impact of small-scale farmers' collective action on food safety: the case of vegetables in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Naziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tan Loc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13226,854 +13226,854 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a future for small farms in developed countries? Evidence from the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">111. EAAE-IAAE seminar: "Small farms: Decline or Persistence?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jun 2009, Canterbury, United Kingdom. 18 p</w:t>
+              <w:t xml:space="preserve">111. EAAE-IAAE Seminar: "Small farms : decline or persistence?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822582v1</w:t>
+                <w:t xml:space="preserve">hal-02815173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petites exploitations agricoles en France : données de cadrage et analyse de leurs trajectoires depuis 2000</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">La demande de fonio en Europe. Intérêts et limites du fonio pour les consommateurs non connaisseurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA-Confédération paysanne : Connaissances et reconnaissance des petites fermes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Confédération Paysanne,Bagnolet. FRA.; Institut National de Recherche Agronomique (INRA). UAR Services déconcentrés d'appui à la recherche - Montpellier (0378)., Jan 2009, Montpellier, France. 15 p</w:t>
+              <w:t xml:space="preserve">Salon International de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Bamako, Mali</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817398v1</w:t>
+                <w:t xml:space="preserve">hal-00414039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choices of wine consumption: mesure of interaction terms and attributes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there a future for small farms in developed countries? Evidence from the French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Meuriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Oenometrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vineyard Data Quantification Society (VDQS). INT., May 2009, Namur, Belgium. 9 p</w:t>
+              <w:t xml:space="preserve">111. EAAE-IAAE seminar: "Small farms: Decline or Persistence?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jun 2009, Canterbury, United Kingdom. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824163v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheval et territoire : quels liens entre la présence de chevaux de loisir et les dynamiques rurales contemporaines ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle classification des agriculteurs dans les fichiers administratifs et statistiques : les cotisants solidaires de la MSA sont-ils des agriculteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Colloque de l'ASRDLF "Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2009, Clermont-Ferrand, France. 20 p</w:t>
+              <w:t xml:space="preserve">3. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818599v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle classification des agriculteurs dans les fichiers administratifs et statistiques : les cotisants solidaires de la MSA sont-ils des agriculteurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les relations de dépendance dans le commerce international des fruits et légumes frais. Le cas des exportations du Chili vers l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757582v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations de dépendance dans le commerce international des fruits et légumes frais. Le cas des exportations du Chili vers l’Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+                <w:t xml:space="preserve">Choices of wine consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">VDQS 16th Annual Conference, Namur, Belgique, May 21-23, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Namur, Belgium. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754420v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choices of wine consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choices of wine consumption: mesure of interaction terms and attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Meuriot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VDQS 16th Annual Conference, Namur, Belgique, May 21-23, 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Namur, Belgium. 9 p</w:t>
+              <w:t xml:space="preserve">16. Oenometrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vineyard Data Quantification Society (VDQS). INT., May 2009, Namur, Belgium. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068915v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a future for small farms in developed countries? Evidence from the French case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les petites exploitations agricoles en France : données de cadrage et analyse de leurs trajectoires depuis 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">111. EAAE-IAAE Seminar: "Small farms : decline or persistence?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire INRA-Confédération paysanne : Connaissances et reconnaissance des petites fermes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confédération Paysanne,Bagnolet. FRA.; Institut National de Recherche Agronomique (INRA). UAR Services déconcentrés d'appui à la recherche - Montpellier (0378)., Jan 2009, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815173v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La demande de fonio en Europe. Intérêts et limites du fonio pour les consommateurs non connaisseurs.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+                <w:t xml:space="preserve">Cheval et territoire : quels liens entre la présence de chevaux de loisir et les dynamiques rurales contemporaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l'Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Bamako, Mali</w:t>
+              <w:t xml:space="preserve">46. Colloque de l'ASRDLF "Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2009, Clermont-Ferrand, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414039v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution céréales locales / céréales importées et stabilisation du marché : une liaison impossible au Sahel ? Une analyse comparative entre le mil et le riz au Mali et au Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johny Egg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14150,51 +14150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johny Egg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14321,204 +14321,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche économique des loisirs équestres : l’organisation des «amateurs», propriétaires d’équidés de loisir</w:t>
+                <w:t xml:space="preserve">Coûts de Transaction et économie des loisirs : une tentative d’application aux activités équestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">4. Journée de l'ESNIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European School on New Institutional Economics (ESNIE). FRA., Apr 2008, Montpellier, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751481v1</w:t>
+                <w:t xml:space="preserve">hal-02815195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coûts de Transaction et économie des loisirs : une tentative d’application aux activités équestres</w:t>
+                <w:t xml:space="preserve">Une approche économique des loisirs équestres : l’organisation des «amateurs», propriétaires d’équidés de loisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée de l'ESNIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European School on New Institutional Economics (ESNIE). FRA., Apr 2008, Montpellier, France. 20 p</w:t>
+              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815195v1</w:t>
+                <w:t xml:space="preserve">hal-02751481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing or buying leisure? A tentative application of the transaction costs theory to equestrian leisure activities</w:t>
               </w:r>
@@ -14625,51 +14625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Daviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène David-Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15177,50 +15177,63 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fiocca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560831v1</w:t>
               </w:r>
@@ -15248,51 +15261,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of sustainable practices and alternative food networks on agronomic performance: the case of French greenhouse tomato producers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15308,194 +15321,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la complexité des systèmes agroforestiers par le prisme des îlots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Magnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture des projets RITA Mayotte 2022-2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Coconi, Mayotte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide-free or IPM: which ways greenhouse tomato growers choose to reduce pesticide use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15511,73 +15524,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Règlement Général sur la Protection des Données au prisme des outils qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15593,73 +15606,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RGPD Outils Qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Montpellier, France. 1 p. [Poster], 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal and informal networks at the heart of the pesticide reduction process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15668,123 +15681,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les équidés « hors structure » : un essai de modélisation de leur empreinte spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15803,74 +15816,74 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFCE - Institut Français du Cheval et de l'Equitation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15880,120 +15893,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest editorial: How to connect producers and consumers: impacts of platforms on the design and the functioning of agri-food value chains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52 (9), pp.833-835, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-10-2024-736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16003,222 +16016,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide safety risk management in high value chains : the case of Turkey and Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Adanacioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.143, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ouverture des marchés agricoles et agro-alimentaires européens : l'incidence pour les expéditions des régions françaises sur les marchés européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chevassus-Lozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">28 p., 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16228,189 +16241,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils numériques comme instruments d’intermédiation : des attentes multiples aux réalités contrastées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Aboueldahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Mazawan Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Quae, pp.107-117, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la situation financière des exploitations viticoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16420,96 +16433,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-188, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the financial situation of French winegrowing operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16519,399 +16532,399 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-147, 2020, 9781786305282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market forces and public regulation influencing the management of safety risk in the fresh produce sector: contrasting Morocco and Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Adanacioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Petit M. (ed.), Montaigne E. (ed.), El Hadad-Gauthier F. (ed.), Alvarez-Coque J.M. (ed.), Mattas K. (ed.), Mili S (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.311-326, 2015, Cooperative Management, 978-3-319-17812-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17813-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cotisants solidaires : des agriculteurs non reconnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déméter 2013 : Economie et stratégies agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club Déméter, 432 p., 2012, Cahier - Club Demeter, 978-2-200-21298-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux décennies d'évolution des structures de la viticulture française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacchus 2008 : enjeux, stratégies et pratiques dans la filière vitivinicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Dunod, 2007, Bacchus
 , 978-2-10-050000-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2007.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16921,340 +16934,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de Gestion de Données pour le projet BioLycTom Data Management Plan of BioLycTom project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae Occitanie Montpellier, 2 place Pierre Viala, 34060 Montpellier. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport technique sur la caractérisation et typologie des systèmes agroforestiers mahorais. Rapport du projet agroforesterie Jéjé Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Combeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coorevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrifa Moustoifa-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Attoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD. 2023, 157 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Etude SudVinBio : quels emplois en viticulture biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charte pour une démarche qualité : réalisation de bases de données issues d'enquêtes de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17263,435 +17276,435 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2016, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide safety risk management in high value chains: the case of Turkey and Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Adanacioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] Project SUSTAINMED number 245233, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes de transmission de la hausse des prix internationaux des produits agricoles dans les pays africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Daviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène David-Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Null Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission de la hausse des prix internationaux des produits agricoles dans les pays africains : Rapport provisoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Daviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène David-Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Null Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission de la hausse des prix internationaux des produits agricoles dans les pays africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17700,112 +17713,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Daviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène David-Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CIRAD. 2008, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId335"/>
+      <w:footerReference w:type="default" r:id="rId336"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17873,51 +17886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4625E7B7"/>
+    <w:nsid w:val="68737C12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18104,51 +18117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-aubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3905-4298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Luis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121690" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11s0y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614494v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2022-0448" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2024.139624" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2169780" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00195-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2021.1955749" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernand&#232;s Ce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Devin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijarge.2022.10049340" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijesb.2022.10037403" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0167" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.153.0028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00129-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Debrune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0185" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2016-0132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-171772" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0115" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06863-1.p.0121" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338620v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2016.076932" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.289-314" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Codron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adanacioglu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhsina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait El Mekki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2014.09.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2013.34" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Naziri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tan Loc Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2013.874555" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Capitanio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Adinolfi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitanio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adinolfi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1474-7979(2013)0000024011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645018v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644877v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665433v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Koehler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hardy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2009.00416.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meuriot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Remaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20092" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WS4CL69J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Guiramand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Croce" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Roch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Szafarczyk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/11.9.878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04549677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSAM0039" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517615v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Morin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491883v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913817v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Catherine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361778v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361798v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212657v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Husson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Combeuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Couderc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03614813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932764v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03614841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927362v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vallois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394481v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560780v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790096v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048339v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734724v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733930v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048321v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735805v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rousset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yercan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738067v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419767v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797797v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marongiu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047885v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047850v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296422v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047862v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800273v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799487v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742710v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047873v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047875v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047868v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740281v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guti&#233;rrez-Salcedo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745949v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806083v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749133v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745410v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749289v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598600v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ait El Mekki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750392v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844642v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746357v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808365v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hadanacioglu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598895v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Yercan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506151v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805721v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748554v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gel Enjolras" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749128v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803635v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806167v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749139v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749491v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753423v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811742v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822582v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824163v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818599v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757582v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068915v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815173v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414039v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Lebrun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822157v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068564v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817978v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751481v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815195v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818437v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074048v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827849v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baritaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825922v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833146v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de Gestion,la Rochelle (fra)" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572067v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robineaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560831v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212688v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Magnant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Savourey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654917v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02582095v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vantard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077530v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediatheque.ifce.fr/doc_num.php?explnum_id=21195" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843130v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-10-2024-736" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175200v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827996v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562761v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mazawan Coulibaly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142518v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116366v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155648v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_12" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806027v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197743v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laporte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2007.07.003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997254v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732843v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coorevits" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrifa Moustoifa-Ali" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Attoumani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785352v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259106v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806260v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Adanacioglu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821204v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Null Dury" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818013v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078036v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-aubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3905-4298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Luis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121690" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11s0y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614494v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2022-0448" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2024.139624" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2169780" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00195-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2021.1955749" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernand&#232;s Ce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Devin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijarge.2022.10049340" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0167" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijesb.2022.10037403" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00129-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.153.0028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Debrune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0185" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2016-0132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-171772" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06863-1.p.0121" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338620v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2016.076932" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.289-314" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitanio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adinolfi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Codron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adanacioglu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhsina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait El Mekki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2014.09.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2013.34" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Naziri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tan Loc Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2013.874555" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Capitanio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Adinolfi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641834v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1474-7979(2013)0000024011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642168v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644877v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655051v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hardy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665433v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Koehler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2009.00416.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meuriot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653820v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Remaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20092" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WS4CL69J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Guiramand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Croce" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Roch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Szafarczyk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/11.9.878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04549677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSAM0039" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517615v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Morin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913817v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212657v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Husson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Combeuil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Couderc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Catherine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204678v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361949v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361798v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927269v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927362v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vallois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03614813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03614841v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477612v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394481v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560780v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790096v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048349v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048339v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734724v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733930v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143925v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735805v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rousset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yercan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738067v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419767v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797797v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marongiu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047885v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047850v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296422v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047862v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740281v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guti&#233;rrez-Salcedo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740150v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047875v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047868v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598894v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Yercan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745949v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806083v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749133v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598600v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ait El Mekki" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750392v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844642v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746357v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744877v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808365v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hadanacioglu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506151v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805721v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748554v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gel Enjolras" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749128v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803635v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749139v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749491v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806167v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753423v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811742v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815173v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414039v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Lebrun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822582v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757582v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754420v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068915v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824163v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817398v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818599v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822157v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068564v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817978v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815195v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751481v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818437v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074048v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827849v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baritaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825922v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833146v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de Gestion,la Rochelle (fra)" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572067v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robineaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560831v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212688v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732861v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Magnant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Savourey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212694v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02582095v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vantard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077530v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediatheque.ifce.fr/doc_num.php?explnum_id=21195" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843130v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-10-2024-736" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175200v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827996v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562761v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mazawan Coulibaly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142518v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116366v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155648v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_12" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806027v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197743v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laporte" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2007.07.003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997254v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732843v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coorevits" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrifa Moustoifa-Ali" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Attoumani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785352v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259106v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806260v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Adanacioglu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821204v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Null Dury" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818013v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078036v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>