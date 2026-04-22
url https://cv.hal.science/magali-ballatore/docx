--- v0 (2026-03-09)
+++ v1 (2026-04-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Ballatore </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magali-ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9256-1769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125703937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur ou en marge de la Commission européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/3 (85), pp.72-106. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.085.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Bettahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12(1), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.012.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUVERNER L’ÉDUCATION EN EUROPE PAR LE BENCHMARKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dynamiques régionales. Revue interdisciplinaire de l'IWEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus : la mobilité hybride au secours de l’inclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 volume 2 | 2023 : Où va l'enseignement supérieur ?, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte. Vécus différenciés selon le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cereq.3303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International PhD students in France under COVID-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.010.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des origines aux destinations : l’importance des « lieux » dans les parcours des étudiants Erasmus. Page 113 à 130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (N° 180), https://www.cairn.info/revue-migrations-societe-2020-2.htm?fbclid=IwAR2XcEuZcWotnBDFnkCCiaDNeeCS2jK1EBpmydI37ZPxX1MWWw1uZ_c39GI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration étudiante entre la France et l’Italie aujourd’hui: peut-on parler de réciprocité des échanges et de circulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUDI EMIGRAZIONE International Journal of Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Dynamics in South of France: Proculturation Traces by Italian Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Arenas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (Issue 3), pp.291-304. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42087-019-0054-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarisation des parcours sur le segment secondaire de l’emploi à la Commission européenne de Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Précarité, précaires, précariat. Allers-retours internationaux, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02023410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques migratoires contemporaines dans le sud de la France. Réseaux sociaux et filières migratoires des « jeunes » italiens à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cairns (David), Krzaklewska (Ewa), Cuzzocrea (Valentina), Allaste (Airi-Alina) – Mobility, Education and Employability in The European Union. Inside Erasmus). Basingstoke, Palgrave Macmillan, 2018. XI + 192 p. Illustrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.694.0712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on vraiment parler de « génération Erasmus » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité dans l’enseignement Bilan et perspective dans un contexte de marchandisation de l’éducation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.49-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation policy as a (re)producer of social inequalities. The case of institutionalised student mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavrou Sophia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité étudiante en Europe. Une lente institutionnalisation sans réelle démocratisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital culturel et reproduction scolaire. Un bilan critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (186), pp.115-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: quand passion et précarité se rencontrent dans les métiers du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rio Carral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (45), pp.209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir et repartir ! Trajectoires de mobilités étudiantes et diplômées du sud et du nord de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers québécois de démographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.335-369. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020612ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appartenance professionnelle et articulation travail/famille. Comparaison de deux groupes professionnels : les infirmières et les policiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (18), pp.94-119. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1014576ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler à la Commission Européenne de Bruxelles sans être fonctionnaire : Un entre-deux confortable entre formation et emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, numéro spécial : "Qualité du Travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir en Erasmus : et après ? Parcours comparés d’insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Spirale 51 - 2013 (51), pp.59-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ERASMUS programme in France, Italy & the U.K: Student Mobility as a Signal of Distinction and Privilege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Educational Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol 12 (4), pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les savoirs disciplinaires appris ailleurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-serie numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honouring Higher Education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Educational Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), pp.314-319. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2304/eerj.2012.11.2.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges internationaux en Europe et apprentissages: l'exemple de la mobilité étudiante institutionnalisée par le programme Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors-serie (3), pp.149-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux et pratiques d'accueil des étudiants ERASMUS en Angleterre, en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echidistante, revue de culture et sciences (Institutul European din România)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7-8, pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de mobilité des étudiants Erasmus : les usages inégalitaires d'un programme d'échange. Une comparaison France/Angleterre/Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre réalité du programme Erasmus : affinité sélective entre établissements et reproduction sociale des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (103), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un enseignement supérieur européen concurrentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus en France, en Italie et en Angleterre: sélection des étudiants et compétences migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.215-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus en France, en Italie et en Angleterre : sélection des étudiants et compétences migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.215-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual mobilities and policy shift : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVEGNO LE SFIDE DEL MEDITERRANEO PER L’EUROPA L’educazione al tempo della crisi: resilienza, discontinuità e nuove politiche educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS, Sep 2025, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche, un espace &amp;quot;international&amp;quot; spécifique ? De la crise sanitaire et aux crises diplomatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités dans et en recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de la Maison Interuniversitaire des Sciences sociales et des Humanités d'Alsace | MISHA, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il GPS neoliberista dell'istruzione terziaria: verso una mobilità inclusiva?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebouc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVEGNO AIS LE SFIDE DEL MEDITERRANEO PER L’EUROPA Diseguaglianze e mobilità nel Mediterraneo: prospettive sociologiche sull’educazione in contesti di transizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS : Associazione Italiana di Sociologia, Sep 2025, Bergame (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité européenne dans l’Enseignement Supérieur aujourd’hui. Évolution des politiques publiques et place grandissante de la mobilité « virtuelle » et « hybride »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité internationale en cours d’études et en emploi des diplômés de master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unistra BETA, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HE Students and Graduates : Desirable Migrants in Europe? Examining European migration Promotion Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference of Scuola Democratica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Cagliari, Jun 2024, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Mobility Policies: From Higher Education to Compulsory Education. From Learners to Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Conference of the TEPE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE AMU-SFERE Provence, Mar 2024, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l'AFS -Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2023, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus+ : La mobilité hybride au secours de l’inclusion ? Évolutions des flux et des publics concernés par les programmes de mobilité de l'Union Européenne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE D'ÉTUDES MOBETU : MOBILITÉS ÉTUDIANTES ET FABRICATION DES ÉLITES À L’ÉPREUVE DES POLITIQUES D’INTERNATIONALISATION DE L’ENSEIGNEMENT SUPÉRIEUR – REGARDS CROISÉS SUD/NORD/EST/OUEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe VITALE, Magali BALLATORE, Benoit LEBOUC (Univ. Aix-Marseille) Chambards dans l’enseignement supérieur : les ressorts néolibéraux de la mobilité et de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebouc Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ÈME COLLOQUE DU RESUP FIN D’UN MONDE, NOUVEAU MONDE ? PENSER LES CHANGEMENTS DES SYSTÈMES D'ENSEIGNEMENT SUPÉRIEUR ET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte. L’impact du genre sur le vécu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPE DE TRAVAIL SUR L’ENSEIGNEMENT SUPERIEUR CEREQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The culture of the Institutions in Brussels- Roundtable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 years after the anthropological report on the European Commission: where does anthropology stand and what does it tell us about the European Institutions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BRUGES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l’éducation par le « benchmarking » en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence annuelle de l'IWEPS- regards croisés sur la gouvernance par les plans et les chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of COVID-19 on the PhD students ongoing mobility in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second edition of the International Conference of the journal Scuola Democratica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l’éducation par le « benchmarking » en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la gouvernance par les plans et les chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche sociologique de la mobilité internationale des doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité internationale entrante des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l’international des jeunes diplômés de l’ESR en mobilitéEntre prédispositions et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Drealants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERROGER LA TRANSMISSION PAR OSMOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, CAMPUS CONDORCET PARIS-AUBERVILLIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants en temps de mobilité contrainte.Qui sont les jeunes chercheurs internationaux en France aujourd’hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité internationale entrante des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux- IEP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mobilité élitaire précarisée ? Dynamiques et stratification sociale à la Commission Européenne de Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration étudiante entre la France et l’Italie aujourd’hui : Peut-on parler de réciprocité des échanges et de circulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et circulations entre France et Italie du XIXe siècle à nos jours- Colloque franco-italien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02154059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW DID THE RHETORIC OF &amp;quot;EXCELLENCE&amp;quot; IN EDUCATION SPREAD IN EUROPE? THE EXAMPLES OF HIGHER EDUCATION AND “PARCOURS D’EXCELLENCE” IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Richard-Bossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firts International Conference "Scuola Democratica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02120140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de mobilité Erasmus : Une forme de &amp;quot;tourisme approfondi&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voyageurs face aux langues : apprentissage, expérience, transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility dynamics in South of France: Traces of Italians workers in online platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labour mobility and growing up with/across borders Panel at the 3rd Transmobilities-Development Conference “Life phases matter: new imaginaries of transnational mobilities” 29-30 November Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Utrech, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque « Enseigner l’Europe et l’UE à l’école : méthodes et enjeux » à l’ESPE d’Aix-Marseille, Aix-en-Provence. Clôture de la Session 3 (Identité et conscience européennes) : identifications multiples et mobilités dans l’enseignement supérieur Européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’Europe et l’UE à l’école : méthodes et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence internationale « Transnational Academic Spaces » à l’Université de Bielefeld (Allemagne). Présentation du paper suivant : “Internationalization or ensuring competition in European HE Systems?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale « Transnational Academic Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bielefeld, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque GIRSEF- L'École bientôt hors-jeu ? …quand s'éloigne la promesse d'une Ecole émancipatrice. Co-préparation de l’atelier « Parcours » (Coordinateur: Xavier Dumay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'École bientôt hors-jeu ? …quand s'éloigne la promesse d'une Ecole émancipatrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology, Yokohama (Japon).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus au delà des mythes, quelle(s) mobilité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’ouverture du Symposium International Mobilités Universitaires : Regards et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus program, makers of European mobility since 1987?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic mobility and Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Serdang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogamie socio-professionnelle et division sexuée du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Society for the advancement of socio-economics (SASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler travail/famille dans trois professions relationnelles: Effet genre et effet profession chez les policiers, les infirmières et les assistants sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Egalité hommes/femmes et articulation travail/famille: vers un nouveau modèle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network G: Labor Markets, Education and Human Resources, Education and High Skilled Labour Markets: &amp;quot;Educational and Professional Migration in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle SASE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus favorise t-il la construction d'un modèle européen d'enseignement superieur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">: L’européanisation et la professionnalisation de l’enseignement supérieur, quelles convergences?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité européenne comme entrée dans la vie adulte: Quelles conséquences? Enquête sur les trajectoires de diplômés Erasmus italiens, français et anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres JEUNES ET SOCIETES en Europe et autour de la Méditerranée : Les jeunes au début du XXIème siècle: Entre motifs d'inquiétude et raisons d'espérer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be In Between Various Places: Survey on French, Italian And English Ex-Erasmus Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th TransEurope Youg Research Meeting: Flexibilization and Changing Life Course Patterns in A Globalizing Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Graduates Erasmus entering the Labour Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des élites:les enjeux de l’ouverture sociale et de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus dans la construction sociale des modes de vie des étudiants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres JEUNES &amp; SOCIETES en Europe et autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forti, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité étudiante institutionnalisée à l'emploi: Une démocratisation &amp;quot;ségrégative&amp;quot; variable en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur et les marchés du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Erasmus programme: towards more cooperation or more competition between Higher Educations institutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernising European higher education: priorities, ideas and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oporto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Experience of Erasmus Students: Inequality in the Use of &amp;quot;Exchange&amp;quot; programmes. A Comparative Study between England, France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Stratification and Insiders/Outsiders: Cross-national Comparisons within and between Continents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité étudiante institutionnalisée ou les prémices d'un espace européen de l'enseignement supérieur concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unis dans la diversité? Enjeux et défis d’une Europe de la formation, de l’éducation et de l’orientation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Artigues-près-Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Erasmus students: a fractionalised body of &amp;quot;privileged foreigners&amp;quot; evolving in differentiated institutional circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sociology of Education Research Network-European Sociological Association-Modern education, structures, functions and outcomes: School organisation and educational opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités dans les pratiques des étudiants Européens. Une comparaison Angleterre/France/Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les cultures étudiantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens caché de la mobilité des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale « mobilité académique : perspectives croisées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Turku, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens caché de la mobilité par le programme Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Mobility: Blending Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Turku, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working at the Commission European: Professional and personal paths for Europe's qualified youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highly Skilled Migration in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Londres, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir en Erasmus....Et après?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur est-il accessible à tous? Réflexions et débats sur les mobilités dans le système scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer par la commission européenne: Multiplication des CDD et parcours individualisés et flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6a Conferencia Jóvenes y sociedad en Europa y en el Mediterráneo (wokshops: Itinerarios Formativos e Inserción Laboral de Jóvenes Universitarios III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Barcelona, Espagne. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogamie Socioprofessionnelle et division sexuée au travail: Enquête auprès d'infirmiers, de policiers et d'assistants sociaux et modérateur du Network C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SASE - Transformations of Contemporary Capitalism: Actors, Institutions, Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Madrid, Espagne. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres: Heurts et malheurs d'une catégorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres : Heurts et malheurs d’une catégorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Versailles, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations: nouvelles pratiques, approches plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de l'EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle & vie familiale. : Etude de trois groupes professionnels: les infirmières, les policiers et les assistants sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 2011, 978-2-87463-269-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus et la mobilité des jeunes européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2010, 978-2130581260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte. Vécus différenciés selon le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’enseignement supérieur : une (r)évolution inachevée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, , pp.55-69, 2023, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cereq.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de mobilité Erasmus : des attentes linguistiques à l’expérience du voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voyageurs face aux langues : apprentissage, expérience, transmission. coll. "Détours littéraires" © Éditions Kimé, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAMBERT ABDELGAWAD Élisabeth et MICHEL Hélène (eds.), Dictionary of European Actors, Brussels, Larcier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité après le diplôme. Enquête sur les stagiaires et « précaires » à la Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Courty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité dans le système scolaire - Une solution pour la réussite et la démocratisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du septentrion, 2015, PU du Septentrion, 978-2-7574-0857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Erasmus programme : Achievements, Inequalities and Prospects - An overall approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin; Regis Machart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Politics of Global Academic Mobility and Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilità geografica e precarietà in Europa. Indagine comparativa internazionale sui Laureati Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emiliana Armano; Annalisa Murgia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generazione precaria Nuovi lavori e processi di soggettivazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il libri di Emil, 2014, Scienze Sociali, 978-88-66800-95-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiant ERASMUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lambert Abdelgawa; Hélène Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des acteurs de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782804471682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilità geografica e precarietà in Europa. Indagine comparativa internazionale sui Laureati Erasmus, Libera la Ricerca. Scienze Sociali (blind peer reviewed). Numéro spécial : Generazione precaria. Nuovi lavori e processi di soggettivazione, a cura di (dir.) Emiliana Armano, Annalisa Murgia. 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armano Emiliana et Murgia Annalisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generazione precaria Nuovi lavori e processi di soggettivazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il libri di Emil, 2014, Scienze Sociali, 978-88-66800-95-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants sans frontières? Pratiques étudiantes dans un contexte &amp;quot;étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvonne Neyrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures étudiantes. Socio-anthropologie de l'univers étudiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010, Logiques sociales - Etudes culturelles, 978-2-296-11368-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens caché de la mobilité des étudiants Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin, Michael Byram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echanges et mobilités académiques : quel bilan ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-35, 2008, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esperienza della sociologia Intervista a François Dubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Annabelle Allouch, La société du concours. L'empire des classements scolaires, Paris, Seuil, coll. « La république des idées »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Nicolas Charles. Enseignement supérieur et justice sociale. Sociologie des expériences étudiantes en Europe, Paris, La Documentation française (« Études & recherche »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquali Paul, Passer les frontières sociales. Comment les “filières d’élite” entrouvrent leurs portes Paris, Fayard, 2014, 453p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. ERLICH Valérie. Les mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. « Draelants Hugues, Réforme pédagogique et légitimation », Recherches sociologiques et anthropologiques, 42-1 | 2011, 128-130.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Drancourt C.N. (dir.) Conciliation Travail-Famille : Attention Travaux, l’Harmattan, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Barrère-Maurisson M.A, Tremblay D.G (dir.) Concillier travail et famille. Le rôle des acteurs France-Québec, PUQ, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche empirique à l'analyse sociologique. Les conditions sociales de la production académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de mobilité des étudiants ERASMUS : les usages inégalitaires d'un programme d' « échange ». Une comparaison Angleterre/ France/ Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université d'Aix-Marseille I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Ballatore </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magali-ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9256-1769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125703937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur ou en marge de la Commission européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/3 (85), pp.72-106. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.085.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Bettahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12(1), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.012.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUVERNER L’ÉDUCATION EN EUROPE PAR LE BENCHMARKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dynamiques régionales. Revue interdisciplinaire de l'IWEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus : la mobilité hybride au secours de l’inclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 volume 2 | 2023 : Où va l'enseignement supérieur ?, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte. Vécus différenciés selon le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cereq.3303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International PhD students in France under COVID-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.010.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des origines aux destinations : l’importance des « lieux » dans les parcours des étudiants Erasmus. Page 113 à 130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (N° 180), https://www.cairn.info/revue-migrations-societe-2020-2.htm?fbclid=IwAR2XcEuZcWotnBDFnkCCiaDNeeCS2jK1EBpmydI37ZPxX1MWWw1uZ_c39GI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration étudiante entre la France et l’Italie aujourd’hui: peut-on parler de réciprocité des échanges et de circulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUDI EMIGRAZIONE International Journal of Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarisation des parcours sur le segment secondaire de l’emploi à la Commission européenne de Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Précarité, précaires, précariat. Allers-retours internationaux, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02023410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques migratoires contemporaines dans le sud de la France. Réseaux sociaux et filières migratoires des « jeunes » italiens à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Dynamics in South of France: Proculturation Traces by Italian Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Arenas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (Issue 3), pp.291-304. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42087-019-0054-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cairns (David), Krzaklewska (Ewa), Cuzzocrea (Valentina), Allaste (Airi-Alina) – Mobility, Education and Employability in The European Union. Inside Erasmus). Basingstoke, Palgrave Macmillan, 2018. XI + 192 p. Illustrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.694.0712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on vraiment parler de « génération Erasmus » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité dans l’enseignement Bilan et perspective dans un contexte de marchandisation de l’éducation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.49-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation policy as a (re)producer of social inequalities. The case of institutionalised student mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavrou Sophia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité étudiante en Europe. Une lente institutionnalisation sans réelle démocratisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital culturel et reproduction scolaire. Un bilan critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (186), pp.115-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: quand passion et précarité se rencontrent dans les métiers du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rio Carral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (45), pp.209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appartenance professionnelle et articulation travail/famille. Comparaison de deux groupes professionnels : les infirmières et les policiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (18), pp.94-119. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1014576ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir et repartir ! Trajectoires de mobilités étudiantes et diplômées du sud et du nord de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers québécois de démographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.335-369. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020612ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler à la Commission Européenne de Bruxelles sans être fonctionnaire : Un entre-deux confortable entre formation et emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, numéro spécial : "Qualité du Travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir en Erasmus : et après ? Parcours comparés d’insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Spirale 51 - 2013 (51), pp.59-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ERASMUS programme in France, Italy & the U.K: Student Mobility as a Signal of Distinction and Privilege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Educational Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol 12 (4), pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les savoirs disciplinaires appris ailleurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-serie numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honouring Higher Education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Educational Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), pp.314-319. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2304/eerj.2012.11.2.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges internationaux en Europe et apprentissages: l'exemple de la mobilité étudiante institutionnalisée par le programme Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors-serie (3), pp.149-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux et pratiques d'accueil des étudiants ERASMUS en Angleterre, en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echidistante, revue de culture et sciences (Institutul European din România)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7-8, pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de mobilité des étudiants Erasmus : les usages inégalitaires d'un programme d'échange. Une comparaison France/Angleterre/Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre réalité du programme Erasmus : affinité sélective entre établissements et reproduction sociale des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (103), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un enseignement supérieur européen concurrentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus en France, en Italie et en Angleterre: sélection des étudiants et compétences migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.215-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus en France, en Italie et en Angleterre : sélection des étudiants et compétences migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.215-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche, un espace &amp;quot;international&amp;quot; spécifique ? De la crise sanitaire et aux crises diplomatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités dans et en recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de la Maison Interuniversitaire des Sciences sociales et des Humanités d'Alsace | MISHA, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual mobilities and policy shift : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVEGNO LE SFIDE DEL MEDITERRANEO PER L’EUROPA L’educazione al tempo della crisi: resilienza, discontinuità e nuove politiche educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS, Sep 2025, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il GPS neoliberista dell'istruzione terziaria: verso una mobilità inclusiva?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebouc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVEGNO AIS LE SFIDE DEL MEDITERRANEO PER L’EUROPA Diseguaglianze e mobilità nel Mediterraneo: prospettive sociologiche sull’educazione in contesti di transizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS : Associazione Italiana di Sociologia, Sep 2025, Bergame (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HE Students and Graduates : Desirable Migrants in Europe? Examining European migration Promotion Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference of Scuola Democratica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Cagliari, Jun 2024, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité européenne dans l’Enseignement Supérieur aujourd’hui. Évolution des politiques publiques et place grandissante de la mobilité « virtuelle » et « hybride »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité internationale en cours d’études et en emploi des diplômés de master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unistra BETA, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Mobility Policies: From Higher Education to Compulsory Education. From Learners to Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Conference of the TEPE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE AMU-SFERE Provence, Mar 2024, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus+ : La mobilité hybride au secours de l’inclusion ? Évolutions des flux et des publics concernés par les programmes de mobilité de l'Union Européenne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE D'ÉTUDES MOBETU : MOBILITÉS ÉTUDIANTES ET FABRICATION DES ÉLITES À L’ÉPREUVE DES POLITIQUES D’INTERNATIONALISATION DE L’ENSEIGNEMENT SUPÉRIEUR – REGARDS CROISÉS SUD/NORD/EST/OUEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l'AFS -Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2023, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe VITALE, Magali BALLATORE, Benoit LEBOUC (Univ. Aix-Marseille) Chambards dans l’enseignement supérieur : les ressorts néolibéraux de la mobilité et de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebouc Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ÈME COLLOQUE DU RESUP FIN D’UN MONDE, NOUVEAU MONDE ? PENSER LES CHANGEMENTS DES SYSTÈMES D'ENSEIGNEMENT SUPÉRIEUR ET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte. L’impact du genre sur le vécu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPE DE TRAVAIL SUR L’ENSEIGNEMENT SUPERIEUR CEREQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The culture of the Institutions in Brussels- Roundtable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 years after the anthropological report on the European Commission: where does anthropology stand and what does it tell us about the European Institutions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BRUGES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l’éducation par le « benchmarking » en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence annuelle de l'IWEPS- regards croisés sur la gouvernance par les plans et les chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of COVID-19 on the PhD students ongoing mobility in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second edition of the International Conference of the journal Scuola Democratica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l’éducation par le « benchmarking » en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la gouvernance par les plans et les chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche sociologique de la mobilité internationale des doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité internationale entrante des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants en temps de mobilité contrainte.Qui sont les jeunes chercheurs internationaux en France aujourd’hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité internationale entrante des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux- IEP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l’international des jeunes diplômés de l’ESR en mobilitéEntre prédispositions et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Drealants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERROGER LA TRANSMISSION PAR OSMOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, CAMPUS CONDORCET PARIS-AUBERVILLIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration étudiante entre la France et l’Italie aujourd’hui : Peut-on parler de réciprocité des échanges et de circulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et circulations entre France et Italie du XIXe siècle à nos jours- Colloque franco-italien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02154059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW DID THE RHETORIC OF &amp;quot;EXCELLENCE&amp;quot; IN EDUCATION SPREAD IN EUROPE? THE EXAMPLES OF HIGHER EDUCATION AND “PARCOURS D’EXCELLENCE” IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Richard-Bossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firts International Conference "Scuola Democratica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02120140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mobilité élitaire précarisée ? Dynamiques et stratification sociale à la Commission Européenne de Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de mobilité Erasmus : Une forme de &amp;quot;tourisme approfondi&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voyageurs face aux langues : apprentissage, expérience, transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility dynamics in South of France: Traces of Italians workers in online platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labour mobility and growing up with/across borders Panel at the 3rd Transmobilities-Development Conference “Life phases matter: new imaginaries of transnational mobilities” 29-30 November Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Utrech, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque « Enseigner l’Europe et l’UE à l’école : méthodes et enjeux » à l’ESPE d’Aix-Marseille, Aix-en-Provence. Clôture de la Session 3 (Identité et conscience européennes) : identifications multiples et mobilités dans l’enseignement supérieur Européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’Europe et l’UE à l’école : méthodes et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence internationale « Transnational Academic Spaces » à l’Université de Bielefeld (Allemagne). Présentation du paper suivant : “Internationalization or ensuring competition in European HE Systems?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale « Transnational Academic Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bielefeld, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque GIRSEF- L'École bientôt hors-jeu ? …quand s'éloigne la promesse d'une Ecole émancipatrice. Co-préparation de l’atelier « Parcours » (Coordinateur: Xavier Dumay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'École bientôt hors-jeu ? …quand s'éloigne la promesse d'une Ecole émancipatrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology, Yokohama (Japon).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus au delà des mythes, quelle(s) mobilité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’ouverture du Symposium International Mobilités Universitaires : Regards et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus program, makers of European mobility since 1987?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic mobility and Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Serdang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogamie socio-professionnelle et division sexuée du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Society for the advancement of socio-economics (SASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler travail/famille dans trois professions relationnelles: Effet genre et effet profession chez les policiers, les infirmières et les assistants sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Egalité hommes/femmes et articulation travail/famille: vers un nouveau modèle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network G: Labor Markets, Education and Human Resources, Education and High Skilled Labour Markets: &amp;quot;Educational and Professional Migration in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle SASE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus favorise t-il la construction d'un modèle européen d'enseignement superieur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">: L’européanisation et la professionnalisation de l’enseignement supérieur, quelles convergences?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be In Between Various Places: Survey on French, Italian And English Ex-Erasmus Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th TransEurope Youg Research Meeting: Flexibilization and Changing Life Course Patterns in A Globalizing Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité européenne comme entrée dans la vie adulte: Quelles conséquences? Enquête sur les trajectoires de diplômés Erasmus italiens, français et anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres JEUNES ET SOCIETES en Europe et autour de la Méditerranée : Les jeunes au début du XXIème siècle: Entre motifs d'inquiétude et raisons d'espérer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Graduates Erasmus entering the Labour Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des élites:les enjeux de l’ouverture sociale et de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus dans la construction sociale des modes de vie des étudiants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres JEUNES &amp; SOCIETES en Europe et autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forti, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Experience of Erasmus Students: Inequality in the Use of &amp;quot;Exchange&amp;quot; programmes. A Comparative Study between England, France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Stratification and Insiders/Outsiders: Cross-national Comparisons within and between Continents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Erasmus programme: towards more cooperation or more competition between Higher Educations institutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernising European higher education: priorities, ideas and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oporto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité étudiante institutionnalisée à l'emploi: Une démocratisation &amp;quot;ségrégative&amp;quot; variable en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur et les marchés du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité étudiante institutionnalisée ou les prémices d'un espace européen de l'enseignement supérieur concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unis dans la diversité? Enjeux et défis d’une Europe de la formation, de l’éducation et de l’orientation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Artigues-près-Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Erasmus students: a fractionalised body of &amp;quot;privileged foreigners&amp;quot; evolving in differentiated institutional circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sociology of Education Research Network-European Sociological Association-Modern education, structures, functions and outcomes: School organisation and educational opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités dans les pratiques des étudiants Européens. Une comparaison Angleterre/France/Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les cultures étudiantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens caché de la mobilité des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale « mobilité académique : perspectives croisées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Turku, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens caché de la mobilité par le programme Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Mobility: Blending Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Turku, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working at the Commission European: Professional and personal paths for Europe's qualified youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highly Skilled Migration in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Londres, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir en Erasmus....Et après?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur est-il accessible à tous? Réflexions et débats sur les mobilités dans le système scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer par la commission européenne: Multiplication des CDD et parcours individualisés et flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6a Conferencia Jóvenes y sociedad en Europa y en el Mediterráneo (wokshops: Itinerarios Formativos e Inserción Laboral de Jóvenes Universitarios III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Barcelona, Espagne. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogamie Socioprofessionnelle et division sexuée au travail: Enquête auprès d'infirmiers, de policiers et d'assistants sociaux et modérateur du Network C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SASE - Transformations of Contemporary Capitalism: Actors, Institutions, Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Madrid, Espagne. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres: Heurts et malheurs d'une catégorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres : Heurts et malheurs d’une catégorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Versailles, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations: nouvelles pratiques, approches plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de l'EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle & vie familiale. : Etude de trois groupes professionnels: les infirmières, les policiers et les assistants sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 2011, 978-2-87463-269-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus et la mobilité des jeunes européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2010, 978-2130581260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte. Vécus différenciés selon le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’enseignement supérieur : une (r)évolution inachevée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, , pp.55-69, 2023, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cereq.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de mobilité Erasmus : des attentes linguistiques à l’expérience du voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voyageurs face aux langues : apprentissage, expérience, transmission. coll. "Détours littéraires" © Éditions Kimé, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAMBERT ABDELGAWAD Élisabeth et MICHEL Hélène (eds.), Dictionary of European Actors, Brussels, Larcier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité après le diplôme. Enquête sur les stagiaires et « précaires » à la Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Courty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité dans le système scolaire - Une solution pour la réussite et la démocratisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du septentrion, 2015, PU du Septentrion, 978-2-7574-0857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Erasmus programme : Achievements, Inequalities and Prospects - An overall approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin; Regis Machart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Politics of Global Academic Mobility and Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilità geografica e precarietà in Europa. Indagine comparativa internazionale sui Laureati Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emiliana Armano; Annalisa Murgia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generazione precaria Nuovi lavori e processi di soggettivazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il libri di Emil, 2014, Scienze Sociali, 978-88-66800-95-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilità geografica e precarietà in Europa. Indagine comparativa internazionale sui Laureati Erasmus, Libera la Ricerca. Scienze Sociali (blind peer reviewed). Numéro spécial : Generazione precaria. Nuovi lavori e processi di soggettivazione, a cura di (dir.) Emiliana Armano, Annalisa Murgia. 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armano Emiliana et Murgia Annalisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generazione precaria Nuovi lavori e processi di soggettivazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il libri di Emil, 2014, Scienze Sociali, 978-88-66800-95-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiant ERASMUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lambert Abdelgawa; Hélène Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des acteurs de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782804471682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants sans frontières? Pratiques étudiantes dans un contexte &amp;quot;étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvonne Neyrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures étudiantes. Socio-anthropologie de l'univers étudiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010, Logiques sociales - Etudes culturelles, 978-2-296-11368-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens caché de la mobilité des étudiants Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin, Michael Byram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echanges et mobilités académiques : quel bilan ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-35, 2008, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esperienza della sociologia Intervista a François Dubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Annabelle Allouch, La société du concours. L'empire des classements scolaires, Paris, Seuil, coll. « La république des idées »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Nicolas Charles. Enseignement supérieur et justice sociale. Sociologie des expériences étudiantes en Europe, Paris, La Documentation française (« Études & recherche »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquali Paul, Passer les frontières sociales. Comment les “filières d’élite” entrouvrent leurs portes Paris, Fayard, 2014, 453p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. ERLICH Valérie. Les mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. « Draelants Hugues, Réforme pédagogique et légitimation », Recherches sociologiques et anthropologiques, 42-1 | 2011, 128-130.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Drancourt C.N. (dir.) Conciliation Travail-Famille : Attention Travaux, l’Harmattan, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Barrère-Maurisson M.A, Tremblay D.G (dir.) Concillier travail et famille. Le rôle des acteurs France-Québec, PUQ, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche empirique à l'analyse sociologique. Les conditions sociales de la production académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de mobilité des étudiants ERASMUS : les usages inégalitaires d'un programme d' « échange ». Une comparaison Angleterre/ France/ Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université d'Aix-Marseille I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="251246A8"/>
+    <w:nsid w:val="32B42AF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-ballatore" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9256-1769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125703937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.085.0072" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bettahar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3303" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.010.0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-019-0054-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0712" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavrou Sophia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Draelants" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Murgia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rio Carral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020612ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sanchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014576ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2304/eerj.2012.11.2.314" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465690v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugoo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebouc Benoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vitale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Drealants" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02154059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118357v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280217v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273898v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04336216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3416" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468767v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273893v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712611v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204795v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-ballatore" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9256-1769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125703937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.085.0072" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bettahar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3303" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.010.0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-019-0054-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0712" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavrou Sophia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Draelants" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Murgia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rio Carral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sanchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014576ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020612ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2304/eerj.2012.11.2.314" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465690v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugoo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebouc Benoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vitale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Drealants" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02154059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118357v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280230v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280217v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273898v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04336216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3416" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468767v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712611v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204795v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>