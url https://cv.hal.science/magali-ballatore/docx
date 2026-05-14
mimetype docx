--- v1 (2026-04-22)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Ballatore </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magali-ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9256-1769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125703937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur ou en marge de la Commission européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/3 (85), pp.72-106. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.085.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Bettahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12(1), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.012.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUVERNER L’ÉDUCATION EN EUROPE PAR LE BENCHMARKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dynamiques régionales. Revue interdisciplinaire de l'IWEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus : la mobilité hybride au secours de l’inclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 volume 2 | 2023 : Où va l'enseignement supérieur ?, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte. Vécus différenciés selon le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cereq.3303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International PhD students in France under COVID-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.010.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des origines aux destinations : l’importance des « lieux » dans les parcours des étudiants Erasmus. Page 113 à 130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (N° 180), https://www.cairn.info/revue-migrations-societe-2020-2.htm?fbclid=IwAR2XcEuZcWotnBDFnkCCiaDNeeCS2jK1EBpmydI37ZPxX1MWWw1uZ_c39GI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration étudiante entre la France et l’Italie aujourd’hui: peut-on parler de réciprocité des échanges et de circulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUDI EMIGRAZIONE International Journal of Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarisation des parcours sur le segment secondaire de l’emploi à la Commission européenne de Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Précarité, précaires, précariat. Allers-retours internationaux, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02023410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques migratoires contemporaines dans le sud de la France. Réseaux sociaux et filières migratoires des « jeunes » italiens à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Dynamics in South of France: Proculturation Traces by Italian Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Arenas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (Issue 3), pp.291-304. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42087-019-0054-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cairns (David), Krzaklewska (Ewa), Cuzzocrea (Valentina), Allaste (Airi-Alina) – Mobility, Education and Employability in The European Union. Inside Erasmus). Basingstoke, Palgrave Macmillan, 2018. XI + 192 p. Illustrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.694.0712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on vraiment parler de « génération Erasmus » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité dans l’enseignement Bilan et perspective dans un contexte de marchandisation de l’éducation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.49-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation policy as a (re)producer of social inequalities. The case of institutionalised student mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavrou Sophia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité étudiante en Europe. Une lente institutionnalisation sans réelle démocratisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital culturel et reproduction scolaire. Un bilan critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (186), pp.115-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: quand passion et précarité se rencontrent dans les métiers du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rio Carral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (45), pp.209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appartenance professionnelle et articulation travail/famille. Comparaison de deux groupes professionnels : les infirmières et les policiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (18), pp.94-119. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1014576ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir et repartir ! Trajectoires de mobilités étudiantes et diplômées du sud et du nord de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers québécois de démographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.335-369. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020612ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler à la Commission Européenne de Bruxelles sans être fonctionnaire : Un entre-deux confortable entre formation et emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, numéro spécial : "Qualité du Travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir en Erasmus : et après ? Parcours comparés d’insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Spirale 51 - 2013 (51), pp.59-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ERASMUS programme in France, Italy & the U.K: Student Mobility as a Signal of Distinction and Privilege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Educational Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol 12 (4), pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les savoirs disciplinaires appris ailleurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-serie numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honouring Higher Education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Educational Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), pp.314-319. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2304/eerj.2012.11.2.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges internationaux en Europe et apprentissages: l'exemple de la mobilité étudiante institutionnalisée par le programme Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors-serie (3), pp.149-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux et pratiques d'accueil des étudiants ERASMUS en Angleterre, en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echidistante, revue de culture et sciences (Institutul European din România)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7-8, pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de mobilité des étudiants Erasmus : les usages inégalitaires d'un programme d'échange. Une comparaison France/Angleterre/Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre réalité du programme Erasmus : affinité sélective entre établissements et reproduction sociale des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (103), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un enseignement supérieur européen concurrentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus en France, en Italie et en Angleterre: sélection des étudiants et compétences migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.215-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus en France, en Italie et en Angleterre : sélection des étudiants et compétences migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.215-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche, un espace &amp;quot;international&amp;quot; spécifique ? De la crise sanitaire et aux crises diplomatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités dans et en recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de la Maison Interuniversitaire des Sciences sociales et des Humanités d'Alsace | MISHA, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual mobilities and policy shift : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVEGNO LE SFIDE DEL MEDITERRANEO PER L’EUROPA L’educazione al tempo della crisi: resilienza, discontinuità e nuove politiche educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS, Sep 2025, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il GPS neoliberista dell'istruzione terziaria: verso una mobilità inclusiva?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebouc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVEGNO AIS LE SFIDE DEL MEDITERRANEO PER L’EUROPA Diseguaglianze e mobilità nel Mediterraneo: prospettive sociologiche sull’educazione in contesti di transizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS : Associazione Italiana di Sociologia, Sep 2025, Bergame (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HE Students and Graduates : Desirable Migrants in Europe? Examining European migration Promotion Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference of Scuola Democratica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Cagliari, Jun 2024, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité européenne dans l’Enseignement Supérieur aujourd’hui. Évolution des politiques publiques et place grandissante de la mobilité « virtuelle » et « hybride »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité internationale en cours d’études et en emploi des diplômés de master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unistra BETA, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Mobility Policies: From Higher Education to Compulsory Education. From Learners to Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Conference of the TEPE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE AMU-SFERE Provence, Mar 2024, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus+ : La mobilité hybride au secours de l’inclusion ? Évolutions des flux et des publics concernés par les programmes de mobilité de l'Union Européenne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE D'ÉTUDES MOBETU : MOBILITÉS ÉTUDIANTES ET FABRICATION DES ÉLITES À L’ÉPREUVE DES POLITIQUES D’INTERNATIONALISATION DE L’ENSEIGNEMENT SUPÉRIEUR – REGARDS CROISÉS SUD/NORD/EST/OUEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l'AFS -Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2023, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe VITALE, Magali BALLATORE, Benoit LEBOUC (Univ. Aix-Marseille) Chambards dans l’enseignement supérieur : les ressorts néolibéraux de la mobilité et de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebouc Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ÈME COLLOQUE DU RESUP FIN D’UN MONDE, NOUVEAU MONDE ? PENSER LES CHANGEMENTS DES SYSTÈMES D'ENSEIGNEMENT SUPÉRIEUR ET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte. L’impact du genre sur le vécu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPE DE TRAVAIL SUR L’ENSEIGNEMENT SUPERIEUR CEREQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The culture of the Institutions in Brussels- Roundtable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 years after the anthropological report on the European Commission: where does anthropology stand and what does it tell us about the European Institutions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BRUGES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l’éducation par le « benchmarking » en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence annuelle de l'IWEPS- regards croisés sur la gouvernance par les plans et les chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of COVID-19 on the PhD students ongoing mobility in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second edition of the International Conference of the journal Scuola Democratica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l’éducation par le « benchmarking » en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la gouvernance par les plans et les chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche sociologique de la mobilité internationale des doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité internationale entrante des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants en temps de mobilité contrainte.Qui sont les jeunes chercheurs internationaux en France aujourd’hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité internationale entrante des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux- IEP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l’international des jeunes diplômés de l’ESR en mobilitéEntre prédispositions et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Drealants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERROGER LA TRANSMISSION PAR OSMOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, CAMPUS CONDORCET PARIS-AUBERVILLIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration étudiante entre la France et l’Italie aujourd’hui : Peut-on parler de réciprocité des échanges et de circulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et circulations entre France et Italie du XIXe siècle à nos jours- Colloque franco-italien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02154059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW DID THE RHETORIC OF &amp;quot;EXCELLENCE&amp;quot; IN EDUCATION SPREAD IN EUROPE? THE EXAMPLES OF HIGHER EDUCATION AND “PARCOURS D’EXCELLENCE” IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Richard-Bossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firts International Conference "Scuola Democratica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02120140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mobilité élitaire précarisée ? Dynamiques et stratification sociale à la Commission Européenne de Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de mobilité Erasmus : Une forme de &amp;quot;tourisme approfondi&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voyageurs face aux langues : apprentissage, expérience, transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility dynamics in South of France: Traces of Italians workers in online platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labour mobility and growing up with/across borders Panel at the 3rd Transmobilities-Development Conference “Life phases matter: new imaginaries of transnational mobilities” 29-30 November Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Utrech, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque « Enseigner l’Europe et l’UE à l’école : méthodes et enjeux » à l’ESPE d’Aix-Marseille, Aix-en-Provence. Clôture de la Session 3 (Identité et conscience européennes) : identifications multiples et mobilités dans l’enseignement supérieur Européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’Europe et l’UE à l’école : méthodes et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence internationale « Transnational Academic Spaces » à l’Université de Bielefeld (Allemagne). Présentation du paper suivant : “Internationalization or ensuring competition in European HE Systems?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale « Transnational Academic Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bielefeld, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque GIRSEF- L'École bientôt hors-jeu ? …quand s'éloigne la promesse d'une Ecole émancipatrice. Co-préparation de l’atelier « Parcours » (Coordinateur: Xavier Dumay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'École bientôt hors-jeu ? …quand s'éloigne la promesse d'une Ecole émancipatrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology, Yokohama (Japon).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus au delà des mythes, quelle(s) mobilité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’ouverture du Symposium International Mobilités Universitaires : Regards et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus program, makers of European mobility since 1987?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic mobility and Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Serdang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogamie socio-professionnelle et division sexuée du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Society for the advancement of socio-economics (SASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler travail/famille dans trois professions relationnelles: Effet genre et effet profession chez les policiers, les infirmières et les assistants sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Egalité hommes/femmes et articulation travail/famille: vers un nouveau modèle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network G: Labor Markets, Education and Human Resources, Education and High Skilled Labour Markets: &amp;quot;Educational and Professional Migration in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle SASE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus favorise t-il la construction d'un modèle européen d'enseignement superieur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">: L’européanisation et la professionnalisation de l’enseignement supérieur, quelles convergences?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be In Between Various Places: Survey on French, Italian And English Ex-Erasmus Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th TransEurope Youg Research Meeting: Flexibilization and Changing Life Course Patterns in A Globalizing Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité européenne comme entrée dans la vie adulte: Quelles conséquences? Enquête sur les trajectoires de diplômés Erasmus italiens, français et anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres JEUNES ET SOCIETES en Europe et autour de la Méditerranée : Les jeunes au début du XXIème siècle: Entre motifs d'inquiétude et raisons d'espérer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Graduates Erasmus entering the Labour Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des élites:les enjeux de l’ouverture sociale et de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus dans la construction sociale des modes de vie des étudiants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres JEUNES &amp; SOCIETES en Europe et autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forti, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Experience of Erasmus Students: Inequality in the Use of &amp;quot;Exchange&amp;quot; programmes. A Comparative Study between England, France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Stratification and Insiders/Outsiders: Cross-national Comparisons within and between Continents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Erasmus programme: towards more cooperation or more competition between Higher Educations institutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernising European higher education: priorities, ideas and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oporto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité étudiante institutionnalisée à l'emploi: Une démocratisation &amp;quot;ségrégative&amp;quot; variable en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur et les marchés du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité étudiante institutionnalisée ou les prémices d'un espace européen de l'enseignement supérieur concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unis dans la diversité? Enjeux et défis d’une Europe de la formation, de l’éducation et de l’orientation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Artigues-près-Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Erasmus students: a fractionalised body of &amp;quot;privileged foreigners&amp;quot; evolving in differentiated institutional circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sociology of Education Research Network-European Sociological Association-Modern education, structures, functions and outcomes: School organisation and educational opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités dans les pratiques des étudiants Européens. Une comparaison Angleterre/France/Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les cultures étudiantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens caché de la mobilité des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale « mobilité académique : perspectives croisées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Turku, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens caché de la mobilité par le programme Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Mobility: Blending Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Turku, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working at the Commission European: Professional and personal paths for Europe's qualified youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highly Skilled Migration in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Londres, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir en Erasmus....Et après?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur est-il accessible à tous? Réflexions et débats sur les mobilités dans le système scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer par la commission européenne: Multiplication des CDD et parcours individualisés et flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6a Conferencia Jóvenes y sociedad en Europa y en el Mediterráneo (wokshops: Itinerarios Formativos e Inserción Laboral de Jóvenes Universitarios III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Barcelona, Espagne. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogamie Socioprofessionnelle et division sexuée au travail: Enquête auprès d'infirmiers, de policiers et d'assistants sociaux et modérateur du Network C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SASE - Transformations of Contemporary Capitalism: Actors, Institutions, Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Madrid, Espagne. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres: Heurts et malheurs d'une catégorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres : Heurts et malheurs d’une catégorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Versailles, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations: nouvelles pratiques, approches plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de l'EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle & vie familiale. : Etude de trois groupes professionnels: les infirmières, les policiers et les assistants sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 2011, 978-2-87463-269-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus et la mobilité des jeunes européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2010, 978-2130581260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte. Vécus différenciés selon le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’enseignement supérieur : une (r)évolution inachevée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, , pp.55-69, 2023, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cereq.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de mobilité Erasmus : des attentes linguistiques à l’expérience du voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voyageurs face aux langues : apprentissage, expérience, transmission. coll. "Détours littéraires" © Éditions Kimé, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAMBERT ABDELGAWAD Élisabeth et MICHEL Hélène (eds.), Dictionary of European Actors, Brussels, Larcier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité après le diplôme. Enquête sur les stagiaires et « précaires » à la Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Courty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité dans le système scolaire - Une solution pour la réussite et la démocratisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du septentrion, 2015, PU du Septentrion, 978-2-7574-0857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Erasmus programme : Achievements, Inequalities and Prospects - An overall approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin; Regis Machart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Politics of Global Academic Mobility and Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilità geografica e precarietà in Europa. Indagine comparativa internazionale sui Laureati Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emiliana Armano; Annalisa Murgia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generazione precaria Nuovi lavori e processi di soggettivazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il libri di Emil, 2014, Scienze Sociali, 978-88-66800-95-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilità geografica e precarietà in Europa. Indagine comparativa internazionale sui Laureati Erasmus, Libera la Ricerca. Scienze Sociali (blind peer reviewed). Numéro spécial : Generazione precaria. Nuovi lavori e processi di soggettivazione, a cura di (dir.) Emiliana Armano, Annalisa Murgia. 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armano Emiliana et Murgia Annalisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generazione precaria Nuovi lavori e processi di soggettivazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il libri di Emil, 2014, Scienze Sociali, 978-88-66800-95-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiant ERASMUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lambert Abdelgawa; Hélène Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des acteurs de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782804471682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants sans frontières? Pratiques étudiantes dans un contexte &amp;quot;étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvonne Neyrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures étudiantes. Socio-anthropologie de l'univers étudiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010, Logiques sociales - Etudes culturelles, 978-2-296-11368-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens caché de la mobilité des étudiants Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin, Michael Byram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echanges et mobilités académiques : quel bilan ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-35, 2008, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esperienza della sociologia Intervista a François Dubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Annabelle Allouch, La société du concours. L'empire des classements scolaires, Paris, Seuil, coll. « La république des idées »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Nicolas Charles. Enseignement supérieur et justice sociale. Sociologie des expériences étudiantes en Europe, Paris, La Documentation française (« Études & recherche »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquali Paul, Passer les frontières sociales. Comment les “filières d’élite” entrouvrent leurs portes Paris, Fayard, 2014, 453p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. ERLICH Valérie. Les mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. « Draelants Hugues, Réforme pédagogique et légitimation », Recherches sociologiques et anthropologiques, 42-1 | 2011, 128-130.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Drancourt C.N. (dir.) Conciliation Travail-Famille : Attention Travaux, l’Harmattan, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Barrère-Maurisson M.A, Tremblay D.G (dir.) Concillier travail et famille. Le rôle des acteurs France-Québec, PUQ, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche empirique à l'analyse sociologique. Les conditions sociales de la production académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de mobilité des étudiants ERASMUS : les usages inégalitaires d'un programme d' « échange ». Une comparaison Angleterre/ France/ Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université d'Aix-Marseille I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Ballatore </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magali-ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9256-1769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125703937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur ou en marge de la Commission européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/3 (85), pp.72-106. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.085.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Bettahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12(1), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.012.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUVERNER L’ÉDUCATION EN EUROPE PAR LE BENCHMARKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dynamiques régionales. Revue interdisciplinaire de l'IWEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus : la mobilité hybride au secours de l’inclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 volume 2 | 2023 : Où va l'enseignement supérieur ?, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte. Vécus différenciés selon le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cereq.3303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International PhD students in France under COVID-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.010.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des origines aux destinations : l’importance des « lieux » dans les parcours des étudiants Erasmus. Page 113 à 130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (N° 180), https://www.cairn.info/revue-migrations-societe-2020-2.htm?fbclid=IwAR2XcEuZcWotnBDFnkCCiaDNeeCS2jK1EBpmydI37ZPxX1MWWw1uZ_c39GI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration étudiante entre la France et l’Italie aujourd’hui: peut-on parler de réciprocité des échanges et de circulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUDI EMIGRAZIONE International Journal of Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Dynamics in South of France: Proculturation Traces by Italian Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Arenas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (Issue 3), pp.291-304. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42087-019-0054-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques migratoires contemporaines dans le sud de la France. Réseaux sociaux et filières migratoires des « jeunes » italiens à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarisation des parcours sur le segment secondaire de l’emploi à la Commission européenne de Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Précarité, précaires, précariat. Allers-retours internationaux, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02023410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cairns (David), Krzaklewska (Ewa), Cuzzocrea (Valentina), Allaste (Airi-Alina) – Mobility, Education and Employability in The European Union. Inside Erasmus). Basingstoke, Palgrave Macmillan, 2018. XI + 192 p. Illustrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.694.0712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on vraiment parler de « génération Erasmus » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité dans l’enseignement Bilan et perspective dans un contexte de marchandisation de l’éducation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.49-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation policy as a (re)producer of social inequalities. The case of institutionalised student mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavrou Sophia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité étudiante en Europe. Une lente institutionnalisation sans réelle démocratisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: quand passion et précarité se rencontrent dans les métiers du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rio Carral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (45), pp.209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital culturel et reproduction scolaire. Un bilan critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (186), pp.115-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir et repartir ! Trajectoires de mobilités étudiantes et diplômées du sud et du nord de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers québécois de démographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.335-369. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020612ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appartenance professionnelle et articulation travail/famille. Comparaison de deux groupes professionnels : les infirmières et les policiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (18), pp.94-119. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1014576ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler à la Commission Européenne de Bruxelles sans être fonctionnaire : Un entre-deux confortable entre formation et emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, numéro spécial : "Qualité du Travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir en Erasmus : et après ? Parcours comparés d’insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Spirale 51 - 2013 (51), pp.59-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ERASMUS programme in France, Italy & the U.K: Student Mobility as a Signal of Distinction and Privilege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Educational Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol 12 (4), pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les savoirs disciplinaires appris ailleurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-serie numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honouring Higher Education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Educational Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), pp.314-319. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2304/eerj.2012.11.2.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges internationaux en Europe et apprentissages: l'exemple de la mobilité étudiante institutionnalisée par le programme Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors-serie (3), pp.149-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de mobilité des étudiants Erasmus : les usages inégalitaires d'un programme d'échange. Une comparaison France/Angleterre/Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux et pratiques d'accueil des étudiants ERASMUS en Angleterre, en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echidistante, revue de culture et sciences (Institutul European din România)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7-8, pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre réalité du programme Erasmus : affinité sélective entre établissements et reproduction sociale des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (103), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un enseignement supérieur européen concurrentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus en France, en Italie et en Angleterre : sélection des étudiants et compétences migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.215-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus en France, en Italie et en Angleterre: sélection des étudiants et compétences migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.215-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual mobilities and policy shift : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVEGNO LE SFIDE DEL MEDITERRANEO PER L’EUROPA L’educazione al tempo della crisi: resilienza, discontinuità e nuove politiche educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS, Sep 2025, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche, un espace &amp;quot;international&amp;quot; spécifique ? De la crise sanitaire et aux crises diplomatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités dans et en recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de la Maison Interuniversitaire des Sciences sociales et des Humanités d'Alsace | MISHA, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il GPS neoliberista dell'istruzione terziaria: verso una mobilità inclusiva?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebouc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVEGNO AIS LE SFIDE DEL MEDITERRANEO PER L’EUROPA Diseguaglianze e mobilità nel Mediterraneo: prospettive sociologiche sull’educazione in contesti di transizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS : Associazione Italiana di Sociologia, Sep 2025, Bergame (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité européenne dans l’Enseignement Supérieur aujourd’hui. Évolution des politiques publiques et place grandissante de la mobilité « virtuelle » et « hybride »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité internationale en cours d’études et en emploi des diplômés de master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unistra BETA, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HE Students and Graduates : Desirable Migrants in Europe? Examining European migration Promotion Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference of Scuola Democratica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Cagliari, Jun 2024, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Mobility Policies: From Higher Education to Compulsory Education. From Learners to Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Conference of the TEPE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE AMU-SFERE Provence, Mar 2024, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l'AFS -Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2023, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus+ : La mobilité hybride au secours de l’inclusion ? Évolutions des flux et des publics concernés par les programmes de mobilité de l'Union Européenne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE D'ÉTUDES MOBETU : MOBILITÉS ÉTUDIANTES ET FABRICATION DES ÉLITES À L’ÉPREUVE DES POLITIQUES D’INTERNATIONALISATION DE L’ENSEIGNEMENT SUPÉRIEUR – REGARDS CROISÉS SUD/NORD/EST/OUEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe VITALE, Magali BALLATORE, Benoit LEBOUC (Univ. Aix-Marseille) Chambards dans l’enseignement supérieur : les ressorts néolibéraux de la mobilité et de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebouc Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ÈME COLLOQUE DU RESUP FIN D’UN MONDE, NOUVEAU MONDE ? PENSER LES CHANGEMENTS DES SYSTÈMES D'ENSEIGNEMENT SUPÉRIEUR ET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte. L’impact du genre sur le vécu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPE DE TRAVAIL SUR L’ENSEIGNEMENT SUPERIEUR CEREQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The culture of the Institutions in Brussels- Roundtable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 years after the anthropological report on the European Commission: where does anthropology stand and what does it tell us about the European Institutions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BRUGES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l’éducation par le « benchmarking » en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la gouvernance par les plans et les chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l’éducation par le « benchmarking » en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence annuelle de l'IWEPS- regards croisés sur la gouvernance par les plans et les chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of COVID-19 on the PhD students ongoing mobility in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second edition of the International Conference of the journal Scuola Democratica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche sociologique de la mobilité internationale des doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité internationale entrante des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants en temps de mobilité contrainte.Qui sont les jeunes chercheurs internationaux en France aujourd’hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité internationale entrante des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux- IEP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l’international des jeunes diplômés de l’ESR en mobilitéEntre prédispositions et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Drealants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERROGER LA TRANSMISSION PAR OSMOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, CAMPUS CONDORCET PARIS-AUBERVILLIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de mobilité Erasmus : Une forme de &amp;quot;tourisme approfondi&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voyageurs face aux langues : apprentissage, expérience, transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mobilité élitaire précarisée ? Dynamiques et stratification sociale à la Commission Européenne de Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration étudiante entre la France et l’Italie aujourd’hui : Peut-on parler de réciprocité des échanges et de circulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et circulations entre France et Italie du XIXe siècle à nos jours- Colloque franco-italien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02154059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW DID THE RHETORIC OF &amp;quot;EXCELLENCE&amp;quot; IN EDUCATION SPREAD IN EUROPE? THE EXAMPLES OF HIGHER EDUCATION AND “PARCOURS D’EXCELLENCE” IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Richard-Bossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firts International Conference "Scuola Democratica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02120140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility dynamics in South of France: Traces of Italians workers in online platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labour mobility and growing up with/across borders Panel at the 3rd Transmobilities-Development Conference “Life phases matter: new imaginaries of transnational mobilities” 29-30 November Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Utrech, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque « Enseigner l’Europe et l’UE à l’école : méthodes et enjeux » à l’ESPE d’Aix-Marseille, Aix-en-Provence. Clôture de la Session 3 (Identité et conscience européennes) : identifications multiples et mobilités dans l’enseignement supérieur Européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’Europe et l’UE à l’école : méthodes et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence internationale « Transnational Academic Spaces » à l’Université de Bielefeld (Allemagne). Présentation du paper suivant : “Internationalization or ensuring competition in European HE Systems?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale « Transnational Academic Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bielefeld, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque GIRSEF- L'École bientôt hors-jeu ? …quand s'éloigne la promesse d'une Ecole émancipatrice. Co-préparation de l’atelier « Parcours » (Coordinateur: Xavier Dumay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'École bientôt hors-jeu ? …quand s'éloigne la promesse d'une Ecole émancipatrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology, Yokohama (Japon).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus au delà des mythes, quelle(s) mobilité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’ouverture du Symposium International Mobilités Universitaires : Regards et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus program, makers of European mobility since 1987?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic mobility and Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Serdang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogamie socio-professionnelle et division sexuée du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Society for the advancement of socio-economics (SASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network G: Labor Markets, Education and Human Resources, Education and High Skilled Labour Markets: &amp;quot;Educational and Professional Migration in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle SASE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler travail/famille dans trois professions relationnelles: Effet genre et effet profession chez les policiers, les infirmières et les assistants sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Egalité hommes/femmes et articulation travail/famille: vers un nouveau modèle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Erasmus favorise t-il la construction d'un modèle européen d'enseignement superieur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">: L’européanisation et la professionnalisation de l’enseignement supérieur, quelles convergences?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be In Between Various Places: Survey on French, Italian And English Ex-Erasmus Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th TransEurope Youg Research Meeting: Flexibilization and Changing Life Course Patterns in A Globalizing Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité européenne comme entrée dans la vie adulte: Quelles conséquences? Enquête sur les trajectoires de diplômés Erasmus italiens, français et anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres JEUNES ET SOCIETES en Europe et autour de la Méditerranée : Les jeunes au début du XXIème siècle: Entre motifs d'inquiétude et raisons d'espérer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Graduates Erasmus entering the Labour Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des élites:les enjeux de l’ouverture sociale et de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus dans la construction sociale des modes de vie des étudiants Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres JEUNES &amp; SOCIETES en Europe et autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forti, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité étudiante institutionnalisée à l'emploi: Une démocratisation &amp;quot;ségrégative&amp;quot; variable en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur et les marchés du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Experience of Erasmus Students: Inequality in the Use of &amp;quot;Exchange&amp;quot; programmes. A Comparative Study between England, France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Stratification and Insiders/Outsiders: Cross-national Comparisons within and between Continents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Erasmus programme: towards more cooperation or more competition between Higher Educations institutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernising European higher education: priorities, ideas and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oporto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité étudiante institutionnalisée ou les prémices d'un espace européen de l'enseignement supérieur concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unis dans la diversité? Enjeux et défis d’une Europe de la formation, de l’éducation et de l’orientation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Artigues-près-Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Erasmus students: a fractionalised body of &amp;quot;privileged foreigners&amp;quot; evolving in differentiated institutional circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sociology of Education Research Network-European Sociological Association-Modern education, structures, functions and outcomes: School organisation and educational opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités dans les pratiques des étudiants Européens. Une comparaison Angleterre/France/Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les cultures étudiantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens caché de la mobilité des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale « mobilité académique : perspectives croisées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Turku, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens caché de la mobilité par le programme Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Mobility: Blending Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Turku, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer par la commission européenne: Multiplication des CDD et parcours individualisés et flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6a Conferencia Jóvenes y sociedad en Europa y en el Mediterráneo (wokshops: Itinerarios Formativos e Inserción Laboral de Jóvenes Universitarios III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Barcelona, Espagne. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working at the Commission European: Professional and personal paths for Europe's qualified youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highly Skilled Migration in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Londres, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir en Erasmus....Et après?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur est-il accessible à tous? Réflexions et débats sur les mobilités dans le système scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogamie Socioprofessionnelle et division sexuée au travail: Enquête auprès d'infirmiers, de policiers et d'assistants sociaux et modérateur du Network C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SASE - Transformations of Contemporary Capitalism: Actors, Institutions, Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Madrid, Espagne. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres: Heurts et malheurs d'une catégorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres : Heurts et malheurs d’une catégorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Versailles, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations: nouvelles pratiques, approches plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de l'EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle & vie familiale. : Etude de trois groupes professionnels: les infirmières, les policiers et les assistants sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 2011, 978-2-87463-269-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus et la mobilité des jeunes européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2010, 978-2130581260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorants internationaux en temps de mobilité contrainte. Vécus différenciés selon le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’enseignement supérieur : une (r)évolution inachevée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, , pp.55-69, 2023, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cereq.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de mobilité Erasmus : des attentes linguistiques à l’expérience du voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voyageurs face aux langues : apprentissage, expérience, transmission. coll. "Détours littéraires" © Éditions Kimé, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmus student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAMBERT ABDELGAWAD Élisabeth et MICHEL Hélène (eds.), Dictionary of European Actors, Brussels, Larcier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité après le diplôme. Enquête sur les stagiaires et « précaires » à la Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Courty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité dans le système scolaire - Une solution pour la réussite et la démocratisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du septentrion, 2015, PU du Septentrion, 978-2-7574-0857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Erasmus programme : Achievements, Inequalities and Prospects - An overall approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin; Regis Machart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Politics of Global Academic Mobility and Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilità geografica e precarietà in Europa. Indagine comparativa internazionale sui Laureati Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emiliana Armano; Annalisa Murgia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generazione precaria Nuovi lavori e processi di soggettivazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il libri di Emil, 2014, Scienze Sociali, 978-88-66800-95-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilità geografica e precarietà in Europa. Indagine comparativa internazionale sui Laureati Erasmus, Libera la Ricerca. Scienze Sociali (blind peer reviewed). Numéro spécial : Generazione precaria. Nuovi lavori e processi di soggettivazione, a cura di (dir.) Emiliana Armano, Annalisa Murgia. 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armano Emiliana et Murgia Annalisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generazione precaria Nuovi lavori e processi di soggettivazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il libri di Emil, 2014, Scienze Sociali, 978-88-66800-95-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiant ERASMUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lambert Abdelgawa; Hélène Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des acteurs de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782804471682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants sans frontières? Pratiques étudiantes dans un contexte &amp;quot;étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvonne Neyrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures étudiantes. Socio-anthropologie de l'univers étudiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010, Logiques sociales - Etudes culturelles, 978-2-296-11368-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens caché de la mobilité des étudiants Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin, Michael Byram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echanges et mobilités académiques : quel bilan ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-35, 2008, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esperienza della sociologia Intervista a François Dubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Annabelle Allouch, La société du concours. L'empire des classements scolaires, Paris, Seuil, coll. « La république des idées »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Nicolas Charles. Enseignement supérieur et justice sociale. Sociologie des expériences étudiantes en Europe, Paris, La Documentation française (« Études & recherche »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquali Paul, Passer les frontières sociales. Comment les “filières d’élite” entrouvrent leurs portes Paris, Fayard, 2014, 453p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. ERLICH Valérie. Les mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. « Draelants Hugues, Réforme pédagogique et légitimation », Recherches sociologiques et anthropologiques, 42-1 | 2011, 128-130.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Drancourt C.N. (dir.) Conciliation Travail-Famille : Attention Travaux, l’Harmattan, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Barrère-Maurisson M.A, Tremblay D.G (dir.) Concillier travail et famille. Le rôle des acteurs France-Québec, PUQ, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche empirique à l'analyse sociologique. Les conditions sociales de la production académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de mobilité des étudiants ERASMUS : les usages inégalitaires d'un programme d' « échange ». Une comparaison Angleterre/ France/ Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université d'Aix-Marseille I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32B42AF8"/>
+    <w:nsid w:val="10C26A01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-ballatore" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9256-1769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125703937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.085.0072" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bettahar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3303" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.010.0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-019-0054-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0712" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavrou Sophia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Draelants" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Murgia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rio Carral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sanchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014576ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020612ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2304/eerj.2012.11.2.314" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465690v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugoo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebouc Benoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vitale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Drealants" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02154059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118357v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280230v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280217v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273898v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04336216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3416" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468767v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712611v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204795v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-ballatore" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9256-1769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125703937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.085.0072" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bettahar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3303" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.010.0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-019-0054-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0712" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavrou Sophia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Murgia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rio Carral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Draelants" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020612ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sanchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014576ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2304/eerj.2012.11.2.314" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465690v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugoo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebouc Benoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vitale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523052v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Drealants" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02154059v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118357v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280216v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280217v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273898v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04336216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3416" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468767v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712611v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204795v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>