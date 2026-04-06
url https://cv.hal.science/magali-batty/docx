--- v0 (2026-03-11)
+++ v1 (2026-04-06)
@@ -237,51 +237,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1184,3053 +1184,2919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster eye movements in children with autism spectrum disorder</w:t>
+                <w:t xml:space="preserve">Enhanced Early Visual Responses During Implicit Emotional Faces Processing in Autism Spectrum Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Batty</w:t>
+                <w:t xml:space="preserve">Rocco Mennella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Latinus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simeon Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dunkley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aur.2054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.871-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-018-3787-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148810v1</w:t>
+                <w:t xml:space="preserve">hal-01925893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Early Visual Responses During Implicit Emotional Faces Processing in Autism Spectrum Disorder</w:t>
+                <w:t xml:space="preserve">Faster eye movements in children with autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simeon Wong</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siwiaszczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dunkley</w:t>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Taylor</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (3), pp.871-886. </w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.212-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10803-018-3787-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aur.2054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562253v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced visual evoked potential amplitude in autism spectrum disorder, a variability effect?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atypical Sound Perception in ASD Explained by Inter-Trial (In)consistency in EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mofid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Arsene</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.341. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-019-0672-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544989v2</w:t>
+                <w:t xml:space="preserve">hal-02148812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Sound Perception in ASD Explained by Inter-Trial (In)consistency in EEG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Latinus</w:t>
+                <w:t xml:space="preserve">Reduced visual evoked potential amplitude in autism spectrum disorder, a variability effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mofid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Judith Charpentier</w:t>
+                <w:t xml:space="preserve">Raoul Khanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1177. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-019-0672-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148812v2</w:t>
+                <w:t xml:space="preserve">hal-02544989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Early Visual Responses During Implicit Emotional Faces Processing in Autism Spectrum Disorder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simeon Wong</w:t>
+                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurice Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dunkley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margot Taylor</w:t>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Zebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-018-3787-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925893v1</w:t>
+                <w:t xml:space="preserve">hal-01765727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attention sociale et attention visuelle dans le Trouble du Spectre de l'Autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Attention et Apprentissages : approches innovantes et nouvelles technologies, 30 (157)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765727v1</w:t>
+                <w:t xml:space="preserve">hal-04933666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention sociale et attention visuelle dans le Trouble du Spectre de l'Autisme</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presbyopia compensation: looking for cortical predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Imbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadi Majzoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Thillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (2), pp.223-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2015-307581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933666v1</w:t>
+                <w:t xml:space="preserve">hal-01594956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presbyopia compensation: looking for cortical predictors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
+                <w:t xml:space="preserve">Facial Expression Related vMMN: Disentangling Emotional from Neutral Change Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Clery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2015-307581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594956v1</w:t>
+                <w:t xml:space="preserve">hal-01765821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Expression Related vMMN: Disentangling Emotional from Neutral Change Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Roux</w:t>
+                <w:t xml:space="preserve">La Thérapie d’Echange et de Développement : Une rééducation neurofonctionnelle de la communication sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carteau-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Le Menn-Tripi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 266, pp.9-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765821v1</w:t>
+                <w:t xml:space="preserve">hal-05477720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Thérapie d’Echange et de Développement : Une rééducation neurofonctionnelle de la communication sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie Bataille</w:t>
+                <w:t xml:space="preserve">Event-related potential and eye tracking evidence of the developmental dynamics of face processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Meaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Blanc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carteau-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cindy Le Menn-Tripi</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (8), pp.1349 - 1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477720v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced beta band connectivity during number estimation in autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katrin Bangel</w:t>
+                <w:t xml:space="preserve">Neural substrates of numerosity estimation in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Meaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjili Vara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2014.08.020⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (9), pp.4362 - 4385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.22480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765732v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-related potential and eye tracking evidence of the developmental dynamics of face processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Early visual ERPs are influenced by individual emotional skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.12496⟩</w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.1089-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/scan/nst084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01765719v1</w:t>
+                <w:t xml:space="preserve">hal-01765709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early visual ERPs are influenced by individual emotional skills</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Reduced beta band connectivity during number estimation in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Bangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.202 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2014.08.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/scan/nst084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765709v1</w:t>
+                <w:t xml:space="preserve">hal-01765732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural substrates of numerosity estimation in autism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Early processing of emotional faces in children with autism: An event-related potential study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Wittemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Taylor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (4), pp.430 - 444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.22480⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765723v1</w:t>
+                <w:t xml:space="preserve">hal-01765688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early processing of emotional faces in children with autism: An event-related potential study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les anomalies du traitement des émotions faciales dans l’autisme : un trouble de la perception globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.02.001⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (5), pp.371 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2010.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01765688v1</w:t>
+                <w:t xml:space="preserve">hal-01765716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les anomalies du traitement des émotions faciales dans l’autisme : un trouble de la perception globale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Barthélémy</w:t>
+                <w:t xml:space="preserve">Neural bases of eye and gaze processing: The core of social cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (6), pp.843 - 863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2009.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2010.10.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765716v1</w:t>
+                <w:t xml:space="preserve">hal-01765680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural bases of eye and gaze processing: The core of social cognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The development of emotional face processing during childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (2), pp.207 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2006.00480.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2009.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765680v1</w:t>
+                <w:t xml:space="preserve">hal-01925982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of emotional face processing during childhood</w:t>
+                <w:t xml:space="preserve">The development of emotional face processing during childhood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot Taylor</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 9 (2), pp.207 - 220. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 9 (2), pp.207-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2006.00480.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2006.00480.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01925982v1</w:t>
+                <w:t xml:space="preserve">hal-00111066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of emotional face processing during childhood.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerated and amplified neural responses in visual discrimination: Two features are processed faster than one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Lobaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot J Taylor</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2006.00480.x⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (4), pp.986-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00111066v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated and amplified neural responses in visual discrimination: Two features are processed faster than one</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerated and amplified neural responses in visual discrimination: Two features are processed faster than one.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy J Lobaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Lobaugh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot Taylor</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 26 (4), pp.986-995. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 26 (4), pp.986-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.03.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01925983v1</w:t>
+                <w:t xml:space="preserve">hal-00111047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated and amplified neural responses in visual discrimination: Two features are processed faster than one.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chevalier</w:t>
+                <w:t xml:space="preserve">The Faces of Development: A Review of Early Face Processing over Childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot J Taylor</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Itier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (8), pp.1426 - 1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/0898929042304732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111047v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Faces of Development: A Review of Early Face Processing over Childhood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early processing of the six basic facial emotional expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Itier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (3), pp.613 - 620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-6410(03)00174-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/0898929042304732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765828v1</w:t>
+                <w:t xml:space="preserve">hal-01765684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental changes in distinguishing concurrent auditory objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eef Theunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 16 (2), pp.210 - 218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0926-6410(02)00275-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early processing of the six basic facial emotional expressions</w:t>
+                <w:t xml:space="preserve">Visual categorization during childhood: an ERP study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...74 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.482-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0048577202010764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4240,189 +4106,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSA: Du social au sensoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troubles du neurodéveloppement et apprentissages scolaires : comprendre et accompagner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation JONAS; Association francophone de psychologie et psychopathologie de l'enfant et l'adolescent; Université Mohammed VI des sciences et de la santé, Mar 2023, Casablanca, Morocco, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multidisciplinaire du fonctionnement visuel dans le Trouble du Spectre de l’Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de Neuropsychologie Clinique 4ème édition - L’interdisciplinarité en Neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisation Française des psychologues spécialisés en Neuropsyhologie, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des traits autistiques sur l'intégration multisensorielle de cibles en approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4451,51 +4317,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Univesité d'Automne de l'ARAPI - Les Réseaux du Cerveau à la Vie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARAPI : Association Pour la Recherche sur l'Autisme et la Prévention des Inadaptations; Groupement d’Intérêt Scientifique Autisme et Troubles du Neuro-Développement (GIS Autisme et TND), Oct 2021, en ligne, France. pp.54-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4505,215 +4371,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Responses to Implicit Emotional Faces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Autism Spectrum Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.1-3, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-6435-8_102334-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOCIAL INTERACTION IN HUMANS: BIOLOGICAL AND PSYCHOLOGICAL BASES OF FACE PERCEPTION AND EMPATHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Interactions: Evolution, Psychology and Benefit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4723,134 +4589,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif numérique EarlyBot : évaluation de son acceptabilité par des Etablissements d’Accueil du Jeune Enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jean-Luc Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Jean-Luc Fontaine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4860,159 +4726,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'acceptabilité d'un dispositif numérique de suivi du développement du jeune enfant au sein des Établissements d'Accueil du Jeune Enfant : le dispositif EarlyBot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+                <w:t xml:space="preserve">Apprendre et comprendre l’humour pour améliorer l’inclusion sociale des enfants, adolescents et adultes avec un Trouble du Spectre de l’Autisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Norimatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Université d'Automne de l'Arapi. Les réseaux neuronaux : quand l'âge et les hormones s'en mêlent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Croisic, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique des Doctorants de l'école doctorale Clesco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720887v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiletés visuospatiales dans l'autisme: variabilité interindividuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Diu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5041,168 +4894,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche: un dialogue nécessaire pour mieux comprendre l'autisme et les TND tout au long de la vie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre et comprendre l’humour pour améliorer l’inclusion sociale des enfants, adolescents et adultes avec un Trouble du Spectre de l’Autisme.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiroko Norimatsu</w:t>
+                <w:t xml:space="preserve">Évaluation de l'acceptabilité d'un dispositif numérique de suivi du développement du jeune enfant au sein des Établissements d'Accueil du Jeune Enfant : le dispositif EarlyBot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique des Doctorants de l'école doctorale Clesco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">17e Université d'Automne de l'Arapi. Les réseaux neuronaux : quand l'âge et les hormones s'en mêlent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092591v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hearing/Seeing it approaching: Neural correlates of multisensory looming cues integration in the autistic personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5231,635 +5097,635 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, San Francisco, Californ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The faster it looms, the faster I detect it: multisensory integration of looming signals within the autistic traits spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Poulain</w:t>
+                <w:t xml:space="preserve">Percepeption de la voix et traits associés au TSA : Performances de discriminations tonales et vitesse de présentation des stimuli auditifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Vieillefosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Multisensory Research Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Ulm, Germany, Germany</w:t>
+              <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366748v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépistage et outils numériques en EAJE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évaluation fonctionnelle en individuel versus l'évaluation fonctionnelle en groupe dans le Trouble du Spectre de l'Autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Riou-Gardelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Guillon</w:t>
+                <w:t xml:space="preserve">Alice Mattesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525157v1</w:t>
+                <w:t xml:space="preserve">hal-04366702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation fonctionnelle en individuel versus l'évaluation fonctionnelle en groupe dans le Trouble du Spectre de l'Autisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Mattesco</w:t>
+                <w:t xml:space="preserve">Influence du style cognitif et des traits associés au TSA sur les capacités visuospatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Diu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
+              <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielles dans le TSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366702v1</w:t>
+                <w:t xml:space="preserve">hal-04366737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percepeption de la voix et traits associés au TSA : Performances de discriminations tonales et vitesse de présentation des stimuli auditifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marien Vieillefosse</w:t>
+                <w:t xml:space="preserve">Multisensoriality in the autistic personality: study of depth movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Jun 2022, TOULOUSE (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366711v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du style cognitif et des traits associés au TSA sur les capacités visuospatiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alizée Diu</w:t>
+                <w:t xml:space="preserve">The faster it looms, the faster I detect it: multisensory integration of looming signals within the autistic traits spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bouvet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielles dans le TSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 20th International Multisensory Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Ulm, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366737v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensoriality in the autistic personality: study of depth movement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Poulain</w:t>
+                <w:t xml:space="preserve">Dépistage et outils numériques en EAJE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Riou-Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Cappe</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, TOULOUSE (FRANCE), France</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350448v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5927,51 +5793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DFFE8AF"/>
+    <w:nsid w:val="DE465E48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6158,51 +6024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-batty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0393-7689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078790425" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357114917" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magali.batty@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-025-02050-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05365976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Diu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04270542v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Poulain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cappe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41252-023-00368-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03826959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01133-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kanav Khanna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04594-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04562253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Mennella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Wong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dunkley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3787-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544989v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Khanna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0672-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04933666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Imbeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Majzoub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Thillay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2015-307581" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bataille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dansart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bangel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Ye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2014.08.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst084" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjili Vara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22480" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wittemeyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8PXT25F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.10.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Itier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2009.02.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925982v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2006.00480.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZLXXSX3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot J Taylor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lobaugh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.03.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111047v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Lobaugh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taylor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Itier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929042304732" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eef Theunissen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-6410(02)00275-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ64290V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-6410(03)00174-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MRW39VC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taylor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0048577202010764" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366726v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02545009v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6435-8_102334-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jean-Luc Fontaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720887v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092591v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04352282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366748v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525157v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou-Gardelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattesco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366711v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Vieillefosse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366737v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04350448v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-batty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0393-7689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078790425" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357114917" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magali.batty@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-025-02050-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05365976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Diu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04270542v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Poulain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cappe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41252-023-00368-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03826959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01133-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kanav Khanna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04594-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Mennella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Wong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dunkley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Taylor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3787-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544989v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Khanna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0672-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04933666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Imbeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Majzoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Thillay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2015-307581" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bataille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dansart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjili Vara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22480" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bangel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Ye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2014.08.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wittemeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8PXT25F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765716v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.10.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Itier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2009.02.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2006.00480.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZLXXSX3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot J Taylor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925983v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lobaugh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.03.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Lobaugh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taylor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Itier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929042304732" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-6410(03)00174-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MRW39VC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765734v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eef Theunissen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-6410(02)00275-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ64290V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taylor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0048577202010764" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366689v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02545009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6435-8_102334-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115555v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jean-Luc Fontaine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soucas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733991v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04352282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Vieillefosse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattesco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366737v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04350448v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525157v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou-Gardelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>