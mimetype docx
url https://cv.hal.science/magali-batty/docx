--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -237,238 +237,221 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices, Perspectives and Perceived Difficulties in Early Detection of Autism among Early Childcare and Education Providers in France</w:t>
+                <w:t xml:space="preserve">Visual exploration and construction strategies underlying performance in the block design task in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Guillon</w:t>
+                <w:t xml:space="preserve">Diu Alizée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Fontaine</w:t>
+                <w:t xml:space="preserve">Gaume Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Riou</w:t>
+                <w:t xml:space="preserve">Batty Magali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Rogé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bouvet Lucie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Childhood Education Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10643-025-02050-2⟩</w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aur.70256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373270v1</w:t>
+                <w:t xml:space="preserve">hal-05595126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual strategies in solving Raven’s Matrices: Insights from autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Diu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -479,3624 +462,3758 @@
               <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 128, pp.202694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reia.2025.202694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Impairment in the Autistic Spectrum: Real-Life Versus Online Perceived Social Skills</w:t>
+                <w:t xml:space="preserve">Practices, Perspectives and Perceived Difficulties in Early Detection of Autism among Early Childcare and Education Providers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Poulain</w:t>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cappe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tanguy Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neurodevelopmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41252-023-00368-9⟩</w:t>
+              <w:t xml:space="preserve">Early Childhood Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10643-025-02050-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270542v1</w:t>
+                <w:t xml:space="preserve">hal-05373270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes the Detection of Movement Different Within the Autistic Traits Spectrum? Evidence From the Audiovisual Depth Paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Social Impairment in the Autistic Spectrum: Real-Life Versus Online Perceived Social Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multisensory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22134808-bja10103⟩</w:t>
+              <w:t xml:space="preserve">Advances in Neurodevelopmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.499-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41252-023-00368-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130820v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional expression visual mismatch negativity in children</w:t>
+                <w:t xml:space="preserve">What Makes the Detection of Movement Different Within the Autistic Traits Spectrum? Evidence From the Audiovisual Depth Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klara Kovarski</w:t>
+                <w:t xml:space="preserve">Rachel Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Charpentier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Gomot</w:t>
+                <w:t xml:space="preserve">Céline Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 64 (7), 10 p. </w:t>
+              <w:t xml:space="preserve">Multisensory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dev.22326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/22134808-bja10103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826959v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le TSA au coeur des activités de recherche et d'enseignement d'une équipe toulousaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Emotional expression visual mismatch negativity in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (7), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.22326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421376v1</w:t>
+                <w:t xml:space="preserve">hal-03826959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional visual mismatch negativity : a joint investigation of social and non-social dimensions in adults with autism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le TSA au coeur des activités de recherche et d'enseignement d'une équipe toulousaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/1 (47), pp.59-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115323v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophthalmological findings in children with autism spectrum disorder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Emotional visual mismatch negativity : a joint investigation of social and non-social dimensions in adults with autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Siwiaszczyk</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 258 (4), pp.909-916. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00417-019-04594-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-01133-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544987v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Early Visual Responses During Implicit Emotional Faces Processing in Autism Spectrum Disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Ophthalmological findings in children with autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Kanav Khanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simeon Wong</w:t>
+                <w:t xml:space="preserve">Sophie Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dunkley</w:t>
+                <w:t xml:space="preserve">Marine Siwiaszczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Taylor</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49, pp.871-886. </w:t>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258 (4), pp.909-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10803-018-3787-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00417-019-04594-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925893v1</w:t>
+                <w:t xml:space="preserve">hal-02544987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster eye movements in children with autism spectrum disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Enhanced Early Visual Responses During Implicit Emotional Faces Processing in Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Batty</w:t>
+                <w:t xml:space="preserve">Rocco Mennella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Latinus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simeon Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dunkley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aur.2054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.871-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-018-3787-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148810v1</w:t>
+                <w:t xml:space="preserve">hal-01925893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Sound Perception in ASD Explained by Inter-Trial (In)consistency in EEG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Faster eye movements in children with autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siwiaszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.212-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aur.2054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148812v2</w:t>
+                <w:t xml:space="preserve">hal-02148810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced visual evoked potential amplitude in autism spectrum disorder, a variability effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41398-019-0672-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+                <w:t xml:space="preserve">Atypical Sound Perception in ASD Explained by Inter-Trial (In)consistency in EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasha Zebib</w:t>
+                <w:t xml:space="preserve">Yassine Mofid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89, pp.69-72. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765727v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention sociale et attention visuelle dans le Trouble du Spectre de l'Autisme</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurice Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Zebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933666v1</w:t>
+                <w:t xml:space="preserve">hal-01765727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presbyopia compensation: looking for cortical predictors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attention sociale et attention visuelle dans le Trouble du Spectre de l'Autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Attention et Apprentissages : approches innovantes et nouvelles technologies, 30 (157)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594956v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Expression Related vMMN: Disentangling Emotional from Neutral Change Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Roux</w:t>
+                <w:t xml:space="preserve">Presbyopia compensation: looking for cortical predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Imbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadi Majzoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Thillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00018⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (2), pp.223-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2015-307581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765821v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Thérapie d’Echange et de Développement : Une rééducation neurofonctionnelle de la communication sociale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Carteau-Martin</w:t>
+                <w:t xml:space="preserve">Facial Expression Related vMMN: Disentangling Emotional from Neutral Change Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Dansart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cindy Le Menn-Tripi</w:t>
+                <w:t xml:space="preserve">Helen Clery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477720v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-related potential and eye tracking evidence of the developmental dynamics of face processing</w:t>
+                <w:t xml:space="preserve">La Thérapie d’Echange et de Développement : Une rééducation neurofonctionnelle de la communication sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Meaux</w:t>
+                <w:t xml:space="preserve">Magalie Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Hernandez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carteau-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
+                <w:t xml:space="preserve">Pascale Dansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Le Menn-Tripi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 266, pp.9-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765719v1</w:t>
+                <w:t xml:space="preserve">hal-05477720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural substrates of numerosity estimation in autism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Event-related potential and eye tracking evidence of the developmental dynamics of face processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Pang</w:t>
+                <w:t xml:space="preserve">Nadia Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carteau-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjili Vara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joëlle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.22480⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (8), pp.1349 - 1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765723v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early visual ERPs are influenced by individual emotional skills</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Neural substrates of numerosity estimation in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjili Vara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/scan/nst084⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (9), pp.4362 - 4385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.22480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765709v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced beta band connectivity during number estimation in autism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Early visual ERPs are influenced by individual emotional skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Meaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2014.08.020⟩</w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.1089-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/scan/nst084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765732v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early processing of emotional faces in children with autism: An event-related potential study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reduced beta band connectivity during number estimation in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Bangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.202 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2014.08.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.02.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01765688v1</w:t>
+                <w:t xml:space="preserve">hal-01765732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les anomalies du traitement des émotions faciales dans l’autisme : un trouble de la perception globale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Early processing of emotional faces in children with autism: An event-related potential study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barthélémy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Batty</w:t>
+                <w:t xml:space="preserve">Kerstin Wittemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 37 (5), pp.371 - 378. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (4), pp.430 - 444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2010.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765716v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural bases of eye and gaze processing: The core of social cognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les anomalies du traitement des émotions faciales dans l’autisme : un trouble de la perception globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2009.02.004⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (5), pp.371 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2010.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765680v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of emotional face processing during childhood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Neural bases of eye and gaze processing: The core of social cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2006.00480.x⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (6), pp.843 - 863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2009.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01925982v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of emotional face processing during childhood.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The development of emotional face processing during childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot J Taylor</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 9 (2), pp.207-20. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+              <w:t xml:space="preserve">, 2006, 9 (2), pp.207 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2006.00480.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111066v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated and amplified neural responses in visual discrimination: Two features are processed faster than one</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The development of emotional face processing during childhood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot Taylor</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (2), pp.207-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2006.00480.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.03.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01925983v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated and amplified neural responses in visual discrimination: Two features are processed faster than one.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Accelerated and amplified neural responses in visual discrimination: Two features are processed faster than one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Lobaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot J Taylor</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 26 (4), pp.986-95. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+              <w:t xml:space="preserve">, 2005, 26 (4), pp.986-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111047v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Faces of Development: A Review of Early Face Processing over Childhood</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Accelerated and amplified neural responses in visual discrimination: Two features are processed faster than one.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy J Lobaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Itier</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 16 (8), pp.1426 - 1442. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (4), pp.986-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/0898929042304732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765828v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early processing of the six basic facial emotional expressions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Faces of Development: A Review of Early Face Processing over Childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot Taylor</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Itier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0926-6410(03)00174-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (8), pp.1426 - 1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/0898929042304732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01765684v1</w:t>
+                <w:t xml:space="preserve">hal-01765828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental changes in distinguishing concurrent auditory objects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Early processing of the six basic facial emotional expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 16 (2), pp.210 - 218. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 17 (3), pp.613 - 620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-6410(03)00174-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0926-6410(02)00275-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01765734v1</w:t>
+                <w:t xml:space="preserve">hal-01765684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Developmental changes in distinguishing concurrent auditory objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eef Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (2), pp.210 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-6410(02)00275-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Visual categorization during childhood: an ERP study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.482-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0048577202010764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4106,262 +4223,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSA: Du social au sensoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troubles du neurodéveloppement et apprentissages scolaires : comprendre et accompagner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation JONAS; Association francophone de psychologie et psychopathologie de l'enfant et l'adolescent; Université Mohammed VI des sciences et de la santé, Mar 2023, Casablanca, Morocco, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multidisciplinaire du fonctionnement visuel dans le Trouble du Spectre de l’Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de Neuropsychologie Clinique 4ème édition - L’interdisciplinarité en Neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisation Française des psychologues spécialisés en Neuropsyhologie, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des traits autistiques sur l'intégration multisensorielle de cibles en approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Univesité d'Automne de l'ARAPI - Les Réseaux du Cerveau à la Vie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARAPI : Association Pour la Recherche sur l'Autisme et la Prévention des Inadaptations; Groupement d’Intérêt Scientifique Autisme et Troubles du Neuro-Développement (GIS Autisme et TND), Oct 2021, en ligne, France. pp.54-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4371,215 +4488,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Responses to Implicit Emotional Faces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Autism Spectrum Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.1-3, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-6435-8_102334-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOCIAL INTERACTION IN HUMANS: BIOLOGICAL AND PSYCHOLOGICAL BASES OF FACE PERCEPTION AND EMPATHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Interactions: Evolution, Psychology and Benefit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4589,134 +4706,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif numérique EarlyBot : évaluation de son acceptabilité par des Etablissements d’Accueil du Jeune Enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jean-Luc Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4726,1006 +4843,1006 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre et comprendre l’humour pour améliorer l’inclusion sociale des enfants, adolescents et adultes avec un Trouble du Spectre de l’Autisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Soucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroko Norimatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique des Doctorants de l'école doctorale Clesco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiletés visuospatiales dans l'autisme: variabilité interindividuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Diu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche: un dialogue nécessaire pour mieux comprendre l'autisme et les TND tout au long de la vie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'acceptabilité d'un dispositif numérique de suivi du développement du jeune enfant au sein des Établissements d'Accueil du Jeune Enfant : le dispositif EarlyBot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Université d'Automne de l'Arapi. Les réseaux neuronaux : quand l'âge et les hormones s'en mêlent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hearing/Seeing it approaching: Neural correlates of multisensory looming cues integration in the autistic personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, San Francisco, Californ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percepeption de la voix et traits associés au TSA : Performances de discriminations tonales et vitesse de présentation des stimuli auditifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Vieillefosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation fonctionnelle en individuel versus l'évaluation fonctionnelle en groupe dans le Trouble du Spectre de l'Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mattesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du style cognitif et des traits associés au TSA sur les capacités visuospatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Diu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielles dans le TSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisensoriality in the autistic personality: study of depth movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, TOULOUSE (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The faster it looms, the faster I detect it: multisensory integration of looming signals within the autistic traits spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Multisensory Research Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Ulm, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépistage et outils numériques en EAJE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Riou-Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5793,51 +5910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE465E48"/>
+    <w:nsid w:val="2552FC87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6024,51 +6141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-batty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0393-7689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078790425" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357114917" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magali.batty@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-025-02050-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05365976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Diu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04270542v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Poulain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cappe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41252-023-00368-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03826959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01133-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kanav Khanna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04594-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Mennella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Wong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dunkley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Taylor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3787-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544989v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Khanna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0672-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04933666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Imbeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Majzoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Thillay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2015-307581" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bataille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dansart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjili Vara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22480" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bangel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Ye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2014.08.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wittemeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8PXT25F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765716v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.10.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Itier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2009.02.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2006.00480.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZLXXSX3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot J Taylor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925983v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lobaugh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.03.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Lobaugh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taylor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Itier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929042304732" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-6410(03)00174-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MRW39VC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765734v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eef Theunissen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-6410(02)00275-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ64290V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taylor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0048577202010764" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366689v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02545009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6435-8_102334-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115555v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jean-Luc Fontaine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soucas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733991v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04352282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Vieillefosse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattesco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366737v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04350448v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525157v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou-Gardelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-batty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0393-7689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078790425" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357114917" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magali.batty@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diu Aliz&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaume Ana&#239;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batty Magali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvet Lucie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70256" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05365976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Diu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-025-02050-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04270542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cappe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41252-023-00368-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03826959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22326" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01133-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kanav Khanna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04594-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Mennella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Wong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dunkley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Taylor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3787-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544989v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Khanna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0672-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04933666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Imbeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Majzoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Thillay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2015-307581" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bataille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dansart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjili Vara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22480" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst084" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bangel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Ye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2014.08.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wittemeyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8PXT25F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.10.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Itier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2009.02.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2006.00480.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZLXXSX3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111066v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot J Taylor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lobaugh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.03.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Lobaugh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taylor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Itier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929042304732" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-6410(03)00174-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MRW39VC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eef Theunissen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-6410(02)00275-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ64290V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765842v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taylor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0048577202010764" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02545009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6435-8_102334-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322031v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jean-Luc Fontaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092591v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soucas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04352282v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366711v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Vieillefosse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattesco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366737v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04350448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525157v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou-Gardelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>