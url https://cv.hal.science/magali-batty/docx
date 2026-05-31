--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -388,265 +388,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual strategies in solving Raven’s Matrices: Insights from autism</w:t>
+                <w:t xml:space="preserve">Practices, Perspectives and Perceived Difficulties in Early Detection of Autism among Early Childcare and Education Providers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Diu</w:t>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reia.2025.202694⟩</w:t>
+              <w:t xml:space="preserve">Early Childhood Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10643-025-02050-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365976v1</w:t>
+                <w:t xml:space="preserve">hal-05373270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices, Perspectives and Perceived Difficulties in Early Detection of Autism among Early Childcare and Education Providers in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual strategies in solving Raven’s Matrices: Insights from autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Riou</w:t>
+                <w:t xml:space="preserve">Alizée Diu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Rogé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Childhood Education Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 128, pp.202694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10643-025-02050-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reia.2025.202694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373270v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Impairment in the Autistic Spectrum: Real-Life Versus Online Perceived Social Skills</w:t>
               </w:r>
@@ -658,51 +658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Neurodevelopmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, pp.499-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -749,51 +749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Makes the Detection of Movement Different Within the Autistic Traits Spectrum? Evidence From the Audiovisual Depth Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -879,51 +879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -970,51 +970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le TSA au coeur des activités de recherche et d'enseignement d'une équipe toulousaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021/1 (47), pp.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1078,51 +1078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1301,559 +1301,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Early Visual Responses During Implicit Emotional Faces Processing in Autism Spectrum Disorder</w:t>
+                <w:t xml:space="preserve">Faster eye movements in children with autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siwiaszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocco Mennella</w:t>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simeon Wong</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-018-3787-3⟩</w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.212-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aur.2054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925893v1</w:t>
+                <w:t xml:space="preserve">hal-02148810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster eye movements in children with autism spectrum disorder</w:t>
+                <w:t xml:space="preserve">Reduced visual evoked potential amplitude in autism spectrum disorder, a variability effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Khanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aur.2054⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-019-0672-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148810v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced visual evoked potential amplitude in autism spectrum disorder, a variability effect?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atypical Sound Perception in ASD Explained by Inter-Trial (In)consistency in EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mofid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-019-0672-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544989v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Sound Perception in ASD Explained by Inter-Trial (In)consistency in EEG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Latinus</w:t>
+                <w:t xml:space="preserve">Enhanced Early Visual Responses During Implicit Emotional Faces Processing in Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocco Mennella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dunkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mofid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali Batty</w:t>
+                <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1177. </w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.871-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10803-018-3787-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148812v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
               </w:r>
@@ -1878,51 +1878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurice Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasha Zebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1973,64 +1973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention sociale et attention visuelle dans le Trouble du Spectre de l'Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Attention et Apprentissages : approches innovantes et nouvelles technologies, 30 (157)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2202,51 +2202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial Expression Related vMMN: Disentangling Emotional from Neutral Change Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2442,303 +2442,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-related potential and eye tracking evidence of the developmental dynamics of face processing</w:t>
+                <w:t xml:space="preserve">Neural substrates of numerosity estimation in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Carteau-Martin</w:t>
+                <w:t xml:space="preserve">Elizabeth Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Martineau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anjili Vara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.12496⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (9), pp.4362 - 4385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.22480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765719v1</w:t>
+                <w:t xml:space="preserve">hal-01765723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural substrates of numerosity estimation in autism</w:t>
+                <w:t xml:space="preserve">Event-related potential and eye tracking evidence of the developmental dynamics of face processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot Taylor</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carteau-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Pang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (8), pp.1349 - 1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.22480⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765723v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early visual ERPs are influenced by individual emotional skills</w:t>
               </w:r>
@@ -2750,51 +2750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), pp.1089-1098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2841,90 +2841,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced beta band connectivity during number estimation in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Bangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.202 - 213. </w:t>
@@ -2962,103 +2962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early processing of emotional faces in children with autism: An event-related potential study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Wittemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (4), pp.430 - 444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3156,51 +3156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (5), pp.371 - 378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3247,51 +3247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural bases of eye and gaze processing: The core of social cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (6), pp.843 - 863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3325,64 +3325,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of emotional face processing during childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (2), pp.207 - 220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3428,51 +3428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of emotional face processing during childhood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3557,64 +3557,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Lobaugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (4), pp.986-995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3674,51 +3674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy J Lobaugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3778,51 +3778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Faces of Development: A Review of Early Face Processing over Childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Itier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3863,302 +3863,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early processing of the six basic facial emotional expressions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Developmental changes in distinguishing concurrent auditory objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eef Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 17 (3), pp.613 - 620. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0926-6410(03)00174-5⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 16 (2), pp.210 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-6410(02)00275-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765684v1</w:t>
+                <w:t xml:space="preserve">hal-01765734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental changes in distinguishing concurrent auditory objects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Early processing of the six basic facial emotional expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 16 (2), pp.210 - 218. </w:t>
+              <w:t xml:space="preserve">, 2003, 17 (3), pp.613 - 620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0926-6410(02)00275-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0926-6410(03)00174-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765734v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual categorization during childhood: an ERP study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4237,51 +4237,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSA: Du social au sensoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troubles du neurodéveloppement et apprentissages scolaires : comprendre et accompagner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation JONAS; Association francophone de psychologie et psychopathologie de l'enfant et l'adolescent; Université Mohammed VI des sciences et de la santé, Mar 2023, Casablanca, Morocco, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4306,51 +4306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multidisciplinaire du fonctionnement visuel dans le Trouble du Spectre de l’Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de Neuropsychologie Clinique 4ème édition - L’interdisciplinarité en Neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisation Française des psychologues spécialisés en Neuropsyhologie, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4388,51 +4388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des traits autistiques sur l'intégration multisensorielle de cibles en approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4515,64 +4515,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Responses to Implicit Emotional Faces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Autism Spectrum Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.1-3, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4606,51 +4606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOCIAL INTERACTION IN HUMANS: BIOLOGICAL AND PSYCHOLOGICAL BASES OF FACE PERCEPTION AND EMPATHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4746,64 +4746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jean-Luc Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -4817,579 +4817,605 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre et comprendre l’humour pour améliorer l’inclusion sociale des enfants, adolescents et adultes avec un Trouble du Spectre de l’Autisme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Exploration and Construction Strategies in the Block Design Task in Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Diu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Soucas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Anaïs Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique des Doctorants de l'école doctorale Clesco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">International Society for Autism Research 2026 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092591v1</w:t>
+                <w:t xml:space="preserve">hal-05617781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiletés visuospatiales dans l'autisme: variabilité interindividuelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Apprendre et comprendre l’humour pour améliorer l’inclusion sociale des enfants, adolescents et adultes avec un Trouble du Spectre de l’Autisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Norimatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche: un dialogue nécessaire pour mieux comprendre l'autisme et les TND tout au long de la vie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique des Doctorants de l'école doctorale Clesco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733991v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'acceptabilité d'un dispositif numérique de suivi du développement du jeune enfant au sein des Établissements d'Accueil du Jeune Enfant : le dispositif EarlyBot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Baduel</w:t>
+                <w:t xml:space="preserve">Habiletés visuospatiales dans l'autisme: variabilité interindividuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Diu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Rogé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Batty</w:t>
+                <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Université d'Automne de l'Arapi. Les réseaux neuronaux : quand l'âge et les hormones s'en mêlent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Croisic, France</w:t>
+              <w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche: un dialogue nécessaire pour mieux comprendre l'autisme et les TND tout au long de la vie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720887v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing/Seeing it approaching: Neural correlates of multisensory looming cues integration in the autistic personality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de l'acceptabilité d'un dispositif numérique de suivi du développement du jeune enfant au sein des Établissements d'Accueil du Jeune Enfant : le dispositif EarlyBot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuroscience Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, San Francisco, Californ, United States</w:t>
+              <w:t xml:space="preserve">17e Université d'Automne de l'Arapi. Les réseaux neuronaux : quand l'âge et les hormones s'en mêlent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352282v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percepeption de la voix et traits associés au TSA : Performances de discriminations tonales et vitesse de présentation des stimuli auditifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hearing/Seeing it approaching: Neural correlates of multisensory looming cues integration in the autistic personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Cognitive Neuroscience Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, San Francisco, Californ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366711v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation fonctionnelle en individuel versus l'évaluation fonctionnelle en groupe dans le Trouble du Spectre de l'Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mattesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5408,441 +5434,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du style cognitif et des traits associés au TSA sur les capacités visuospatiales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Percepeption de la voix et traits associés au TSA : Performances de discriminations tonales et vitesse de présentation des stimuli auditifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Vieillefosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielles dans le TSA</w:t>
+              <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366737v1</w:t>
+                <w:t xml:space="preserve">hal-04366711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensoriality in the autistic personality: study of depth movement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence du style cognitif et des traits associés au TSA sur les capacités visuospatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Diu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Cappe</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, TOULOUSE (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielles dans le TSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350448v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The faster it looms, the faster I detect it: multisensory integration of looming signals within the autistic traits spectrum</w:t>
+                <w:t xml:space="preserve">Multisensoriality in the autistic personality: study of depth movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Multisensory Research Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Ulm, Germany, Germany</w:t>
+              <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, TOULOUSE (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366748v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The faster it looms, the faster I detect it: multisensory integration of looming signals within the autistic traits spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 20th International Multisensory Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Ulm, Germany, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dépistage et outils numériques en EAJE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Riou-Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5910,51 +6018,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2552FC87"/>
+    <w:nsid w:val="EC2BBC60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6141,51 +6249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-batty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0393-7689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078790425" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357114917" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magali.batty@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diu Aliz&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaume Ana&#239;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batty Magali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvet Lucie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70256" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05365976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Diu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-025-02050-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04270542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cappe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41252-023-00368-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03826959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22326" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01133-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kanav Khanna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04594-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Mennella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Wong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dunkley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Taylor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3787-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544989v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Khanna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0672-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04933666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Imbeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Majzoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Thillay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2015-307581" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bataille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dansart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjili Vara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22480" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst084" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bangel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Ye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2014.08.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wittemeyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8PXT25F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.10.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Itier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2009.02.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2006.00480.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZLXXSX3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111066v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot J Taylor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lobaugh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.03.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Lobaugh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taylor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Itier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929042304732" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-6410(03)00174-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MRW39VC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eef Theunissen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-6410(02)00275-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ64290V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765842v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taylor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0048577202010764" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02545009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6435-8_102334-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322031v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jean-Luc Fontaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092591v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soucas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04352282v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366711v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Vieillefosse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattesco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366737v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04350448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525157v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou-Gardelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-batty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0393-7689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078790425" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357114917" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magali.batty@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diu Aliz&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaume Ana&#239;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batty Magali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvet Lucie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70256" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-025-02050-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05365976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Diu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202694" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04270542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cappe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41252-023-00368-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03826959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22326" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01133-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kanav Khanna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04594-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544989v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Khanna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0672-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Mennella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Wong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dunkley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Taylor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3787-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04933666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Imbeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Majzoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Thillay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2015-307581" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bataille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dansart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjili Vara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22480" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst084" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bangel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Ye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2014.08.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wittemeyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8PXT25F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.10.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Itier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2009.02.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2006.00480.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZLXXSX3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111066v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot J Taylor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lobaugh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.03.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Lobaugh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taylor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Itier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929042304732" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eef Theunissen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-6410(02)00275-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ64290V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-6410(03)00174-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MRW39VC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765842v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taylor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0048577202010764" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02545009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6435-8_102334-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322031v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jean-Luc Fontaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617781v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soucas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733991v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04352282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattesco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Vieillefosse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366737v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04350448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou-Gardelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>