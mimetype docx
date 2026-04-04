--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -1462,295 +1462,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How interface properties control the equilibrium shape of core–shell Fe–Au and Fe–Ag nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring transferability issues in machine-learning force fields: the example of gold–iron interactions with linearized potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NR04425C⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.025003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-2153/abc9fd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989677v1</w:t>
+                <w:t xml:space="preserve">hal-04343967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring transferability issues in machine-learning force fields: the example of gold–iron interactions with linearized potentials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How interface properties control the equilibrium shape of core–shell Fe–Au and Fe–Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Roux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (2), pp.025003. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (35), pp.18079-18090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2632-2153/abc9fd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NR04425C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343967v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium shape of core(Fe)–shell(Au) nanoparticles as a function of the metals volume ratio</w:t>
               </w:r>
@@ -1987,90 +1987,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring transferability issues in machine-learning force fields: The example of Gold-Iron interactions with linearized potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -6237,51 +6237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF985463"/>
+    <w:nsid w:val="98CD3851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6468,51 +6468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8257-1066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165921765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05884C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Meheut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mavromatis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.245406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khaled" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/abc9fd" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fenouillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00232-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04231H" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Sinha-Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.09.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24530" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dolado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Surga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ayuela" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04080-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06258F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBGL40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Marsalek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yang Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400911m" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Delaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKVNZ08-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020701541006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Profeta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Tuckerman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Profeta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-J. Pickard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0490830" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QJMV7DTG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Poehlmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gromoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Salazar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8257-1066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165921765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05884C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Meheut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mavromatis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.245406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khaled" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/abc9fd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fenouillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00232-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04231H" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Sinha-Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.09.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24530" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dolado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Surga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ayuela" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04080-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06258F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBGL40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Marsalek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yang Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400911m" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Delaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKVNZ08-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020701541006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Profeta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Tuckerman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Profeta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-J. Pickard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0490830" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QJMV7DTG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Poehlmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gromoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Salazar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>