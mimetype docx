--- v1 (2026-04-04)
+++ v2 (2026-04-04)
@@ -852,386 +852,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-induced electron loss of silver nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-organization mechanisms in a Fe-Au film: from isolated core-shell to multicore nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Puibasset</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ségolène Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pecassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR05884C⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2022220026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738480v1</w:t>
+                <w:t xml:space="preserve">hal-03685120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization mechanisms in a Fe-Au film: from isolated core-shell to multicore nanoparticles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium isotope fractionation in solids (silicates, carbonates, oxides) from Density Functional Theory: superiority of the PBEsol functional, and vibrational dragging by strong anionic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Cours</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Merlin Meheut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Mavromatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Schott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685120v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium isotope fractionation in solids (silicates, carbonates, oxides) from Density Functional Theory: superiority of the PBEsol functional, and vibrational dragging by strong anionic groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Merlin Meheut</w:t>
+                <w:t xml:space="preserve">Silica-induced electron loss of silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasileios Mavromatis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Schott</w:t>
+                <w:t xml:space="preserve">Joël Puibasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.7280-7291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR05884C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450009v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Debye temperature of iron nanoparticles : how far from the bulk ?</w:t>
               </w:r>
@@ -1494,51 +1494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1602,51 +1602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How interface properties control the equilibrium shape of core–shell Fe–Au and Fe–Ag nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium shape of core(Fe)–shell(Au) nanoparticles as a function of the metals volume ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2229,51 +2229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Balout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Puibasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Ispas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,51 +2467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the shell thickness in the core transformation of magnetic core(Fe)-shell(Au) nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,261 +2803,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of a Fully Anharmonic Treatment of Equilibrium Isotope Fractionation Properties of Dissolved Ionic Species As Evidenced by Li + (aq)</w:t>
+                <w:t xml:space="preserve">Modeling Iron–Gold Nanoparticles Using a Dedicated Semi-Empirical Potential: Application to the Stability of Core–Shell Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dupuis</w:t>
+                <w:t xml:space="preserve">Florent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Merlin Meheut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (8), pp.4680 - 4691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743607v1</w:t>
+                <w:t xml:space="preserve">hal-01743676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Iron–Gold Nanoparticles Using a Dedicated Semi-Empirical Potential: Application to the Stability of Core–Shell Structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of a Fully Anharmonic Treatment of Equilibrium Isotope Fractionation Properties of Dissolved Ionic Species As Evidenced by Li + (aq)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Morillo</w:t>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Tuckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Meheut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (8), pp.4680 - 4691. </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (7), pp.1597 - 1605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743676v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the atrazine pesticide interaction with pyrophyllite and Ca2+-montmorillonite clay surfaces</w:t>
               </w:r>
@@ -3173,51 +3173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Nuclear Dynamics of Protons within Layered Hydroxides at High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Dolado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3329,51 +3329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (13), pp.9112 - 9123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3805,51 +3805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of silicon isotopes in liquids: The importance of configurational disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3928,425 +3928,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screw dislocation in hcp Ti : DFT dislocation excess energies and metastable core structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain effects on the structural, magnetic, and thermodynamic properties of the Au(001)/Fe(001) interface from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/22/5/055016⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (16), pp.165437 - 165437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.165437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726242v1</w:t>
+                <w:t xml:space="preserve">hal-01765163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain effects on the structural, magnetic, and thermodynamic properties of the Au(001)/Fe(001) interface from first principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient calculation of free energy differences associated with isotopic substitution using path-integral molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Marsalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei-Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Méheut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (16), pp.165437 - 165437. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), pp.1440-1453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.165437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ct400911m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765163v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient calculation of free energy differences associated with isotopic substitution using path-integral molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screw dislocation in hcp Ti : DFT dislocation excess energies and metastable core structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Marsalek</w:t>
+                <w:t xml:space="preserve">Daniel Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pei-Yang Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Merlin Méheut</w:t>
+                <w:t xml:space="preserve">Lisa Ventelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (4), pp.1440-1453. </w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (5), pp.055016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct400911m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/22/5/055016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765162v1</w:t>
+                <w:t xml:space="preserve">hal-01726242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density functional theory investigations of titanium γ -surfaces and stacking faults</w:t>
               </w:r>
@@ -4358,51 +4358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (1), pp.015009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4462,51 +4462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 100 (3), pp.329 - 332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5407,168 +5407,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of “Nano-safer by design” metallic nanoparticles for biomedical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of reactive gases on the nucleation and growth of Ag nanoparticles in gas-phase synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Trillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Materials Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">International Conference on NANOstructures and nanomaterials SElf-Assembly (NanoSEA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722658v1</w:t>
+                <w:t xml:space="preserve">hal-04722649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5590,219 +5590,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of reactive gases on the nucleation and growth of Ag nanoparticles in gas-phase synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of “Nano-safer by design” metallic nanoparticles for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Trillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on NANOstructures and nanomaterials SElf-Assembly (NanoSEA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">32nd International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722649v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly performant AgNPs-tailored antimicrobial surfaces with reduced environmental impact</w:t>
               </w:r>
@@ -6237,51 +6237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98CD3851"/>
+    <w:nsid w:val="7B2A91BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6468,51 +6468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8257-1066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165921765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05884C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Meheut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mavromatis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.245406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khaled" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/abc9fd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fenouillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00232-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04231H" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Sinha-Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.09.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24530" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dolado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Surga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ayuela" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04080-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06258F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBGL40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Marsalek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yang Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400911m" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Delaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKVNZ08-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020701541006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Profeta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Tuckerman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Profeta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-J. Pickard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0490830" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QJMV7DTG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Poehlmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gromoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Salazar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8257-1066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165921765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Meheut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mavromatis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05884C" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.245406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khaled" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/abc9fd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fenouillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00232-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04231H" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Sinha-Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.09.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12551" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00607" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24530" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dolado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Surga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ayuela" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04080-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06258F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBGL40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Marsalek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yang Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400911m" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Delaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKVNZ08-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020701541006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Profeta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Tuckerman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Profeta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-J. Pickard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0490830" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QJMV7DTG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Poehlmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gromoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Salazar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>