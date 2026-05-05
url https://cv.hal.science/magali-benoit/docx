--- v2 (2026-04-04)
+++ v3 (2026-05-05)
@@ -986,252 +986,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium isotope fractionation in solids (silicates, carbonates, oxides) from Density Functional Theory: superiority of the PBEsol functional, and vibrational dragging by strong anionic groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica-induced electron loss of silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Meheut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Schott</w:t>
+                <w:t xml:space="preserve">Joël Puibasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.7280-7291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR05884C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450009v1</w:t>
+                <w:t xml:space="preserve">hal-03738480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-induced electron loss of silver nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium isotope fractionation in solids (silicates, carbonates, oxides) from Density Functional Theory: superiority of the PBEsol functional, and vibrational dragging by strong anionic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Meheut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Mavromatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738480v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Debye temperature of iron nanoparticles : how far from the bulk ?</w:t>
               </w:r>
@@ -2229,51 +2229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Balout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Puibasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Ispas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,261 +2803,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Iron–Gold Nanoparticles Using a Dedicated Semi-Empirical Potential: Application to the Stability of Core–Shell Structures</w:t>
+                <w:t xml:space="preserve">Importance of a Fully Anharmonic Treatment of Equilibrium Isotope Fractionation Properties of Dissolved Ionic Species As Evidenced by Li + (aq)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Calvo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Morillo</w:t>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Tuckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Meheut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12551⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (7), pp.1597 - 1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743676v1</w:t>
+                <w:t xml:space="preserve">hal-01743607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of a Fully Anharmonic Treatment of Equilibrium Isotope Fractionation Properties of Dissolved Ionic Species As Evidenced by Li + (aq)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Iron–Gold Nanoparticles Using a Dedicated Semi-Empirical Potential: Application to the Stability of Core–Shell Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dupuis</w:t>
+                <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Merlin Meheut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (7), pp.1597 - 1605. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (8), pp.4680 - 4691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743607v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the atrazine pesticide interaction with pyrophyllite and Ca2+-montmorillonite clay surfaces</w:t>
               </w:r>
@@ -3173,51 +3173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Nuclear Dynamics of Protons within Layered Hydroxides at High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Dolado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3329,51 +3329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (13), pp.9112 - 9123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3805,51 +3805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of silicon isotopes in liquids: The importance of configurational disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3973,51 +3973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4058,295 +4058,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient calculation of free energy differences associated with isotopic substitution using path-integral molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screw dislocation in hcp Ti : DFT dislocation excess energies and metastable core structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Marsalek</w:t>
+                <w:t xml:space="preserve">Daniel Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pei-Yang Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Merlin Méheut</w:t>
+                <w:t xml:space="preserve">Lisa Ventelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (4), pp.1440-1453. </w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (5), pp.055016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct400911m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/22/5/055016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765162v1</w:t>
+                <w:t xml:space="preserve">hal-01726242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screw dislocation in hcp Ti : DFT dislocation excess energies and metastable core structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+                <w:t xml:space="preserve">Efficient calculation of free energy differences associated with isotopic substitution using path-integral molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Marsalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei-Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Méheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (5), pp.055016. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), pp.1440-1453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/22/5/055016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ct400911m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726242v1</w:t>
+                <w:t xml:space="preserve">hal-01765162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density functional theory investigations of titanium γ -surfaces and stacking faults</w:t>
               </w:r>
@@ -4358,51 +4358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (1), pp.015009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4462,51 +4462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 100 (3), pp.329 - 332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5407,402 +5407,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of reactive gases on the nucleation and growth of Ag nanoparticles in gas-phase synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Benoit</w:t>
+                <w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on NANOstructures and nanomaterials SElf-Assembly (NanoSEA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722649v1</w:t>
+                <w:t xml:space="preserve">hal-04861856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Schlegel</w:t>
+                <w:t xml:space="preserve">Synthesis of “Nano-safer by design” metallic nanoparticles for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Trillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">32nd International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861856v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of “Nano-safer by design” metallic nanoparticles for biomedical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of reactive gases on the nucleation and growth of Ag nanoparticles in gas-phase synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Trillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Materials Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">International Conference on NANOstructures and nanomaterials SElf-Assembly (NanoSEA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722658v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly performant AgNPs-tailored antimicrobial surfaces with reduced environmental impact</w:t>
               </w:r>
@@ -6237,51 +6237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B2A91BC"/>
+    <w:nsid w:val="AAC9E0CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6468,51 +6468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8257-1066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165921765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Meheut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mavromatis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05884C" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.245406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khaled" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/abc9fd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fenouillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00232-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04231H" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Sinha-Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.09.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12551" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00607" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24530" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dolado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Surga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ayuela" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04080-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06258F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBGL40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Marsalek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yang Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400911m" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Delaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKVNZ08-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020701541006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Profeta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Tuckerman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Profeta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-J. Pickard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0490830" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QJMV7DTG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Poehlmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gromoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Salazar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8257-1066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165921765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05884C" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Meheut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mavromatis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.245406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khaled" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/abc9fd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fenouillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00232-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04231H" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Sinha-Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.09.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24530" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dolado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Surga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ayuela" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04080-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06258F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBGL40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Marsalek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yang Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400911m" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Delaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKVNZ08-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020701541006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Profeta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Tuckerman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Profeta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-J. Pickard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0490830" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QJMV7DTG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Poehlmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gromoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Salazar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>