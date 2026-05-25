--- v3 (2026-05-05)
+++ v4 (2026-05-25)
@@ -467,278 +467,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of a neural-network interatomic potential for silica glass and melt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Local Structure Equilibration of Ca 2+ in Solution by Ab Initio Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lam</w:t>
+                <w:t xml:space="preserve">Hugo Moison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Ispas</w:t>
+                <w:t xml:space="preserve">Julie Aufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akshay Krishna Ammothum Kandy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Merlin Méheut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.112848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (13), pp.3167-3181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c07308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489381v1</w:t>
+                <w:t xml:space="preserve">hal-04738140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Local Structure Equilibration of Ca 2+ in Solution by Ab Initio Molecular Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of a neural-network interatomic potential for silica glass and melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Trillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Moison</w:t>
+                <w:t xml:space="preserve">Simona Ispas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Benoit</w:t>
+                <w:t xml:space="preserve">Akshay Krishna Ammothum Kandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Méheut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark Tuckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (13), pp.3167-3181. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236, pp.112848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c07308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.112848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738140v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and symmetry driven by lattice accommodation in polycrystalline bcc-fcc core-shell metallic nanoparticles</w:t>
               </w:r>
@@ -852,278 +852,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization mechanisms in a Fe-Au film: from isolated core-shell to multicore nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica-induced electron loss of silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Combettes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Puibasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2022220026⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.7280-7291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR05884C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685120v1</w:t>
+                <w:t xml:space="preserve">hal-03738480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-induced electron loss of silver nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Benoit</w:t>
+                <w:t xml:space="preserve">Self-organization mechanisms in a Fe-Au film: from isolated core-shell to multicore nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pecassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Puibasset</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robin Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (19), pp.7280-7291. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR05884C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2022220026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738480v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium isotope fractionation in solids (silicates, carbonates, oxides) from Density Functional Theory: superiority of the PBEsol functional, and vibrational dragging by strong anionic groups</w:t>
               </w:r>
@@ -1328,1311 +1328,1311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3D Design of Multifunctional Silver Nanoparticle Assemblies Embedded in Dielectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">Measuring transferability issues in machine-learning force fields: The example of Gold-Iron interactions with linearized potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bayle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+                <w:t xml:space="preserve">Ibrahim Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+                <w:t xml:space="preserve">Aurélien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Machine Learning : Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553623v1</w:t>
+                <w:t xml:space="preserve">hal-03052129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring transferability issues in machine-learning force fields: the example of gold–iron interactions with linearized potentials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Benoit</w:t>
+                <w:t xml:space="preserve">The 3D Design of Multifunctional Silver Nanoparticle Assemblies Embedded in Dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Combettes</w:t>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Khaled</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Roux</w:t>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2632-2153/abc9fd⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217 (6), pp.1900619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201900619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343967v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How interface properties control the equilibrium shape of core–shell Fe–Au and Fe–Ag nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Measuring transferability issues in machine-learning force fields: the example of gold–iron interactions with linearized potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NR04425C⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning : Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.025003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-2153/abc9fd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989677v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium shape of core(Fe)–shell(Au) nanoparticles as a function of the metals volume ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How interface properties control the equilibrium shape of core–shell Fe–Au and Fe–Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0014906⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (35), pp.18079-18090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NR04425C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913274v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methoxy radical adsorption on gold nanoparticles: a comparison with methanethiol and methylamine radicals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Benoit</w:t>
+                <w:t xml:space="preserve">Equilibrium shape of core(Fe)–shell(Au) nanoparticles as a function of the metals volume ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-020-00232-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (5), pp.055307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0014906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042517v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring transferability issues in machine-learning force fields: The example of Gold-Iron interactions with linearized potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methoxy radical adsorption on gold nanoparticles: a comparison with methanethiol and methylamine radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.579-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-020-00232-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052129v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alloy, Janus and core–shell nanoparticles: numerical modeling of their nucleation and growth in physical synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the shell thickness in the core transformation of magnetic core(Fe)-shell(Au) nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Daniel Förster</w:t>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (41), pp.22774-22781. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (096001), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP04231H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.096001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361100v1</w:t>
+                <w:t xml:space="preserve">hal-02335200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Functional Theory Study of the Spontaneous Formation of Covalent Bonds at the Silver/Silica Interface in Silver Nanoparticles Embedded in SiO 2 : Implications for Ag + Release</w:t>
+                <w:t xml:space="preserve">Alloy, Janus and core–shell nanoparticles: numerical modeling of their nucleation and growth in physical synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilal Balout</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georg Daniel Förster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (8), pp.5179-5189. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (41), pp.22774-22781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b01049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CP04231H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381450v1</w:t>
+                <w:t xml:space="preserve">hal-02361100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structure and Conductivity of Off-stoichiometric and Si-doped Ge 2 Sb 2 Te 5 Crystals from Multiple-Scattering Theory</w:t>
+                <w:t xml:space="preserve">Density Functional Theory Study of the Spontaneous Formation of Covalent Bonds at the Silver/Silica Interface in Silver Nanoparticles Embedded in SiO 2 : Implications for Ag + Release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hilal Balout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Puibasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ispas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.245124⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (8), pp.5179-5189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b01049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160361v1</w:t>
+                <w:t xml:space="preserve">hal-02381450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the shell thickness in the core transformation of magnetic core(Fe)-shell(Au) nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Combettes</w:t>
+                <w:t xml:space="preserve">Electronic Structure and Conductivity of Off-stoichiometric and Si-doped Ge 2 Sb 2 Te 5 Crystals from Multiple-Scattering Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (096001), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (24), pp.245124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.096001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.245124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335200v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of intermolecular interactions in stabilizing AuNP@Ampicillin nano-antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2686,638 +2686,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Co nanoparticle morphologies stabilized by ligands: towards a kinetic model</w:t>
+                <w:t xml:space="preserve">Quantum Nuclear Dynamics of Protons within Layered Hydroxides at High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Bac Nguyen</w:t>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dolado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hao Tang</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Surga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Ayuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP08153C⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.4842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-04080-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743683v1</w:t>
+                <w:t xml:space="preserve">hal-01821328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of a Fully Anharmonic Treatment of Equilibrium Isotope Fractionation Properties of Dissolved Ionic Species As Evidenced by Li + (aq)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Dupuis</w:t>
+                <w:t xml:space="preserve">Prediction of Co nanoparticle morphologies stabilized by ligands: towards a kinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Bac Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Merlin Meheut</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (6), pp.4636 - 4647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP08153C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01743607v1</w:t>
+                <w:t xml:space="preserve">hal-01743683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Iron–Gold Nanoparticles Using a Dedicated Semi-Empirical Potential: Application to the Stability of Core–Shell Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (8), pp.4680 - 4691. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the atrazine pesticide interaction with pyrophyllite and Ca2+-montmorillonite clay surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hoyau</w:t>
+                <w:t xml:space="preserve">Importance of a Fully Anharmonic Treatment of Equilibrium Isotope Fractionation Properties of Dissolved Ionic Species As Evidenced by Li + (aq)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Bessac</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Tuckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Meheut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (3), pp.133-143. </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (7), pp.1597 - 1605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.24530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483785v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Nuclear Dynamics of Protons within Layered Hydroxides at High Pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical study of the atrazine pesticide interaction with pyrophyllite and Ca2+-montmorillonite clay surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Dolado</w:t>
+                <w:t xml:space="preserve">Bastien Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hoyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Surga</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Ayuela</w:t>
+                <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.4842. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (3), pp.133-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-04080-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821328v1</w:t>
+                <w:t xml:space="preserve">hal-01483785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption energy of small molecules on core–shell Fe@Au nanoparticles: tuning by shell thickness</w:t>
               </w:r>
@@ -3329,51 +3329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (13), pp.9112 - 9123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3420,90 +3420,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of van der Waals corrections on DFT-computed metallic surface properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Chiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Bac Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (4), pp.046501. </w:t>
@@ -3805,90 +3805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of silicon isotopes in liquids: The importance of configurational disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Méheut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 396, pp.239-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3928,291 +3928,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain effects on the structural, magnetic, and thermodynamic properties of the Au(001)/Fe(001) interface from first principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screw dislocation in hcp Ti : DFT dislocation excess energies and metastable core structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ventelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.165437⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (5), pp.055016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/22/5/055016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765163v1</w:t>
+                <w:t xml:space="preserve">hal-01726242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screw dislocation in hcp Ti : DFT dislocation excess energies and metastable core structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain effects on the structural, magnetic, and thermodynamic properties of the Au(001)/Fe(001) interface from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (5), pp.055016. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (16), pp.165437 - 165437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/22/5/055016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.165437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726242v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient calculation of free energy differences associated with isotopic substitution using path-integral molecular dynamics</w:t>
               </w:r>
@@ -4224,77 +4224,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Marsalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Méheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (4), pp.1440-1453. </w:t>
@@ -4358,51 +4358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (1), pp.015009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4462,51 +4462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 100 (3), pp.329 - 332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5288,51 +5288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of biological targets with solid dielectric layers consisting of silver nanoparticles embedded in silica matrices: Towards tailored antimicrobial surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5407,432 +5407,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
+                <w:t xml:space="preserve">Synthesis of “Nano-safer by design” metallic nanoparticles for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Trillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Schlegel</w:t>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">32nd International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861856v1</w:t>
+                <w:t xml:space="preserve">hal-04722658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of “Nano-safer by design” metallic nanoparticles for biomedical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of reactive gases on the nucleation and growth of Ag nanoparticles in gas-phase synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Trillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Materials Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">International Conference on NANOstructures and nanomaterials SElf-Assembly (NanoSEA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722658v1</w:t>
+                <w:t xml:space="preserve">hal-04722649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of reactive gases on the nucleation and growth of Ag nanoparticles in gas-phase synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Benoit</w:t>
+                <w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on NANOstructures and nanomaterials SElf-Assembly (NanoSEA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722649v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly performant AgNPs-tailored antimicrobial surfaces with reduced environmental impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6085,51 +6085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Goniakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6237,51 +6237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAC9E0CC"/>
+    <w:nsid w:val="C59B86A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6468,51 +6468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8257-1066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165921765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05884C" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Meheut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mavromatis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.245406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khaled" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/abc9fd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fenouillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00232-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04231H" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Sinha-Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.09.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24530" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dolado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Surga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ayuela" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04080-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06258F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBGL40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Marsalek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yang Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400911m" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Delaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKVNZ08-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020701541006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Profeta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Tuckerman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Profeta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-J. Pickard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0490830" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QJMV7DTG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Poehlmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gromoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Salazar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8257-1066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165921765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07308" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05884C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Meheut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mavromatis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.245406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khaled" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/abc9fd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fenouillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00232-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04231H" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Sinha-Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245124" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.09.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dolado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Surga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ayuela" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04080-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12551" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743607v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00607" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24530" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06258F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBGL40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Marsalek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yang Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400911m" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Delaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKVNZ08-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020701541006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Profeta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Tuckerman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Profeta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-J. Pickard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0490830" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QJMV7DTG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Poehlmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gromoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Salazar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>