--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -715,173 +715,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de concertation comme levier de prise en charge des paradoxes de l’action publique en contexte de projet</w:t>
+                <w:t xml:space="preserve">Piloter le changement par un projet sur les valeurs managériales : contribution des espaces de concertation comme instrument de gestion et d’innovation de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bellini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Becuwe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rips1.070.0133⟩</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.37 à 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.091.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439385v1</w:t>
+                <w:t xml:space="preserve">hal-03417311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre ensemble au temps de la COVID-19 : Repenser l'intergénérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -913,193 +900,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/trahs.3849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter le changement par un projet sur les valeurs managériales : contribution des espaces de concertation comme instrument de gestion et d’innovation de l’action publique</w:t>
+                <w:t xml:space="preserve">Les espaces de concertation comme levier de prise en charge des paradoxes de l’action publique en contexte de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Becuwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.37 à 57. </w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. XXVII (1), pp.133-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmp.091.0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rips1.070.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417311v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What place for the cooperator in the last large consumer cooperative in France ?</w:t>
               </w:r>
@@ -2199,342 +2199,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l'altérité à l'aune des mutations sociétales: les enseignements des groupes autogérés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">#FakeNewsGoesViral: Comprendre et combattre l'infodémie sur la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boespflug</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ascencia Business School "Comprendre et agir dans une société en mutation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris La Défense, France</w:t>
+              <w:t xml:space="preserve">Ne mordez pas à l’hameçon ! Sensibilisation à la fiabilité de l’information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCD Université de Limoges, Mar 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591051v1</w:t>
+                <w:t xml:space="preserve">hal-03666907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storytelling of the COVID-19 Virus: A Tale of Many Tails: Opening Conference</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repenser l'altérité à l'aune des mutations sociétales: les enseignements des groupes autogérés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIDR International Conference on “The Impact of COVID-19 on Society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Jaipur (en ligne), India</w:t>
+              <w:t xml:space="preserve">Ascencia Business School "Comprendre et agir dans une société en mutation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560148v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#FakeNewsGoesViral: Comprendre et combattre l'infodémie sur la COVID-19</w:t>
+                <w:t xml:space="preserve">Storytelling of the COVID-19 Virus: A Tale of Many Tails: Opening Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ne mordez pas à l’hameçon ! Sensibilisation à la fiabilité de l’information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCD Université de Limoges, Mar 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">ICIDR International Conference on “The Impact of COVID-19 on Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Jaipur (en ligne), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666907v1</w:t>
+                <w:t xml:space="preserve">hal-03560148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux connaitre les populations pour une communication de crise efficiente - Le cas de la pandémie de COVID-19</w:t>
               </w:r>
@@ -2919,715 +2919,715 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International ALEC: Les aînés dans le monde au XXI siècle. Vivre ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IV Congrès du Réseau International ALEC, Sep 2021, Limoges, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/trahs.3849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton Microscopy for Visualizing Free Virions and Revealing the Invisible Enemy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Invisible Enemy: Social Constructionist Pathways of COVID-19 Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSB Symposium: Frontiers in Bioimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Paris Conference on Social Sciences - VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277295v1</w:t>
+                <w:t xml:space="preserve">hal-03283525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Invisible Enemy: Social Constructionist Pathways of COVID-19 Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphoton Microscopy for Visualizing Free Virions and Revealing the Invisible Enemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Paris Conference on Social Sciences - VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">PSB Symposium: Frontiers in Bioimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283525v1</w:t>
+                <w:t xml:space="preserve">hal-03277295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Consumer Co-operatives: Pioneers of French Modern Distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Books aimed on the French Market coping with an Oxymoron…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inés de la Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Biennal Conference on Historical Analysis and Research in Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">AIMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145751v1</w:t>
+                <w:t xml:space="preserve">hal-02413714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Books aimed on the French Market coping with an Oxymoron…</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French Consumer Co-operatives: Pioneers of French Modern Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Venice, Italy</w:t>
+              <w:t xml:space="preserve">19th Biennal Conference on Historical Analysis and Research in Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413714v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter le changement par un projet sur les valeurs managériales: contribution des espaces de concertation comme un instrument de gestion et d'innovation de l'action publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces de concertation comme levier de prise en charge des paradoxes de l’action publique. Le cas du déploiement d’un projet structurant au sein du pôle santé-seniors d’une collectivité locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Becuwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">XXIXe congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145763v1</w:t>
+                <w:t xml:space="preserve">hal-02143513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de concertation comme levier de prise en charge des paradoxes de l’action publique. Le cas du déploiement d’un projet structurant au sein du pôle santé-seniors d’une collectivité locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piloter le changement par un projet sur les valeurs managériales: contribution des espaces de concertation comme un instrument de gestion et d'innovation de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bellini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Becuwe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXe congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143513v1</w:t>
+                <w:t xml:space="preserve">hal-02145763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La GRH dans les coopératives: un modèle de management par les valeurs?</w:t>
               </w:r>
@@ -3853,138 +3853,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les identités au travail: conceptualisation, mesure et influence sur les comportements de citoyenneté et d'innovation. L'étude d'une coopérative</w:t>
+                <w:t xml:space="preserve">Les perceptions d'une coopérative de consommation par les consommateurs et/ou coopérateurs vision patrimoniale vs valeurs sociétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chague</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Roubaix, France</w:t>
+              <w:t xml:space="preserve">AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146203v1</w:t>
+                <w:t xml:space="preserve">hal-02146178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie des parties prenantes face aux consommateurs dans une coopérative française de consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4026,139 +4013,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet internationnal des coopératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perceptions d'une coopérative de consommation par les consommateurs et/ou coopérateurs vision patrimoniale vs valeurs sociétales</w:t>
+                <w:t xml:space="preserve">Les identités au travail: conceptualisation, mesure et influence sur les comportements de citoyenneté et d'innovation. L'étude d'une coopérative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mazières</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146178v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance des parties prenantes dans une coopérative de consommation</w:t>
               </w:r>
@@ -5396,277 +5396,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton Microscopy Supports Social Sciences to Improve the Fight Against COVID-19 Pandemic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petra Pelletier²٫³</w:t>
+                <w:t xml:space="preserve">Crisis of COVID-19: Breakdowns and Transformations of Humans' Trajectories in Uncertain Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duteil-Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...27 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moscow State University of Psychology &amp; Education (Russia). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Global Pandemics and Multidisciplinary COVID-19 Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Ankara, Turkey. pp.211-215, 2021, 978-605-70289-5-2</w:t>
+              <w:t xml:space="preserve">Social Psychology: Issues of Theory and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Moscow, Russia. pp.440-442, 2021, ISBN: 978-5-94051-233-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187909v1</w:t>
+                <w:t xml:space="preserve">hal-03226437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis of COVID-19: Breakdowns and Transformations of Humans' Trajectories in Uncertain Times</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Pelletier</w:t>
+                <w:t xml:space="preserve">Multiphoton Microscopy Supports Social Sciences to Improve the Fight Against COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon¹</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier²٫³</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology: Issues of Theory and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Moscow, Russia. pp.440-442, 2021, ISBN: 978-5-94051-233-2</w:t>
+              <w:t xml:space="preserve">International Symposium on Global Pandemics and Multidisciplinary COVID-19 Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Ankara, Turkey. pp.211-215, 2021, 978-605-70289-5-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226437v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5821,51 +5821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mclaughlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112400ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubal Kanozia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Arya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opis-2022-0143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X22002618" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Becuwe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.091.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mazi&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.151.0044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9983/de-l-identification-a-l-acceptabilite-sociale-des-risques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Popescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reims.giantchair.com/livre/?GCOI=29048100813900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boespflug" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boespflug" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613314v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143513v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chague" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02413684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.354.0131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon&#185;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier&#178;&#1643;&#179;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mclaughlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112400ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubal Kanozia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Arya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opis-2022-0143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X22002618" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Becuwe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.091.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3849" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mazi&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.151.0044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9983/de-l-identification-a-l-acceptabilite-sociale-des-risques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Popescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reims.giantchair.com/livre/?GCOI=29048100813900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boespflug" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boespflug" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613314v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145763v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chague" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02413684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.354.0131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon&#185;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier&#178;&#1643;&#179;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>