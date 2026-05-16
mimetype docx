--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -97,1120 +97,999 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management associatif : l’art de naviguer en tension</w:t>
+                <w:t xml:space="preserve">Crisis of COVID-19: Breakdowns and Transformations of Humans’ Trajectories in Uncertain Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
+                <w:t xml:space="preserve">Carine Duteil-Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cousineau</w:t>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama Ndiaye</w:t>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Boespflug</w:t>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1112400ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073805v1</w:t>
+                <w:t xml:space="preserve">hal-04677005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis of COVID-19: Breakdowns and Transformations of Humans’ Trajectories in Uncertain Times</w:t>
+                <w:t xml:space="preserve">Narratives of crisis: From affective structures to adaptive functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1112400ar⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.e104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X22002618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677005v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 in Mass Media: Manufacturing Mass Perceptions of the Virus among Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Pelletier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rubal Kanozia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritu Arya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/opis-2022-0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narratives of crisis: From affective structures to adaptive functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Storytelling of a Virus: A Focus on COVID-19 Narratives of Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Arts, Humanities and Social Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.86-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092358v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storytelling of a Virus: A Focus on COVID-19 Narratives of Older Adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vivre ensemble au temps de la COVID-19 : Repenser l'intergénérationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts, Humanities and Social Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/trahs.3849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560131v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter le changement par un projet sur les valeurs managériales : contribution des espaces de concertation comme instrument de gestion et d’innovation de l’action publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces de concertation comme levier de prise en charge des paradoxes de l’action publique en contexte de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Anton</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Audrey Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Becuwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmp.091.0037⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. XXVII (1), pp.133-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.070.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417311v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre ensemble au temps de la COVID-19 : Repenser l'intergénérationnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Piloter le changement par un projet sur les valeurs managériales : contribution des espaces de concertation comme instrument de gestion et d’innovation de l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Petra Pelletier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Becuwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/trahs.3849⟩</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.37 à 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.091.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372319v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de concertation comme levier de prise en charge des paradoxes de l’action publique en contexte de projet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
+                <w:t xml:space="preserve">What place for the cooperator in the last large consumer cooperative in France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sauviat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020ROR, 1 (1), pp.44-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ror.151.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1220,104 +1099,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives : quelles réalités ? : produire, commercer et consommer autrement : [actes du colloque du 9 novembre 2017 à l'EM de Normandie à Paris]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EPURE Éditions et presses universitaires de Reims, 3, 430 p., 2019, RESSOR, ISSN 2740-0441, 978-2-37496-077-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1327,546 +1206,546 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives de consommateurs. Risques et vulnérabilités à évoluer hors du système dominant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Audiffren; Valérie-Inés de La Ville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'identification à l'acceptabilité sociale des risques : une approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-78, 2024, Le sens social, 978-2-7535-9401-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes multi-niveaux des OESS : conséquences pour la GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Juban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l'économie sociale et solidaire Les valeurs à l'épreuve des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19: From Biological Image to the Social Construction of a Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pelletier &amp; M. L. Emek (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Era of COVID-19 Uncertainty: Spillover Effects of the Global Pandemic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iksad Publications: Ankara, Turkey, pp.3-24, 2022, 978-625-8423-99-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives de la filière pomme en Limousin: une filière innovante et dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">McLaughlin Cécile; Moulin Valentin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pomme dans tous ses etats : Du jardin d'Eden aux vergers du Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pulim, pp. 57-67, 2021, 978-2-84287-818-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coop Atlantique de 1881 à 2018 : une histoire au regard du marketing des parties prenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les coopératives : produire, commercer, consommer autrement. Quelles réalités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2374960773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1876,2818 +1755,2818 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l’écologie dans les dispositifs d’accompagnement à l’innovation sociale en ESS ? Le cas de La Fabrique à Initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées de recherche GESS - « Sociales, solidaires, et écologiques ? Tensions et convergences des organisations de l'ESS »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Université Gustave Eiffel, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interdisciplinarité scientifique : une approche holistique au service de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque APMP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Politiques et Management Publics, Jun 2023, Paris (Panthéon-Assas), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of SARS-CoV-2 Virus: Impacts on Perceptions of the COVID-19 Crisis among French Population Over 60 Years Old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camelia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th INTERNATIONAL NEW YORK CONFERENCE ON EVOLVING TRENDS IN INTERDISCIPLINARY RESEARCH &amp; PRACTICES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IKSAD Institute, May 2023, NEW YORK City, Manhattan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#FakeNewsGoesViral: Comprendre et combattre l'infodémie sur la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ne mordez pas à l’hameçon ! Sensibilisation à la fiabilité de l’information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCD Université de Limoges, Mar 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l'altérité à l'aune des mutations sociétales: les enseignements des groupes autogérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ascencia Business School "Comprendre et agir dans une société en mutation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Paris La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storytelling of the COVID-19 Virus: A Tale of Many Tails: Opening Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIDR International Conference on “The Impact of COVID-19 on Society”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Jaipur (en ligne), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux connaitre les populations pour une communication de crise efficiente - Le cas de la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP, Visions et valeurs du management public dans un contexte de crise(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19: From Biological Reality to the Social Construction of a Virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vivre ensemble au temps de la COVID-19 : Repenser l’intergénérationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Innovative Studies of Contemporary Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès International ALEC: Les aînés dans le monde au XXI siècle. Vivre ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IV Congrès du Réseau International ALEC, Sep 2021, Limoges, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/trahs.3849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147551v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Invisible Enemy: The Impact of COVID-19 Threat on Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIDR International Conference on Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Center for Interdisciplinary Research, Aug 2021, Jaipur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre ensemble au temps de la COVID-19 : Repenser l’intergénérationnel</w:t>
+                <w:t xml:space="preserve">COVID-19: From Biological Reality to the Social Construction of a Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International ALEC: Les aînés dans le monde au XXI siècle. Vivre ensemble</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Innovative Studies of Contemporary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338626v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Invisible Enemy: Social Constructionist Pathways of COVID-19 Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Paris Conference on Social Sciences - VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton Microscopy for Visualizing Free Virions and Revealing the Invisible Enemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSB Symposium: Frontiers in Bioimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Books aimed on the French Market coping with an Oxymoron…</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">French Consumer Co-operatives: Pioneers of French Modern Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Venice, Italy</w:t>
+              <w:t xml:space="preserve">19th Biennal Conference on Historical Analysis and Research in Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413714v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Consumer Co-operatives: Pioneers of French Modern Distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Digital Books aimed on the French Market coping with an Oxymoron…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inés de la Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Biennal Conference on Historical Analysis and Research in Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">AIMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145751v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces de concertation comme levier de prise en charge des paradoxes de l’action publique. Le cas du déploiement d’un projet structurant au sein du pôle santé-seniors d’une collectivité locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Anton</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Becuwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter le changement par un projet sur les valeurs managériales: contribution des espaces de concertation comme un instrument de gestion et d'innovation de l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Becuwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La GRH dans les coopératives: un modèle de management par les valeurs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sauviat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une coopérative de consommateurs entre orientation marché et parties prenantes: le cas de Coop Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consumer Cooperative between Market and Stakeholder Orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Historical Analysis and Research in Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perceptions d'une coopérative de consommation par les consommateurs et/ou coopérateurs vision patrimoniale vs valeurs sociétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La théorie des parties prenantes face aux consommateurs dans une coopérative française de consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sauviat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sommet internationnal des coopératives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146178v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie des parties prenantes face aux consommateurs dans une coopérative française de consommateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les identités au travail: conceptualisation, mesure et influence sur les comportements de citoyenneté et d'innovation. L'étude d'une coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sauviat</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet internationnal des coopératives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146144v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les identités au travail: conceptualisation, mesure et influence sur les comportements de citoyenneté et d'innovation. L'étude d'une coopérative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les perceptions d'une coopérative de consommation par les consommateurs et/ou coopérateurs vision patrimoniale vs valeurs sociétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chague</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Roubaix, France</w:t>
+              <w:t xml:space="preserve">AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146203v1</w:t>
+                <w:t xml:space="preserve">hal-02146178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance des parties prenantes dans une coopérative de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sauviat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance des parties prenantes dans une coopérative de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sauviat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NOVANCIA, Paris XVe, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de gestion et contournement par les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fausses promesses de la polyvalence pour les managers de la grande distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelle relation client dans les hypermarchés?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146215v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle relation client dans les hypermarchés?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les fausses promesses de la polyvalence pour les managers de la grande distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">, 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146210v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer la polyvalence des managers de la grande distribution: intérêts et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polycompétence: bénéfices, paradoxes et enjeux stratégiques. Une étude de cas dans la grande distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4697,100 +4576,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉVELOPPER LA POLYVALENCE DES SALARIES ? ENJEUX ET PARADOXES : le cas des managers de la grande distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Limoges, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02413684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4800,365 +4679,488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandémie de COVID-19: Les défis méthodologiques de la recherche sociétale actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Édition des journées de l’interdisciplinarité à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parties prenantes trouvent-elles une reconnaissance spécifique dans une coopérative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sauviat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Les coopératives de consommateurs du déclin au renouveau"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Management associatif : l’art de naviguer en tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.shxssep4m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les coopératives : quelles réalités ? Produire, commercer et consommer autrement . Magali Boespflug et Laëtitia Lethiellieux (dir.), Éditions et presses universitaires de Reims, 2019, 430 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Demoustier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.354.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5168,513 +5170,513 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking Effective Crisis Communication in Pandemics: A Deeper Understanding of Populations from the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Atlas International Congress on Advanced Scientific Studies and Interdisciplinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, New York (NY), United States. Liberty Publishing House, pp. 309-321, 2025, ISBN: 979-8-89695-040-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandémie de COVID-19 : Les défis méthodologiques de la recherche sociétale actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées de l'interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Limoges, France. pp.1-9, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis of COVID-19: Breakdowns and Transformations of Humans' Trajectories in Uncertain Times</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multiphoton Microscopy Supports Social Sciences to Improve the Fight Against COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon¹</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier²٫³</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology: Issues of Theory and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Moscow, Russia. pp.440-442, 2021, ISBN: 978-5-94051-233-2</w:t>
+              <w:t xml:space="preserve">International Symposium on Global Pandemics and Multidisciplinary COVID-19 Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Ankara, Turkey. pp.211-215, 2021, 978-605-70289-5-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226437v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton Microscopy Supports Social Sciences to Improve the Fight Against COVID-19 Pandemic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crisis of COVID-19: Breakdowns and Transformations of Humans' Trajectories in Uncertain Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duteil-Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...27 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moscow State University of Psychology &amp; Education (Russia). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Global Pandemics and Multidisciplinary COVID-19 Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Ankara, Turkey. pp.211-215, 2021, 978-605-70289-5-2</w:t>
+              <w:t xml:space="preserve">Social Psychology: Issues of Theory and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Moscow, Russia. pp.440-442, 2021, ISBN: 978-5-94051-233-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187909v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5821,51 +5823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mclaughlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112400ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubal Kanozia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Arya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opis-2022-0143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X22002618" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Becuwe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.091.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3849" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mazi&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.151.0044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9983/de-l-identification-a-l-acceptabilite-sociale-des-risques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Popescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reims.giantchair.com/livre/?GCOI=29048100813900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boespflug" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boespflug" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613314v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145763v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chague" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02413684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.354.0131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon&#185;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier&#178;&#1643;&#179;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mclaughlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112400ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X22002618" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubal Kanozia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Arya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opis-2022-0143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Becuwe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.091.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mazi&#232;res" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.151.0044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9983/de-l-identification-a-l-acceptabilite-sociale-des-risques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Popescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reims.giantchair.com/livre/?GCOI=29048100813900" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boespflug" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boespflug" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chague" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146210v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02413684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.shxssep4m" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.354.0131" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon&#185;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier&#178;&#1643;&#179;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226437v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>