--- v0 (2026-03-28)
+++ v1 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali BOUTEILLE-BRIGANT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impossibilité technique et défaut d’enregistrement des données d’une intervention robotisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription électronique est sur le pas de tir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux données de santé et liberté d'expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux juridiques des interfaces cerveau-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.469-481. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.2303.0469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple coïncidence ou causalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'agriculteur isolé grâce à la e-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des soins de santé exclus de l’ordonnance 2021-1240 relative à la garantie légale de conformité pour les biens, les contenus et les services numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des solutions d'intelligence artificielle éthique &amp;quot;by design&amp;quot; dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus de soins en cas de mise en jeu du pronostic vital du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La validation du décret Datajust: une validation inutile?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléconsultation et téléexpertise: on ne payera pas deux fois!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification juridique de l'animal dans la distinction des personnes et des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus de l’obstination déraisonnable versus obstination procédurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la e-santé au sein de la relation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus de l’obstination déraisonnable versus obstination procédurale, note sous CE 24 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification de la loi sur la liberté des funérailles, note sous Cass. Civ. 1ère, 19 septembre 2018,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et droit : entre tentation d'une personne juridique du troisième type et avènement d'un « transjuridisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un transjuridisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de philosophie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.297-309. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/apd.601.0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi sur la liberté des funérailles : une loi de police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salon funéraire et obligation de conservation du corps, note sous Cass.civ. 1ère, 11 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.666-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrêt des traitements de suppléance vitale d’un bébé malade : approche franco-britannique », commentaire comp. CE réf. 8 mars 2017, Assistance publique – Hôpitaux de Marseille n° 408146 et High Court of justice of London, 11 avril 2017 GOSH c/ Yates & Gard, (2017 EWHC, 972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.560-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la vision des corps morts des attentats (Paris, novembre 2015) participe-t-elle à une hominisation des spectateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touzeil-Divina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.60-63. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche juridique sur les prélèvements biologiques réalisés dans le cadre des autopsies et objets de scellés judiciaires. Nécessité d'une adaptation législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rougé-Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine &amp; Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (136), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meddro.2015.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du défunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Touzeil-Divina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (2), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.097.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du droit du fiduciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort ravivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modalité conditionnelle dans le projet de réforme de la Chancellerie : perspectives internes et européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard critique sur la modalité conditionnelle dans l’avant-projet de réforme du droit des obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.1848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution consumériste de la notion d'acte médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité convoitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Francophone Justice Et Democratie, 2023, Colloques Et Essais, 9782370323934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indispensables du droit médical - 2ème éd.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 312 p., 2023, Plein Droit, 978-2-340-07960-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personne face à l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie, 2021, Colloques &amp; Essais, 9782370323033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation animale et jumeaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert, expertises, expérimentations et expérience: de l'Antiquité au XXième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, A la croisée des Regards, 978-2-38612-112-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare et Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations juridiques autour de la personne, dir. M. Chovet, G. Dartigue, A. Hlil-Amesland, I. Soenens, M. Suils Porte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782386001253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort avant la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut francophone pour la justice et la démocratie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit face à la mort - Principes et réalités, dir. Ch. Liévaux et S. Dumas Lavenac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782370324238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleurs et souffrances de plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleurs et souffrances, A la croisée des regards, Dir. F. Vialla et P. Vielfaure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38612-063-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une loi : l’aide à mourir ou le syndrôme d’Alice au pays des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Rhin et Danube. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euthanasie, Droit et religion, dir. P. L. Boyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782493323842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une personnalité juridique pour plus de protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gaillard, A. Cayol et B. Bévière-Boyer (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transanimalisme : l’animal augmenté, entre exploitations et protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, 2024, Chaire D'excellence Cnrs Normandie Pour La Paix, 9782386000027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations autour du statut juridique de l’embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vialla, P. Vielfaure et L. Lambert-Garrel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naître ou ne pas naître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, 2023, À la croisée des regards, 978-2-84874-987-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encadrement juridique du refus de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les refus de soins, dir. A. Dutier, et M. Jean.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2140498695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transhumanisme(s) et la notion de personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Cayol; Emilie Gaillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes notions du droit à l'aune des transhumanismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.35-94, 2023, (Chaire d'excellence CNRS de Normandie pour la paix), 978-2-84934-735-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encadrement juridique du refus de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jean et A. Dutier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les refus de soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2023, Hippocrate et Platon, études de philosophie de la médecine, 978-2-14-049869-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Joly, F. Vialla, et P. Vielfaure (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le suicide de l’Antiquité au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, 2022, À la croisée des regards, 978-2-84874-938-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne, intelligence artificielle et recherche médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personne face à l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 131, Institut Francophone pour la justice et la démocratie, 2021, Colloques et essais, 978-2-37032-303-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la distinction des personnes et des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Marie-Maure Mathieu - Comprendre: des mathémathiques au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89, 2019, Bruylant-Mélanges, 978-2-8027-6066-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, pma et progrès du génie biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit court-il après la pma?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-37032-205-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inégalité des cadavres devant la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Gérard Mémeteau - Droit médical et éthique médicale : regards contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84874-608-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche(s) et cadavre(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions l'Epitoge/ L'Unité du droit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des nouveaux droits de la mort- La mort, incarnation cadavérique. Vol. 2 Dirigé par M. Touzeil-Divina, J-F. Boudet, M. Bouteille-Brigant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traité des droits de la mort. La mort, incarnation cadavérique. Vol. 2, 979-10-92684-06-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation d'éléments et produits du corps humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ / Les grandes décisions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands avis du Comité Consultatif national d'éthique. dir. par E. Martinet et F. Vialla.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-275-04004-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali BOUTEILLE-BRIGANT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impossibilité technique et défaut d’enregistrement des données d’une intervention robotisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription électronique est sur le pas de tir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux données de santé et liberté d'expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux juridiques des interfaces cerveau-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.469-481. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.2303.0469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple coïncidence ou causalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'agriculteur isolé grâce à la e-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des soins de santé exclus de l’ordonnance 2021-1240 relative à la garantie légale de conformité pour les biens, les contenus et les services numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des solutions d'intelligence artificielle éthique &amp;quot;by design&amp;quot; dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus de soins en cas de mise en jeu du pronostic vital du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La validation du décret Datajust: une validation inutile?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléconsultation et téléexpertise: on ne payera pas deux fois!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification juridique de l'animal dans la distinction des personnes et des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus de l’obstination déraisonnable versus obstination procédurale, note sous CE 24 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la e-santé au sein de la relation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus de l’obstination déraisonnable versus obstination procédurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification de la loi sur la liberté des funérailles, note sous Cass. Civ. 1ère, 19 septembre 2018,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et droit : entre tentation d'une personne juridique du troisième type et avènement d'un « transjuridisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un transjuridisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de philosophie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.297-309. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/apd.601.0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi sur la liberté des funérailles : une loi de police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salon funéraire et obligation de conservation du corps, note sous Cass.civ. 1ère, 11 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.666-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrêt des traitements de suppléance vitale d’un bébé malade : approche franco-britannique », commentaire comp. CE réf. 8 mars 2017, Assistance publique – Hôpitaux de Marseille n° 408146 et High Court of justice of London, 11 avril 2017 GOSH c/ Yates & Gard, (2017 EWHC, 972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.560-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la vision des corps morts des attentats (Paris, novembre 2015) participe-t-elle à une hominisation des spectateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touzeil-Divina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.60-63. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche juridique sur les prélèvements biologiques réalisés dans le cadre des autopsies et objets de scellés judiciaires. Nécessité d'une adaptation législative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rougé-Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine &amp; Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (136), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meddro.2015.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du défunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Touzeil-Divina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (2), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.097.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du droit du fiduciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort ravivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modalité conditionnelle dans le projet de réforme de la Chancellerie : perspectives internes et européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard critique sur la modalité conditionnelle dans l’avant-projet de réforme du droit des obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.1848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution consumériste de la notion d'acte médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité convoitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Francophone Justice Et Democratie, 2023, Colloques Et Essais, 9782370323934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indispensables du droit médical - 2ème éd.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 312 p., 2023, Plein Droit, 978-2-340-07960-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personne face à l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie, 2021, Colloques &amp; Essais, 9782370323033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation animale et jumeaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert, expertises, expérimentations et expérience: de l'Antiquité au XXième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, A la croisée des Regards, 978-2-38612-112-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare et Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations juridiques autour de la personne, dir. M. Chovet, G. Dartigue, A. Hlil-Amesland, I. Soenens, M. Suils Porte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782386001253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort avant la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut francophone pour la justice et la démocratie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit face à la mort - Principes et réalités, dir. Ch. Liévaux et S. Dumas Lavenac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782370324238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleurs et souffrances de plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleurs et souffrances, A la croisée des regards, Dir. F. Vialla et P. Vielfaure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38612-063-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une loi : l’aide à mourir ou le syndrôme d’Alice au pays des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Rhin et Danube. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euthanasie, Droit et religion, dir. P. L. Boyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782493323842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une personnalité juridique pour plus de protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gaillard, A. Cayol et B. Bévière-Boyer (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transanimalisme : l’animal augmenté, entre exploitations et protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, 2024, Chaire D'excellence Cnrs Normandie Pour La Paix, 9782386000027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encadrement juridique du refus de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les refus de soins, dir. A. Dutier, et M. Jean.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2140498695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations autour du statut juridique de l’embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vialla, P. Vielfaure et L. Lambert-Garrel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naître ou ne pas naître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, 2023, À la croisée des regards, 978-2-84874-987-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transhumanisme(s) et la notion de personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Cayol; Emilie Gaillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes notions du droit à l'aune des transhumanismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, p. 35 à 94, 2023, (Chaire d'excellence CNRS de Normandie pour la paix), 978-2-84934-735-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encadrement juridique du refus de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jean et A. Dutier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les refus de soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2023, Hippocrate et Platon, études de philosophie de la médecine, 978-2-14-049869-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Joly, F. Vialla, et P. Vielfaure (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le suicide de l’Antiquité au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, 2022, À la croisée des regards, 978-2-84874-938-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne, intelligence artificielle et recherche médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personne face à l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 131, Institut Francophone pour la justice et la démocratie, 2021, Colloques et essais, 978-2-37032-303-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la distinction des personnes et des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Marie-Maure Mathieu - Comprendre: des mathémathiques au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89, 2019, Bruylant-Mélanges, 978-2-8027-6066-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, pma et progrès du génie biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit court-il après la pma?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-37032-205-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inégalité des cadavres devant la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Gérard Mémeteau - Droit médical et éthique médicale : regards contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84874-608-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche(s) et cadavre(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions l'Epitoge/ L'Unité du droit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des nouveaux droits de la mort- La mort, incarnation cadavérique. Vol. 2 Dirigé par M. Touzeil-Divina, J-F. Boudet, M. Bouteille-Brigant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traité des droits de la mort. La mort, incarnation cadavérique. Vol. 2, 979-10-92684-06-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation d'éléments et produits du corps humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouteille-Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ / Les grandes décisions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands avis du Comité Consultatif national d'éthique. dir. par E. Martinet et F. Vialla.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-275-04004-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouteille-Brigant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613889v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2303.0469" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401712v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.601.0312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charlier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzeil-Divina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2016.03.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Roug&#233;-Maillart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Cariou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jousset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouteille-Brigand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meddro.2015.10.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.097.0029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04583838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04583845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/experience-experimentation-expertise-et-experts-9782386121128" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04583652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04583669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04583700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04583685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401196v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449152v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouteille-Brigant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613889v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2303.0469" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401712v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.601.0312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charlier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzeil-Divina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2016.03.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Roug&#233;-Maillart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Cariou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jousset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouteille-Brigand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meddro.2015.10.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.097.0029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04583838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04583845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/experience-experimentation-expertise-et-experts-9782386121128" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04583652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04583669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04583700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04583685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401196v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449152v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>