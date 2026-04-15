--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -81,4173 +81,4264 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Appropriation du modèle de la lecture littéraire en formation : l’approche d’une recherche-action-formation collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72, pp.177-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15zat⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur les forums scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 601, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de la littératie numérique pour la formation à une citoyenneté numérique : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12p0x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et faire lire un texte littéraire au secondaire : quelle progression entre les niveaux 7 et 10 de la scolarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brun-Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fontanieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Paideia, 62, pp.91-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.3169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifier les réceptions sensibles pour préparer la lecture de l’œuvre littéraire. Comment Wang-Fô fut sauvé » en classe de 6e.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Karady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Friscia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 220 (1), pp.91-104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.220.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lfa.220.0091⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04319513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations en lecture et en écriture littéraires. Questions et perspectives pour la recherche en didactique du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trema.8056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire pour écrire, La manipulation au service de la production écrite en cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, pp.135-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/educationdidactique.12365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveler l’enseignement de la dimension orale de la poésie : la voie de la recherche-action-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriame Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Carnets de Poédiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/carnets-poediles.166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56078/carnets-poediles.166⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04813714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tutorat : des effets formatifs réciproques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉVELOPPER LA CRÉATIVITÉ EN DIDACTIQUE : PRATIQUES MULTIMODALES ET NUMÉRIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lemieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1096907ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reverse mentoring for literature teacher training: Using pre-service training as a tool for training teacher mentors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Foliot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (98), pp.59-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littératies numériques adolescentes et perspectives d’enseignement : le cas de la fanfiction</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolescent Digital Literacy and Teaching Perspectives: The Case of Fanfiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lidil.9189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératies numériques adolescentes et perspectives d’enseignement : le cas de la fanfiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.9189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire une nouvelle en extraits avec des élèves de 9 à 15 ans : quels aspects du texte et quelles variations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fontanieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 64, pp.53-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.4499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les textes avec internet : étude d’une pratique professionnelle en transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.1607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ree.1607⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02985615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENSEIGNEMENT DE LA LITTÉRATURE NUMÉRIQUE DANS LE SECONDAIRE FRANÇAIS : UNE ÉTUDE EXPLORATOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1071476ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Points de vue croisés sur les approches analytiques des textes littéraires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chométy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 187-188, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.9166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.9007⟩</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">LES ENJEUX DE L’INTÉGRATION DES CORPUS NUMÉRIQUES EN CONTEXTE D’ENSEIGNEMENT</w:t>
+                <w:t xml:space="preserve">hal-04857235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement de la littérature dans le secondaire français : une étude exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES ENJEUX DE L’INTÉGRATION DES CORPUS NUMÉRIQUES EN CONTEXTE D’ENSEIGNEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, Enseigner les corpus numériques, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1071473ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Faire) lire une même nouvelle à 9, 12 et 15 ans : quelles opérations de lecture et quels gestes didactiques ? Une étude internationale sur 44 classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fontanieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caractères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches analytiques des textes littéraires, entre texte et lecteur. Quelles prescriptions ? Quelles pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°210 (3), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lfa.210.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle progression des compétences interprétatives des élèves de 12 à 15 ans et quelle prise en compte par leurs enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Émery-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Capt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.9007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches analytiques des textes littéraires, entre texte et lecteur. Quelles prescriptions ? Quelles pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°210 (3), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lfa.210.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et faire lire un texte littéraire au secondaire : quelle progression entre les niveaux 7 et 10 de la scolarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brun-Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fontanieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62, pp.91-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.3169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Enseignement de la littérature dans le secondaire français : une étude exploratoire.</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des textes et utilisation d’internet : comment renverser les usages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°210 (3), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.210.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crossed viewpoints on analytical approaches of literary texts. Round-table discussion no 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.9166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Didactic and Literary Approaches to the Introduction of Digital Literature in French High Schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Literature and Aesthetics (JCLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (4), pp.49-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA FANFICTION NUMÉRIQUE : UN ESPACE LETTRÉ DE COMMUNICATION ET DE CRÉATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1065528ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Sophie David</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethical values involved in literature lessons in French-speaking countries. What teachers do and what students (ages 12 and 15) say</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Capt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonya Florey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.99-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.1736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les enseignants se risquent à la culture numérique : quel enseignement de l’écriture littéraire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réviser son texte sur écran. Analyse des processus à l’œuvre dans un dispositif d’écrits de fanfiction en classe de troisième</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Taous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.57-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.1480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fanfiction, une ressource pour lire l’œuvre intégrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Usages du numérique 2, 69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les écrits de fanfiction dans la classe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits de travail numériques au service de l’écriture littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guérin-Callebout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lecture et les ressources numériques : état des lieux des pratiques d’enseignement dans le secondaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TENTATIVE D’ÉPUISEMENT D’UN LIEU : ÉDUQUER À L’EXPÉRIENCE ESTHÉTIQUE PAR LE DIALOGUE ENTRE ARTS DE L’ESPACE ET RÉCIT LITTÉRAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1043746ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique de la lecture du texte littéraire, Bilan des dix dernières années et perspective curriculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches textuelles 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spoken word and performance poetry: what is its purpose, what do we know about it and what can we learn from it?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Emery-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.189-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources numériques et la littérature en classe, entre ambitions présomptueuses et adaptation aux besoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écrire dans » : Écriture littéraire sur écran. Présentation d’une expérimentation en classe de 3 année du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guérin-Callebout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1047128ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment former des enseignants spécialistes de l'écriture et de son enseignement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 187-188, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 171-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analyse des textes et utilisation d’internet : comment renverser les usages ?</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment former des enseignants spécialistes de l’écriture et de son enseignement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction historique de jeunesse et les « grands hommes » de l’Histoire : quels intérêts didactiques dans l’appropriation des savoirs en français? Le cas Molière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du temps et des lieux dans le comportement du lecteur : mesure et analyse des écarts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modes de lecture scolaires et extrascolaires, quelles spécificités ? Une expérience et des hypothèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ARTICULATION ENTRE ÉCRITURE ET LANGUE DANS LE SECONDAIRE EN FRANCE : ÉTAT DES LIEUX DES PRATIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N°210 (3), pp.55. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...1693 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sujet lecteur dans la classe : éléments pour un état des lieux des pratiques dans le secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction et fonctionnement du récit dans Britannicus de Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Le récit au théâtre (1): de l'Antiquité à la modernité, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4257,2264 +4348,2264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la recherche à la diffusion de la recherche: perspectives du projet COLECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution des recherches collaboratives - EAFC - Ampiric</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Aix Marseille, Jan 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la compréhension et l'interprétation de manière explicite : un levier d'apprentissage de la lecture des œuvres littéraires pour les élèves en difficulté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Foliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation et formation (REF) symposium "innovation" en didactique de la littérature et élèves en difficulté d'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecritures numériques scolaires dans le cours de littérature: quelles productions? quels outils pour en rendre compte?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">91e congrès ACFAS "Ecritures numériques dans les classes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, May 2024, Montréal (Québec), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la littératie numérique : enjeux et positionnement théorique en didactique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence de CRIPEDIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIPEDIS Université de Louvain, Jan 2024, Louvain (UCL), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oeuvre en version sonore, une réception spécifique de la littérature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactifen, symposium "lecture-écoute et livre audio"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un collectif de travail au service de la co-création d'outils didactiques pour les professionnels et les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Foliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales des LEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFE Lyon, May 2024, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques littéraires numériques sociales en contexte scolaire : pour une didactique de la circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième biennale de la littérature de jeunesse, "littérature de jeunesse et cultures transmédiatiques : création, réception, médiation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Cergy-Pontoise, Jun 2024, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'interprétation de manière explicite dans le secondaire frabçais: premiers résultats d'une expérimentation en recherche-action-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Halliday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Montréal, May 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover ou pas. Quels dispositifs didactiques face aux difficultés de lecture des élèves?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches éducation et formation (REF) symposium "innovation" en didactique de la littérature et élèves en difficulté d'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus de littérature numérique contemporaine: une opportunité pour l'enseignement de la littérature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cycle de conférences du laboratoire EMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Cergy Pontoise, Jan 2024, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle légitimité pour la littérature numérique à l'école?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">litteratura na escola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sao Paulo, Nov 2024, Sao Paulo (Universite -USP), Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variantes multimodales de la fiction et expériences sensibles de lecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Karady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24e rencontres des chercheurs en didactique de la littérature, "les territoires de la fiction de l'école à l'université"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Nov 2023, Toulouse (Université Jean Jaurès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction d’expériences didactiques de référence au sein d’un collectif de formation comme condition d’appropriation d’un concept théorique en situation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Foliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Modèles en didactique du français et formation des enseignants : Interroger les pratiques d'enseignement et de formation de la maternelle à l'université »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture littéraire et lecture subjective: : des modèles à l'épreuve des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Modèles en didactique du français et formation des enseignants : interroger les pratiques d'enseignement et de formation de la maternelle à l'université"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Mar 2023, Toulouse (Université Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction d'expériences didactiques de référence au sein d'un collectif de formation: condition d'appropriation d'un modèle didactique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Foliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque "Modèles en didactique du français et formation des enseigants: interroger les pratiques d'enseignement et de formation de la maternelle à l'université"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Toulouse (Université Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Albane Karady</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confronter outils théoriques et situations empiriques : le cas de l'enseignement de la littératie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e rencontres des chercheurs en didactique de la littérature, "les territoires de la fiction de l'école à l'université"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse, Nov 2023, Toulouse (Université Jean Jaurès), France</w:t>
+              <w:t xml:space="preserve">9e Colloque international en éducation, CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la littératie numérique : la mise à l’épreuve d’un modèle théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CRIFPE 2022 : 9e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Digital Literature in High Schools: a French Study”, Colloque Electronic Literature Organization « Éducation et littérature électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Literature Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Comes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la littérature numérique : quelles traces d’une adaptation à l’innovation des enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fontanieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en éducation et formation, symposium « L’innovation en lecture et en écriture littéraires : questions et perspectives pour la recherche en didactique du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REF, Jul 2022, Namur, France. pp.53-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle relation entre les approches qualitative et quantitative dans le processus et les résultats de la recherche ? L’exemple du projet Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e colloque de l’AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain, May 2022, Louvain, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer la littératie numérique par l’enseignement de la littérature numérique, Résultats d’une enquête exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Acerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRIFPE 9e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« An exploratory digital literature circle of teachers and researchers from France and Quebec: from personal reading to didactic transposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Literature Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Côme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...95 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exploratory digital literature circle of teachers and researchers from France and Québec: from personal reading to didactic transposition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELO2022 (Electronic Literature Organization). Education and Electronic Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels enjeux et quelles pistes de recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy De Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?Colloque international des 18-19 Mars 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Nice (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Commencer par le corrigé sur internet », ou comment inverser la démarche d'analyse des textes littéraires. Résultats d'une expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude « Approches analytiques de la littérature et prise en compte du sujet lecteur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la littérature numérique : quelles orientations didactiques et littéraires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">», 2e colloque « L’enseignement de la littérature avec le numérique »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’innovation éducative aux usages créatifs des TIC: présentation du Laboratoire d’Innovation et Numérique pour l’Éducation (LINE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Calistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE GENRE TEMOIGNAGE : QUEL SAVOIR, QUEL LECTEUR ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Narrative Matters 2014 : Narrative Knowing/Récit et Savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6524,111 +6615,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques de la littératie numérique dans une perspective d'enseignement et de formation de la personne et du citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6638,514 +6729,514 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de la littérature à l'ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. 2021, PAIDEIA, 978-2-7535-8035-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La progression dans la lecture des textes littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">62, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.3069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de la littérature avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement et l’apprentissage de la lecture aux différents niveaux de la scolarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Emery-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dezutter</w:t>
+                <w:t xml:space="preserve">hal-01976149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du texte à l’écran : nouveaux corpus, nouvelles pratiques dans l’enseignement de la littérature, », Revue de recherche en littératie médiatique multimodale, 5.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être et devenir lecteur(s) de poèmes : de la poésie patrimoniale au numérique / ouvrage coordonné par Nathalie Brillant Rannou, Christine Boutevin et Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brillant Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Brillant Rannou; Christine Boutevin; Magali Brunel. Presses universitaires de Namur, Diptyque (32), pp.247, 2016, Namur, 978-2-87037-936-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7155,1701 +7246,1701 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences de lecture et pratiques enseignantes au fil de la scolarité en Belgique et en France: quelle progression, quelles spécificités?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparaisons et connexions en didactique de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Magali Brunel</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire et analyser les œuvres littéraires avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Crusca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser des textes littéraires du collège au lycée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, UGA Éditions, pp.269-296, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.29502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.29497⟩</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Claude Crusca</w:t>
+                <w:t xml:space="preserve">hal-04814017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand « on fait Molière »… : quelles pratiques effectives d’enseignement du théâtre dans le secondaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser des textes littéraires du collège au lycée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UGA Éditions, pp.269-296, 2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-268, 2023, 978-2-37747-374-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.29497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.29502⟩</w:t>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">hal-04814003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un siècle, l’autre (1900-2000) : que nous révèlent les avatars de l’extrait ? Une comparaison France-Québec- Belgique ,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Émery-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’extrait et la fabrique de la littérature scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire l’altérité en classe : quelle progression entre 12 et 15 ans ? Que décident et que font les enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Émery-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Florey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Capt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature de l’altérités, altérités de la littérature : moi, nous, les autres, le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions de l'enseignement du texte épistolaire en France depuis 15 ans: étude des cahiers de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre enseignée, perspective historique et comparaison européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 978-2-37747-044-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger les liens entre l’écriture et la lecture dans l’enseignement de la lettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denizot Nathalie; Ronveaux Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre enseignée. Perspective historique et comparaison européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions, pp.139-142, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Magali Brunel</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils numériques au service de l’écriture littéraire. Résultats d’une expérimentation d’écriture dans les textes d’auteur avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement de la littérature avec le numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang B, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b14588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que fait le numérique à l’enseignement de la littérature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement de la littérature avec le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang B, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b14588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le discours des élèves sur les valeurs du texte littéraire et leur exploitation didactique par les enseignants : quelles variations selon les classes d’âge et selon les pays ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Florey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Emery-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b14930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vengeance de la grenouille, ou les permanences et évolutions du corpus des Fables de La Fontaine au collège français et ses différents usages scolaires (1985-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fables à l’école: un genre patrimonial européen ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b11272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « maitrise des genres », centre du curriculum scolaire en France de l’entrée à l’école au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statuts des genres en didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, 9782390290810</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels corpus de poésie effectifs au collège ? Étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Namur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être et devenir lecteur(s) de poèmes : De la poésie patrimoniale au numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment des élèves de 9 à 15 ans lisent-ils un même texte littéraire et comment leurs enseignants le didactisent-ils ? Une comparaison France-Belgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Namur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement et l’apprentissage de la lecture aux différents niveaux de la scolarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Namur, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre littéraire et nouveaux programmes de 6ème : Les relations entre curriculum prescrit, enseigné, et appris ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Curriculum et progression en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Curriculum et progression en français: Actes du 11e colloque de l'AiRDF, 9782870377031</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire un même texte littéraire à 12 et à 15 ans : quels apprentissages et quels dispositifs ? Regards croisés France, Belgique, Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Emery-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement et l’apprentissage de la lecture aux différents niveaux de la scolarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’écoute à la lecture créative du dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Emery-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l'écoute des poèmes : enseigner des lectures créatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b13523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exhibition de la fiction dans le récit historique sur la 2e guerre mondiale : Renouvellement du pacte du lecteur et intérêts didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoir de mémoire et pouvoir des fictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de la portée idéologique des ouvrages dans la Liste de lectures pour les collégiens. Exemple de la classe de sixième</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idéologie(s) et roman pour la jeunesse au xxie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.321-332, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pub.9119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8859,111 +8950,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Émery-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un dictionnaire de didactique de la Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8973,266 +9064,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel de compétences professionnelles des métiers de l'enseignement et de l'encadrement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Nestor Loumouamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Poppel Louyindoula Bangana Yiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Ekondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Marien Ngouabi - Ecole Normale Supérieure de Brazzaville. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Moussavou</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Université Marien Ngouabi - Ecole Normale Supérieure de Brazzaville. 2023</w:t>
+                <w:t xml:space="preserve">hal-04850239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport GTnum 10, Approche systémique des ressources et pratiques numériques dans l’éducation : quels freins et leviers pour un passage à l’échelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Moussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UCA - INSPE Académie de Nice. 2020, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...50 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9379,51 +9470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couteaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Coste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brun-Lacour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3169" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319513v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Karady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Friscia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.220.0091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.8056" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12365" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Exertier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriame Kaddouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/carnets-poediles.166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1096907ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Capt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4499" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1607" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071476ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith &#201;mery-Bruneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.9007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071473ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Peretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.210.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Plissonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.9166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.210.0055" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065528ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953002v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Marie Petitjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03132970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1480" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rin-Callebout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Florey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1736" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953014v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043746ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Emery-Bruneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047128ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3197" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Halliday" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815603v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815652v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815632v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778498v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718375v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348833v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348682v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03912297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calistri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01089216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03392025v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341108v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3069" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976149v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Falardeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezutter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01589261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brillant Rannou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814003v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/29497" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29497" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Crusca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29502" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthelemy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091142v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348725v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14588" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348724v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14930" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348726v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348727v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976169v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976166v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348732v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348728v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13523" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348679v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348667v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348729v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.9119" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Nestor Loumouamou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moussavou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Poppel Louyindoula Bangana Yiya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Ekondi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911560v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580346v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foliot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couteaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brun-Lacour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319513v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Karady" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Friscia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.220.0091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.8056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Exertier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriame Kaddouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/carnets-poediles.166" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1096907ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319512v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9189" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Capt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4499" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1607" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071476ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Plissonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.9166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071473ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Peretti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.210.0003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith &#201;mery-Bruneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.9007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.210.0055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065528ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348665v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Florey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1736" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Marie Petitjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03132970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1480" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rin-Callebout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043746ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976174v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Emery-Bruneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047128ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3197" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923930v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Halliday" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521402v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778494v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778460v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03912297v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348682v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calistri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01089216v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03392025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341108v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976149v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Falardeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezutter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01589261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brillant Rannou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814017v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Crusca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29502" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814003v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/29497" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29497" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthelemy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091142v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348677v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14588" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14930" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348732v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348728v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13523" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348731v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.9119" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Nestor Loumouamou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moussavou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Poppel Louyindoula Bangana Yiya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Ekondi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911560v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>