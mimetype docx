--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -886,1555 +886,1555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DÉVELOPPER LA CRÉATIVITÉ EN DIDACTIQUE : PRATIQUES MULTIMODALES ET NUMÉRIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1096907ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le tutorat : des effets formatifs réciproques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Foliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lemieux</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reverse mentoring for literature teacher training: Using pre-service training as a tool for training teacher mentors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (98), pp.59-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolescent Digital Literacy and Teaching Perspectives: The Case of Fanfiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.9189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératies numériques adolescentes et perspectives d’enseignement : le cas de la fanfiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.9189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire une nouvelle en extraits avec des élèves de 9 à 15 ans : quels aspects du texte et quelles variations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Capt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64, pp.53-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.4499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les textes avec internet : étude d’une pratique professionnelle en transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.1607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02985615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENSEIGNEMENT DE LA LITTÉRATURE NUMÉRIQUE DANS LE SECONDAIRE FRANÇAIS : UNE ÉTUDE EXPLORATOIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1096907ar⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1071476ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Céline Foliot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Points de vue croisés sur les approches analytiques des textes littéraires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chométy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.9166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...406 lines deleted...]
-                <w:t xml:space="preserve">ENSEIGNEMENT DE LA LITTÉRATURE NUMÉRIQUE DANS LE SECONDAIRE FRANÇAIS : UNE ÉTUDE EXPLORATOIRE</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES ENJEUX DE L’INTÉGRATION DES CORPUS NUMÉRIQUES EN CONTEXTE D’ENSEIGNEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1071476ar⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Enseigner les corpus numériques, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1071473ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...82 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Faire) lire une même nouvelle à 9, 12 et 15 ans : quelles opérations de lecture et quels gestes didactiques ? Une étude internationale sur 44 classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Capt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caractères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches analytiques des textes littéraires, entre texte et lecteur. Quelles prescriptions ? Quelles pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°210 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.210.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle progression des compétences interprétatives des élèves de 12 à 15 ans et quelle prise en compte par leurs enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Émery-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Capt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 187-188, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pratiques.9166⟩</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.9007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches analytiques des textes littéraires, entre texte et lecteur. Quelles prescriptions ? Quelles pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°210 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.210.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire et faire lire un texte littéraire au secondaire : quelle progression entre les niveaux 7 et 10 de la scolarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brun-Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.91-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.3169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de la littérature dans le secondaire français : une étude exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341301v1</w:t>
-              </w:r>
-[...617 lines deleted...]
-                <w:t xml:space="preserve">hal-03341275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des textes et utilisation d’internet : comment renverser les usages ?</w:t>
               </w:r>
@@ -6259,165 +6259,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseigner la littérature numérique : quelles orientations didactiques et littéraires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">», 2e colloque « L’enseignement de la littérature avec le numérique »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Commencer par le corrigé sur internet », ou comment inverser la démarche d'analyse des textes littéraires. Résultats d'une expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude « Approches analytiques de la littérature et prise en compte du sujet lecteur »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912297v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03348682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’innovation éducative aux usages créatifs des TIC: présentation du Laboratoire d’Innovation et Numérique pour l’Éducation (LINE)</w:t>
               </w:r>
@@ -7336,209 +7336,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et analyser les œuvres littéraires avec le numérique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Crusca</w:t>
+                <w:t xml:space="preserve">Quand « on fait Molière »… : quelles pratiques effectives d’enseignement du théâtre dans le secondaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser des textes littéraires du collège au lycée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UGA Éditions, pp.269-296, 2023, </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-268, 2023, 978-2-37747-374-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.29502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.29497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814017v1</w:t>
+                <w:t xml:space="preserve">hal-04814003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand « on fait Molière »… : quelles pratiques effectives d’enseignement du théâtre dans le secondaire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Brunel</w:t>
+                <w:t xml:space="preserve">Lire et analyser les œuvres littéraires avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Crusca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser des textes littéraires du collège au lycée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.243-268, 2023, 978-2-37747-374-8. </w:t>
+              <w:t xml:space="preserve">, UGA Éditions, pp.269-296, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.29497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.29502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814003v1</w:t>
+                <w:t xml:space="preserve">hal-04814017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un siècle, l’autre (1900-2000) : que nous révèlent les avatars de l’extrait ? Une comparaison France-Québec- Belgique ,</w:t>
               </w:r>
@@ -7563,51 +7563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Émery-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’extrait et la fabrique de la littérature scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7658,51 +7658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Émery-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Florey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8977,51 +8977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Émery-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un dictionnaire de didactique de la Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9470,51 +9470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580346v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foliot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couteaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brun-Lacour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319513v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Karady" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Friscia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.220.0091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.8056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Exertier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriame Kaddouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/carnets-poediles.166" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1096907ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319512v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9189" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Capt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4499" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1607" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071476ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Plissonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.9166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071473ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Peretti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.210.0003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith &#201;mery-Bruneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.9007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.210.0055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065528ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348665v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Florey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1736" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Marie Petitjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03132970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1480" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rin-Callebout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043746ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976174v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Emery-Bruneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047128ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3197" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923930v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Halliday" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521402v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778494v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778460v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03912297v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348682v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calistri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01089216v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03392025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341108v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976149v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Falardeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezutter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01589261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brillant Rannou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814017v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Crusca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29502" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814003v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/29497" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29497" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthelemy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091142v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348677v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14588" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14930" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348732v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348728v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13523" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348731v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.9119" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Nestor Loumouamou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moussavou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Poppel Louyindoula Bangana Yiya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Ekondi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911560v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580346v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foliot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couteaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brun-Lacour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319513v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Karady" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Friscia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.220.0091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.8056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Exertier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriame Kaddouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/carnets-poediles.166" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1096907ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319512v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9189" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Capt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4499" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1607" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071476ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Plissonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.9166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091036v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071473ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Peretti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.210.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith &#201;mery-Bruneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.9007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.210.0055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065528ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348665v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Florey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1736" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Marie Petitjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03132970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1480" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rin-Callebout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043746ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976174v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Emery-Bruneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047128ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3197" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923930v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Halliday" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521402v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778494v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778460v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03912297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calistri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01089216v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03392025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341108v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976149v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Falardeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezutter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01589261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brillant Rannou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814003v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/29497" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29497" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814017v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Crusca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29502" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthelemy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091142v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348677v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14588" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14930" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348732v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348728v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13523" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348731v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.9119" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Nestor Loumouamou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moussavou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Poppel Louyindoula Bangana Yiya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Ekondi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911560v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>