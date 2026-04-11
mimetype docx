--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1582,463 +1582,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New self-controlled and self-protected IGBT based integrated switch</w:t>
+                <w:t xml:space="preserve">Design and realization of highly integrated isolated DC/DC micro-converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Capy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Laur</w:t>
+                <w:t xml:space="preserve">Olivier Deleage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Breil-Dupuy</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD 2009: 21th IEEE International Symposium on Power Semiconductor, Barcelone,SPAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937497v1</w:t>
+                <w:t xml:space="preserve">hal-00421722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realization of highly integrated isolated DC/DC micro-converter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of Activated Carbon Electrodes by Inkjet Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh Hung Tran</w:t>
+                <w:t xml:space="preserve">Norbert Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San José, United States</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference on Systems (ICONS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Cancun, Mexico. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421722v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Activated Carbon Electrodes by Inkjet Deposition</w:t>
+                <w:t xml:space="preserve">New self-controlled and self-protected IGBT based integrated switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+                <w:t xml:space="preserve">F. Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+                <w:t xml:space="preserve">Marie Breil-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Systems (ICONS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Cancun, Mexico. 5p</w:t>
+              <w:t xml:space="preserve">ISPSD 2009: 21th IEEE International Symposium on Power Semiconductor, Barcelone,SPAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867615v1</w:t>
+                <w:t xml:space="preserve">hal-03937497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF A HIGHLY LOCALIZED ACTIVATED CARBON DEPOSITION PROCESS USING INKJET PRINTING TECHNOLOGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Borella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-nanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Toulouse, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2482,295 +2482,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duralumin Alloys in World War II Heritage Aircraft: Correlations Between Manufacturing Parameters and Alloys’ Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion of aircraft heritage: a comparison between modern and historic Duralumin alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Velino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Duclos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luiza de Souza Machado</w:t>
+                <w:t xml:space="preserve">Luca Lorenzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/HERITAGE7120313⟩</w:t>
+              <w:t xml:space="preserve">Heritage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40494-024-01134-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832520v1</w:t>
+                <w:t xml:space="preserve">hal-04403756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of aircraft heritage: a comparison between modern and historic Duralumin alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Martini</w:t>
+                <w:t xml:space="preserve">Duralumin Alloys in World War II Heritage Aircraft: Correlations Between Manufacturing Parameters and Alloys’ Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Velino</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Lorenzetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Balbo</w:t>
+                <w:t xml:space="preserve">Luiza de Souza Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.16. </w:t>
+              <w:t xml:space="preserve">Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (12), pp.6772-6790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40494-024-01134-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/HERITAGE7120313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403756v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical primers and paints used for aeronautical protection and colouring during WWII: A multi-techniques approach on archaeological parts</w:t>
               </w:r>
@@ -2884,295 +2884,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of a WWII Supermarine Spitfire section wing</w:t>
+                <w:t xml:space="preserve">Microstructure analysis of “iron spots” on Qinghua porcelain from Jingdezhen imperial kiln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Paillaux</w:t>
+                <w:t xml:space="preserve">Wenxuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotiris Bampitzaris</w:t>
+                <w:t xml:space="preserve">Jian Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Echinard</w:t>
+                <w:t xml:space="preserve">Jianxin Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Baron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cesar Escobar-Claros</w:t>
+                <w:t xml:space="preserve">Rui Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservar Património</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14568/cp28355⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.708-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268504v1</w:t>
+                <w:t xml:space="preserve">hal-04268490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure analysis of “iron spots” on Qinghua porcelain from Jingdezhen imperial kiln</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation of a WWII Supermarine Spitfire section wing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Paillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenxuan Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sciau</w:t>
+                <w:t xml:space="preserve">Sotiris Bampitzaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Zhu</w:t>
+                <w:t xml:space="preserve">Jane Echinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianxin Jiang</w:t>
+                <w:t xml:space="preserve">Gilles Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Wen</w:t>
+                <w:t xml:space="preserve">Cesar Escobar-Claros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (2), pp.708-717. </w:t>
+              <w:t xml:space="preserve">Conservar Património</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.09.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14568/cp28355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268490v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Chromate-based Primers for Protection of Aluminium Alloys on Historical Aircraft</w:t>
               </w:r>
@@ -4972,1107 +4972,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystallized tetragonal metastable ZrO2 thin films deposited by metal-organic chemical vapor deposition for 3D capacitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Reliability of Heteronuclear Precursors-Ligand Effects in the Li-MOCVD Synthesis of SrTiO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Mafhoz Kotb</w:t>
+                <w:t xml:space="preserve">Gulaim Seisenbaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
+                <w:t xml:space="preserve">Suresh Gohil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
+                <w:t xml:space="preserve">Vadim Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.8302 - 8308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443083v1</w:t>
+                <w:t xml:space="preserve">hal-01753100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Reliability of Heteronuclear Precursors-Ligand Effects in the Li-MOCVD Synthesis of SrTiO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gulaim Seisenbaeva</w:t>
+                <w:t xml:space="preserve">Design and Realization of Highly Integrated Isolated DC/DC Microconverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deleage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suresh Gohil</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hung Tran Manh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5042⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp 930 - 938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tia.2010.2103390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753100v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Realization of Highly Integrated Isolated DC/DC Microconverter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Lembeye</w:t>
+                <w:t xml:space="preserve">Continuous carbide-derived carbon films with high volumetric capacitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Heon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lofland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Applegate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung Tran Manh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tia.2010.2103390⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0EE00404A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980664v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous carbide-derived carbon films with high volumetric capacitance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emma Cortes</w:t>
+                <w:t xml:space="preserve">Controlling precursor stability and evaporation through molecular design. Pseudo single source precursor approach to MOCVD SrTiO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulaim Seisenbaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Gohil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0EE00404A⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 257 (6), pp.2281 - 2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2010.09.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753113v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling precursor stability and evaporation through molecular design. Pseudo single source precursor approach to MOCVD SrTiO3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Legros</w:t>
+                <w:t xml:space="preserve">Integrated LC filter on silicon for DC-DC converter applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2010.09.090⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (8), pp.2319-2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2010.2102776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01753123v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated LC filter on silicon for DC-DC converter applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanocrystallized tetragonal metastable ZrO2 thin films deposited by metal-organic chemical vapor deposition for 3D capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Laur</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Mafhoz Kotb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mauran</w:t>
+                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (8), pp.2319-2325. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 519 (16), pp.5638-5644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2010.2102776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443073v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of a Microstructured Inkjet-Printed Carbon Electrochemical Capacitor</w:t>
+                <w:t xml:space="preserve">Ultrahigh-power micrometre-sized supercapacitors based on onion-like carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Norbert Fabre</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Durou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peihua Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadym Mochalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.08.085⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 5 (9), pp. 651-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NNANO.2010.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443055v1</w:t>
+                <w:t xml:space="preserve">hal-00869530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrahigh-power micrometre-sized supercapacitors based on onion-like carbon</w:t>
+                <w:t xml:space="preserve">Elaboration of a Microstructured Inkjet-Printed Carbon Electrochemical Capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vadym Mochalin</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, vol. 5 (9), pp. 651-654. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195 (4), pp.1266-1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NNANO.2010.162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.08.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869530v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZrO2 Thin Films Grown On 2D and 3D Silicon Surfaces By DLI-MOCVD For Electronic Devices</w:t>
               </w:r>
@@ -6084,51 +6084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaële Herbst-Ghysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,90 +6347,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ZrO2 thin films deposited by MOCVD for high-density 3D capacitors. Broad experience on MOCVD techniques and high-k materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 86 (10), pp.2034-2037. </w:t>
@@ -6652,51 +6652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaële Herbst-Ghysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6773,90 +6773,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ZrO2 thin films deposited by MOCVD for high-density 3D capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 86 (10), pp.2034-2037. </w:t>
@@ -7386,51 +7386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hol&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Monico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clavero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria-Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Adolfo Escobar Carlos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Velino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bernardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Oswald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kuchar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Fi&#353;er" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Khol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Oswaldov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235602052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Florescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Betinelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufa Ouissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collaveri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Drieux-Daguerre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634455" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breil-Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deleage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Borella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Escobar Claros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Salvadori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Brizzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.12.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Ren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724001493" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04832520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Duclos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Souza Machado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/HERITAGE7120313" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403756v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lorenzetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-024-01134-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montan&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Paillaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Bampitzaris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Echinard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Escobar-Claros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14568/cp28355" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Jiang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.09.056" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brouca-Cabarrecq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2022.2156037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2040172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2019.1610846" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailin Shen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmao Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.074" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiequan Zhu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Zhu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.03.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mai Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/10/104003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159879v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihua Huang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Heon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.10.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kleimann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2233219" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Mai Dinh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Armstrong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaudet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.12.039" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWDLX5PG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977350v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongying Lin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Mcdonough" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.09.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381885v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012139" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1415-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mafhoz Kotb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrieux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.03.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaim Seisenbaeva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Gohil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kessler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5042" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Tran Manh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2103390" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753113v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lofland" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Applegate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nolte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cortes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EE00404A" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.09.090" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTZRH024-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443073v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2102776" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443055v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.08.085" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869530v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Mochalin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2010.162" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745028v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Galicka-Fau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3207715" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz Kotb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouantes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dorthe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-009-0893-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B8F84520B71B9757AE3AFE49C05310285FD3876/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.034" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L87CJ50-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753134v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka-Fau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrieux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.06.067" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5X1W6S3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334763v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334743v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194916v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Ahmad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.908044" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058720v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032604007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hol&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Monico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clavero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria-Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Adolfo Escobar Carlos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Velino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bernardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Oswald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kuchar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Fi&#353;er" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Khol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Oswaldov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235602052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Florescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Betinelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufa Ouissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collaveri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Drieux-Daguerre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634455" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deleage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breil-Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Borella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Escobar Claros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Salvadori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Brizzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.12.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Ren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724001493" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lorenzetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-024-01134-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04832520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Duclos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Souza Machado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/HERITAGE7120313" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montan&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Jiang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.09.056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Paillaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Bampitzaris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Echinard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Escobar-Claros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14568/cp28355" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brouca-Cabarrecq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2022.2156037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2040172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2019.1610846" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailin Shen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmao Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.074" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiequan Zhu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Zhu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.03.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mai Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/10/104003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159879v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihua Huang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Heon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.10.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kleimann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2233219" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Mai Dinh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Armstrong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaudet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.12.039" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWDLX5PG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977350v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongying Lin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Mcdonough" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.09.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381885v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012139" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1415-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaim Seisenbaeva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Gohil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kessler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrieux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5042" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980664v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Tran Manh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2103390" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753113v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lofland" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Applegate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nolte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cortes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EE00404A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753123v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.09.090" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTZRH024-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443073v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2102776" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mafhoz Kotb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.03.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Mochalin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2010.162" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.08.085" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745028v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Galicka-Fau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3207715" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz Kotb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouantes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dorthe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-009-0893-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B8F84520B71B9757AE3AFE49C05310285FD3876/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.034" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L87CJ50-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753134v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka-Fau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrieux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.06.067" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5X1W6S3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334763v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334743v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194916v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Ahmad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.908044" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058720v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032604007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>