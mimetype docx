--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -701,230 +701,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine aéronautique : nature et altérations des alliages d’aluminium et de leurs revêtements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pollution and moisture infiltration effect assessment based on data-driven analysis for aircraft heritage protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kuchar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromír Fišer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Khol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Oswaldová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Roomvent 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Xi'an, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202235602052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791371v1</w:t>
+                <w:t xml:space="preserve">hal-03845212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution and moisture infiltration effect assessment based on data-driven analysis for aircraft heritage protection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrimoine aéronautique : nature et altérations des alliages d’aluminium et de leurs revêtements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roomvent 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202235602052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03845212v1</w:t>
+                <w:t xml:space="preserve">hal-04791371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Kikuchi Diffraction, a powerful imaging technique for nanoscale structural characterisation of cultural heritage materials</w:t>
               </w:r>
@@ -3399,295 +3399,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Post-World War II French Aeronautical Aluminium Alloy and Coatings: Historical and Materials Science Approach</w:t>
+                <w:t xml:space="preserve">Precipitation in original Duralumin A-U4G versus modern 2017A alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Cochard</w:t>
+                <w:t xml:space="preserve">Benoit Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Robbiola</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00393630.2019.1610846⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.100429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127309v1</w:t>
+                <w:t xml:space="preserve">hal-02269041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation in original Duralumin A-U4G versus modern 2017A alloy</w:t>
+                <w:t xml:space="preserve">Study of Post-World War II French Aeronautical Aluminium Alloy and Coatings: Historical and Materials Science Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+                <w:t xml:space="preserve">Audrey Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Joulié</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Brouca-Cabarrecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, pp.100429. </w:t>
+              <w:t xml:space="preserve">Studies in Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00393630.2019.1610846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269041v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-structural study of colored porcelains of Changsha kiln using imaging and spectroscopic techniques</w:t>
               </w:r>
@@ -3937,51 +3937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural aging on Al-Cu-Mg structural hardening alloys - Investigation of two historical duralumins for aeronautics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kailin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4333,264 +4333,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Density 3-D Capacitors for Power Systems On-Chip: Evaluation of a Technology Based on Silicon Submicrometer Pore Arrays Formed by Electrochemical Etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the configuration in planar interdigitated electrochemical micro-capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Kleimann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ty Mai Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2012.2233219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 230, pp.230 - 235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443216v1</w:t>
+                <w:t xml:space="preserve">hal-01753174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the configuration in planar interdigitated electrochemical micro-capacitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Density 3-D Capacitors for Power Systems On-Chip: Evaluation of a Technology Based on Silicon Submicrometer Pore Arrays Formed by Electrochemical Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kleimann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.12.039⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (9), pp. 4440-4448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2012.2233219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01753174v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip micro-supercapacitors for operation in a wide temperature range</w:t>
               </w:r>
@@ -4972,291 +4972,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Reliability of Heteronuclear Precursors-Ligand Effects in the Li-MOCVD Synthesis of SrTiO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Realization of Highly Integrated Isolated DC/DC Microconverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deleage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulaim Seisenbaeva</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hung Tran Manh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5042⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp 930 - 938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tia.2010.2103390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753100v1</w:t>
+                <w:t xml:space="preserve">hal-00980664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Realization of Highly Integrated Isolated DC/DC Microconverter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Lembeye</w:t>
+                <w:t xml:space="preserve">On the Reliability of Heteronuclear Precursors-Ligand Effects in the Li-MOCVD Synthesis of SrTiO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulaim Seisenbaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Gohil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung Tran Manh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (2), pp 930 - 938. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.8302 - 8308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tia.2010.2103390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980664v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous carbide-derived carbon films with high volumetric capacitance</w:t>
               </w:r>
@@ -5376,103 +5376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling precursor stability and evaporation through molecular design. Pseudo single source precursor approach to MOCVD SrTiO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulaim Seisenbaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Gohil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 257 (6), pp.2281 - 2290. </w:t>
@@ -5708,51 +5708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 519 (16), pp.5638-5644. </w:t>
@@ -6071,64 +6071,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZrO2 Thin Films Grown On 2D and 3D Silicon Surfaces By DLI-MOCVD For Electronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaële Herbst-Ghysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6186,517 +6186,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorial experimental design applied to DRIE for optimised process in power electronics applications requiring high aspect ratio trenches.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the MOCVD deposition conditions on physico-chemical properties of tetragonal ZrO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Galicka-Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Dorthe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Szade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (9), pp.1449-1457. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (22), pp.8986 - 8994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00542-009-0893-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.06.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443060v1</w:t>
+                <w:t xml:space="preserve">hal-01753134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ZrO2 thin films deposited by MOCVD for high-density 3D capacitors. Broad experience on MOCVD techniques and high-k materials</w:t>
+                <w:t xml:space="preserve">Factorial experimental design applied to DRIE for optimised process in power electronics applications requiring high aspect ratio trenches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Mahfoz Kotb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gouantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Dorthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.01.034⟩</w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (9), pp.1449-1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-009-0893-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443057v1</w:t>
+                <w:t xml:space="preserve">hal-01443060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the MOCVD deposition conditions on physico-chemical properties of tetragonal ZrO2 thin films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of ZrO2 thin films deposited by MOCVD for high-density 3D capacitors. Broad experience on MOCVD techniques and high-k materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Szade</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 255 (22), pp.8986 - 8994. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (10), pp.2034-2037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.06.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753134v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZrO 2 Thin Films Grown on 2D and 3D Silicon Surfaces by DLI-MOCVD for Electronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaële Herbst-Ghysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6799,110 +6799,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 86 (10), pp.2034-2037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2009.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7085,64 +7085,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of long-term natural aging to artificial aging in Duralumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7386,51 +7386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hol&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Monico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clavero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria-Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Adolfo Escobar Carlos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Velino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bernardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Oswald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kuchar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Fi&#353;er" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Khol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Oswaldov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235602052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Florescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Betinelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufa Ouissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collaveri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Drieux-Daguerre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634455" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deleage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breil-Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Borella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Escobar Claros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Salvadori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Brizzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.12.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Ren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724001493" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lorenzetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-024-01134-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04832520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Duclos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Souza Machado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/HERITAGE7120313" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montan&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Jiang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.09.056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Paillaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Bampitzaris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Echinard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Escobar-Claros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14568/cp28355" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brouca-Cabarrecq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2022.2156037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2040172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2019.1610846" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailin Shen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmao Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.074" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiequan Zhu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Zhu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.03.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mai Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/10/104003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159879v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihua Huang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Heon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.10.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kleimann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2233219" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Mai Dinh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Armstrong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaudet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.12.039" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWDLX5PG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977350v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongying Lin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Mcdonough" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.09.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381885v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012139" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1415-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaim Seisenbaeva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Gohil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kessler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrieux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5042" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980664v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Tran Manh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2103390" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753113v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lofland" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Applegate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nolte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cortes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EE00404A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753123v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.09.090" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTZRH024-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443073v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2102776" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mafhoz Kotb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.03.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Mochalin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2010.162" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.08.085" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745028v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Galicka-Fau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3207715" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz Kotb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouantes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dorthe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-009-0893-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B8F84520B71B9757AE3AFE49C05310285FD3876/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.034" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L87CJ50-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753134v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka-Fau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrieux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.06.067" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5X1W6S3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334763v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334743v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194916v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Ahmad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.908044" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058720v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032604007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hol&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Monico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clavero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria-Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Adolfo Escobar Carlos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Velino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bernardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Oswald" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kuchar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Fi&#353;er" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Khol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Oswaldov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235602052" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791371v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Florescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Betinelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufa Ouissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collaveri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Drieux-Daguerre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634455" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deleage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breil-Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Borella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Escobar Claros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Salvadori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Brizzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.12.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Ren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724001493" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lorenzetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-024-01134-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04832520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Duclos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Souza Machado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/HERITAGE7120313" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montan&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Jiang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.09.056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Paillaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Bampitzaris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Echinard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Escobar-Claros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14568/cp28355" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brouca-Cabarrecq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2022.2156037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2040172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2019.1610846" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailin Shen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmao Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.074" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiequan Zhu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Zhu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.03.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mai Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/10/104003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159879v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihua Huang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Heon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.10.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Mai Dinh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Armstrong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaudet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.12.039" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWDLX5PG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kleimann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2233219" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977350v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongying Lin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Mcdonough" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.09.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381885v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012139" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1415-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Tran Manh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2103390" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaim Seisenbaeva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Gohil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kessler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5042" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753113v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lofland" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Applegate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nolte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cortes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EE00404A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753123v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.09.090" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTZRH024-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443073v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2102776" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mafhoz Kotb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.03.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Mochalin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2010.162" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.08.085" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745028v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Galicka-Fau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3207715" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka-Fau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szade" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.06.067" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5X1W6S3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz Kotb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouantes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dorthe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-009-0893-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B8F84520B71B9757AE3AFE49C05310285FD3876/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443057v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L87CJ50-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334763v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334743v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194916v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Ahmad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.908044" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058720v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032604007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>