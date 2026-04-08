--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1480,277 +1480,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
+                <w:t xml:space="preserve">Animations autour de l’œuf de table et de l’œuf à couver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
+              <w:t xml:space="preserve">60 ans du site INRAE de Nouzilly : Journée d’accueil et d’échanges à destination des collégiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Centre Val de Loire, May 2025, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240748v1</w:t>
+                <w:t xml:space="preserve">hal-05384220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animations autour de l’œuf de table et de l’œuf à couver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Chesse</w:t>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Delaveau</w:t>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gourichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Océane Hervé</w:t>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 ans du site INRAE de Nouzilly : Journée d’accueil et d’échanges à destination des collégiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Centre Val de Loire, May 2025, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384220v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges autour des recherches, des métiers, des parcours de formation et visite (UMR BOA, INRAE)</w:t>
               </w:r>
@@ -1788,51 +1788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stages de troisième en CVL "Sciences pour toutes et tous"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Val de Loire, Feb 2025, Nouzilly, France</w:t>
@@ -1874,51 +1874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,51 +2107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2601,277 +2601,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic analysis of nutrient sources in the embryonic egg of two divergent lines for meat ultimate pH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic study of inner and outer hen egg vitelline membranes: insights into the biological functions of vitelline membrane layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Petit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">B. Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2019 Meeting</w:t>
+              <w:t xml:space="preserve">Combined Worshop of "Fundamental Physiology and Perinatal development in Poultry" and "Incubation and Fertility Research Group"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737946v1</w:t>
+                <w:t xml:space="preserve">hal-03624410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic study of inner and outer hen egg vitelline membranes: insights into the biological functions of vitelline membrane layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+                <w:t xml:space="preserve">Metabolomic analysis of nutrient sources in the embryonic egg of two divergent lines for meat ultimate pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bernay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Worshop of "Fundamental Physiology and Perinatal development in Poultry" and "Incubation and Fertility Research Group"</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2019 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624410v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ovalbumin-related protein X (OVAX) est une protéine apparentée à l'ovalbumine qui possède des activités antibactériennes</w:t>
               </w:r>
@@ -3976,269 +3976,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule.</w:t>
+                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Quere</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lacanau, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751210v1</w:t>
+                <w:t xml:space="preserve">hal-02814827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule</w:t>
+                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lacanau, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814827v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4381,51 +4381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression of two egg proteins, VMO1 and AvBD11, in the laying hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,51 +4752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4804,51 +4804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
@@ -5534,51 +5534,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges autour des recherches, des métiers, des parcours de formation et visite (UMR BOA, INRAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5665,51 +5665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges autour des recherches de l'équipe BOPP sur la qualité de l'oeuf de consommation, des métiers, et de l'Assurance Qualité de l'UMR BOA (INRAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,51 +6059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27974" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01910" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203339t" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Munoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.07.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37N2NKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nowakowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817298v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Berg&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27974" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01910" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203339t" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Munoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.07.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37N2NKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nowakowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817298v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Berg&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>