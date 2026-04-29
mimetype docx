--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -1480,277 +1480,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animations autour de l’œuf de table et de l’œuf à couver</w:t>
+                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Chesse</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Delaveau</w:t>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gourichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Océane Hervé</w:t>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 ans du site INRAE de Nouzilly : Journée d’accueil et d’échanges à destination des collégiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Centre Val de Loire, May 2025, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384220v1</w:t>
+                <w:t xml:space="preserve">hal-05240748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animations autour de l’œuf de table et de l’œuf à couver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
+              <w:t xml:space="preserve">60 ans du site INRAE de Nouzilly : Journée d’accueil et d’échanges à destination des collégiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Centre Val de Loire, May 2025, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240748v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges autour des recherches, des métiers, des parcours de formation et visite (UMR BOA, INRAE)</w:t>
               </w:r>
@@ -1788,51 +1788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stages de troisième en CVL "Sciences pour toutes et tous"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Val de Loire, Feb 2025, Nouzilly, France</w:t>
@@ -1855,398 +1855,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Échanges autour des recherches, des métiers, des parcours de formation et visites à l'UMR &amp;quot;Biologie des Oiseaux et Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Opération "Sciences pour tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil régional et rectorat CVdL, Feb 2024, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633408v1</w:t>
+                <w:t xml:space="preserve">hal-04477759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échanges autour des recherches, des métiers, des parcours de formation et visites à l'UMR &amp;quot;Biologie des Oiseaux et Aviculture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opération "Sciences pour tous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil régional et rectorat CVdL, Feb 2024, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477759v1</w:t>
+                <w:t xml:space="preserve">hal-04736378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736378v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'allongement de la durée de ponte des poules pondeuses sur la qualité de la membrane vitelline de l'oeuf</w:t>
               </w:r>
@@ -3976,269 +3976,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule</w:t>
+                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lacanau, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814827v1</w:t>
+                <w:t xml:space="preserve">hal-02751210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule.</w:t>
+                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Quere</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lacanau, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751210v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4381,51 +4381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression of two egg proteins, VMO1 and AvBD11, in the laying hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,51 +4752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4804,51 +4804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
@@ -5534,51 +5534,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges autour des recherches, des métiers, des parcours de formation et visite (UMR BOA, INRAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5665,77 +5665,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges autour des recherches de l'équipe BOPP sur la qualité de l'oeuf de consommation, des métiers, et de l'Assurance Qualité de l'UMR BOA (INRAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6059,51 +6059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27974" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01910" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203339t" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Munoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.07.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37N2NKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nowakowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817298v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Berg&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27974" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01910" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203339t" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Munoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.07.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37N2NKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nowakowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817298v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Berg&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>