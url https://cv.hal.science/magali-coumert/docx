--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Coumert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bède et la culture monastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachelier, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscrits. Bretagne-Cornouaille IXe-XIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Ouest-France; Musée de l’ancienne abbaye de Landévennec, pp.113-121, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing norms in Breton centres during the Carolingian period (9 th -10 th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Trump; D. Leyendecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechsthandschriften des frühen Mittelalters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan Thorbecke Verlag, p. 81-100, 2025, Quellen und Forschungen zum Recht im Mittelalter, 978-3799560955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois barbares et identité ethnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joye, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois barbares. Dire le droit et le pouvoir en Occident après la disparition de l'Empire romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 33-65, 2025, 979-10-413-0666-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En marge du monde : les barbares »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Vagnon; Sandrine Victor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mappa Mundi. Culture géographique et représentation du monde au haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la Sorbonne, p. 127-144, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résurgences impériales (IXe - milieu XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, pp.155-170, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance, unité ou fragmentation culturelles ? (VIIIe siècle - milieu XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, pp.185-198, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques des recherches sur les Bretagnes médiévales en histoire, langue et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget; Magali Coumert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Bretagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Centre de Recherche Bretonne et Celtique, pp.15-36, 2019, Quel Moyen Âge ? La recherche en question, 9791092331455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology vs Written Sources. The Case of Gothic Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Brather-Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology, History and Biosciences. Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, De Gruyter, pp.163-180, 2019, Ergänzungsbände zum Reallexikon der Germanischen Altertumskunde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Jahner; E. Steiner; E. M. Tyler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Historical Writing. Britain and Ireland, 500-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge university press, pp.19-34, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des peuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle; Daniel Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe, encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.87-89, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Besson; Justine Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaamelott, Un livre d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vendémiaire, pp.191-205, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">511. Les Francs choisissent Paris pour capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.86-90, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome, c’est plié, c’est tout&amp;quot;. La fin de l’empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fl. Besson; J. Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaamelott, un livre d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-205, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">511. Les Francs choisissent Paris pour la capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-90, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasions barbares&amp;quot; ou &amp;quot;transformations du monde romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Carillo-Blouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, temps, pratiques et représentations. Formation de la culture, formation des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, pp.133-142, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois au nord et à l'est de l'Europe entre la fin du VIIe et le milieu du XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Dumézil; S. Joye; Ch. Mériaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontations, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.296-305, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'émergence de nouvelles formes d'organisation : principautés et royaumes (Xe-XIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Confrontation, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle, B. Dumézil, S. Joye, Ch. Mériaux (dir.), Rennes, PUR (Didact Histoire), p. 295-320</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanie de Tacite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.648-653, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.671-673, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.814-817, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.547-553, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittoniques (peuples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.341-344, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes des Goths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Cenerini e Ilda Gilda Mastrorosa,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne, istituzioni e società fra tardo antico e alto medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-337, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits d'origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1122-1124, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandinavie, matrice des peuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1213-1214, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1334-1336, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines gentium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1008-1011, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les “marges celtiques” : histoire et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget; Magali Coumert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-25, 2015, Histoires des Bretagnes 5, 9791092331219. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14n93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard, les Vikings et la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali COUMERT et Yvon TRANVOUEZ </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Landévennec, les Vikings et la Bretagne. En hommage à Jean-Christophe Cassard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, Université de Bretagne Occidentale, pp.9-17, 2015, Collection Collectif, 9791092331110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone frontalière, limite spatiale. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-30, 2015, Histoires des Bretagnes 5, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14n94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs de masculinité entre Antiquité et Moyen Age en Occident (IVe-VIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.- M. Sohn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire sans les hommes est-elle possible ? Genre et masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS éditions, Lyon, pp.96-108, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire collective : un exemple tiré des Annales royales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Coumert, M. Isaïa, K. Krönert et S. Shimahara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res gestae scriptor. Histoire et historiographie au Haut Moyen Age. Mélanges en l’honneur de Michel Sot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Sorbonne,, p. 283-293, 2012, Res gestae scriptor. Histoire et historiographie au Haut Moyen Age. Mélanges en l’honneur de Michel Sot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les angles dans les coins : l'identité ethnique angle en Angleterre du Ve au VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban GAUTIER, Sébastien ROSSIGNOL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du nord à la mer Baltique. Identités, contacts et communications au Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille, Institut de Recherches Historiques du Septentrion / Centre de Gestion de l'Edition Scientifique, pp.45-59, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pilosité barbare dans les premiers siècles du Moyen Age occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Lançon, M.-H. Delavaud-Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies, mythologies et histoire de la chevelure et de la pilosité. Le sens du poil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, l'Harmattan, pp.181-191, 2011, Le corps en question, 978-2-296-54553-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l’Armorique : Cornouaille et Domnonée de part et d’autre de la Manche aux premiers siècles du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Coumert, Hélène Bouget et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mythes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-42, 2010, Histoires des Bretagnes 1, 9782901737858. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘grandes migrations’ et la construction des identités (IVe-VIe siècle) : problème d’histoire ou d’historiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.33-44, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; Grandes migrations &amp;quot; et la construction des identités (IVe-VIe siècles), Problèmes d'Histoire ou d'historiographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen Âge. 40e congrès de la SHMESP (Nice, 4-7 juin 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.33-44, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hraban Maur et les Germains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Depreux, S. Lebecq, M. J.-L. Perrin et O. Szerwiniack. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raban Maur et son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout, pp.137-153, 2010, Collection Haut Moyen Age 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monarchies bretonnes des origines dans les récits britanniques du IXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vérité poétique, vérité politique : mythes, modèles et idéologies politiques au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 129-145, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’école de Charlemagne et les langues ou comment Charlemagne fut le fossoyeur du latin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école et les langues dans les espaces en situation de partage linguistique. Approche historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quimper, France. p. 33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les origines de la loi salique : textes, collections de texte et manuscrits »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Franchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione centro italiano di studi sull’alto medioevo, Apr 2022, Spolète, Italie. p. 59-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et pouvoir en Bretagne aux premiers siècles du Moyen Âge (VIe-IXe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary Approaches to Medieval Brittany, 450-1200</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cambridge (Angleterre), Royaume-Uni. p. 81-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits carolingiens de la loi salique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’histoire médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contester l’autorité législatrice ? La résistance au pouvoir royal dans les manuscrits carolingiens de la loi salique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIXe Congrès de la Société des historiens médiévistes de l’Enseignement supérieur public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Salica between Oral and Manuscript Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vernacular languages in the long ninth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et pouvoirs en Bretagne avant le IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Britanny and the atlantic archipelago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Brett; F. Edmonds, Dec 2017, Cambridge, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin stories of the Lex Salica », Session « Origo gentis: The Origin Legends of Medieval Europe, I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Anglo-Saxon, Norse &amp; Celtic, University of Cambridge, Jul 2017, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Antiquité et Moyen-Âge, les &amp;quot;Grandes Migrations barbares&amp;quot; en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXXVe rencontres internationes d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre antiquité et moyen âge, les « grandes migrations » barbares en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVe Rencontres internationales d'archéologie et d'histoire d'Antibes : Les systèmes de mobilité de la Préhistoire au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits d'origine et la tradition historiographique normande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de Cérisy-la-Salle et du Scriptorial d'Avranches (8-11 octobre 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cérisy-la-Salle, France. pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une &amp;quot; Ancienne Loi des Bretons d'Armorique &amp;quot; ? Identités ethniques et tradition manuscrite au haut Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Brest, France. pp.227-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Angles dans les coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A; Gautier et S. Rossignol, Oct 2009, Boulogne-sur-mer, France. p. 45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; Grandes migrations &amp;quot; et la construction des identités (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLe congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hraban Maur et les Germains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hraban Maur (vers 780-856)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Lille et Amiens, France. p. 137-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Armorique : Cornouaille de Domnonée de part et d'autre de la Manche aux premiers siècles du Moyen Age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études d'un séminaire de recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Brest, France. pp.15-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes: les mythes de fondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. p. 15-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des reines lombardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de pouvoir et pouvoir des femmes dans l'Europe occidentale médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Valenciennes, France. p. 379-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des reines Lombardes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Valenciennes, France. pp.379-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité ethnique dans les récits d'origine : l'exemple des Goths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et ethnicité : concepts, débats historiographiques, exemples, IIIe-XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. p. 49 à 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité ethnique dans les récits d'origine : l'exemple des Goths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Caen, France. pp.49-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monarchies bretonnes des origines dans les récits britanniques du IXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vérité poétique, vérité politique : mythes, modèles et idéologies politiques au Moyen Âge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Brest, France. pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire de Troie au haut Moyen Age en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes capitales en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Istanbul, Turquie. p. 327 à 347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire de Troie en Occident, d'Orose à Benoît de Sainte-Maure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIe Congrès de la Société des historiens médiévistes de l'enseignement supérieur public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Istanbul, Turquie. pp.327-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pouvoir et les populations extérieures à l’Empire (284-410 apr. J.-C.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (2023), p. 263-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Salica between Latin and vernacular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.542-558. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1977032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos ancêtres en quête de leurs origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex : 2000 ans d'aventure chrétienne : histoire, archéologie, culture, patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°2019, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartulaire de Saint-Guénolé de Landévennec. Edited by Stéphane Lebecq. Sources médiévales d’Histoire de Bretagne 6, Presses Universitaires de Rennes/Société d’Histoire et d’Archéologie de Bretagne, Rennes, 2015, 455 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.240-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontations, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle : Bibliographie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 439, pp.141-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Elva Johnston, Literacy and Identity in Early Medieval Ireland, Woodbridge, Boydell & Brewer Ltd (Studies in Celtic History, 33), 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (240), pp.419-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de W. Pohl et G. Heydemann (dir.), Post-Roman Transitions : Christian and Barbarian Identities in the Early Medieval West, Turnhout, Brepols, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (4), pp.989-991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une « Ancienne Loi des Bretons d’Armorique » ? Identités ethniques et tradition manuscrite au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.227-264. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lbl.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Excerpta de libris Romanorum et Francorum, dits aussi Canones Wallici : existe-t-il une Ancienne loi des Bretons d'Armorique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britannia Monastica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre Grande et Petite Bretagne au premier Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XCI, pp.187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces archéologiques au discours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La trace de l'humain, 9, pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bretons de Grande-Bretagne. Les migrations de part et d’autre de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, aôut-septembre, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bretagne et le Grand Public : &amp;quot;Ouverture du séminaire: enjeux et perspectives - 11 juin 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène BOUGET; Magali COUMERT. CRBC-UBO, 6, pp.551, 2019, Quel Moyen Âge ? La recherche en question, 9791092331455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les royaumes barbares en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Coumert; Bruno Dumézil. Presses Universitaires de France, 3877, pp.128, 2017, Que sais-je ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landévennec, les Vikings et la Bretagne. En hommage à Jean-Christophe Cassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Tranvouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRBC-UBO, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landévennec, les Vikings et la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Tranvouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali COUMERT et Yvon TRANVOUEZ. Centre de Recherche Bretonne et Celtique, Université de Bretagne Occidentale, pp.267, 2015, 9791092331110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349, 2015, Histoires des Bretagnes 5, 9791092331219. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ncr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de l'ethnogenèse en Histoire Médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservateurs de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.302, 2013, Histoires des Bretagnes 4, 9782901737988. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ncj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los reinos bárbaros en Occidente, Universitad de Grenada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie au Moyen âge. Mélanges Michel Sot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumi Shimahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Krönert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Isaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPS, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie au Haut Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris-Sorbonne, Paris, pp.710, 2012, 9782840508465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Isaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Krönert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumi Shimahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPS, pp.780, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des Bretagnes. 2. Itinéraires et confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget, Magali Coumert. Centre de Recherche Bretonne et Celtique / Université de Bretagne Occidentale, pp.283, 2011, 9782901737902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.282, 2011, Histoires des Bretagnes 2, 9782901737902. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c1c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes. Itinéraires et Confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRBC, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des Bretagnes. 1. Les mythes fondateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche Bretonne et Celtique / Université de Bretagne Occidentale, pp.265, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes. Les mythes fondateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRBC, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les royaumes barbares en Occident.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.127, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes fondateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2010, Histoires des Bretagnes 1, 9782901737858. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c0g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines des peuples. Les récits du Haut Moyen Age occidental (550-850).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etudes Augustiennes, pp.652, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le barbaricum entre Antiquité et Moyen Age. Texte et dessin dans le manuscrit d’Albi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Coumert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bède et la culture monastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachelier, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscrits. Bretagne-Cornouaille IXe-XIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Ouest-France; Musée de l’ancienne abbaye de Landévennec, pp.113-121, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing norms in Breton centres during the Carolingian period (9 th -10 th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Trump; D. Leyendecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechsthandschriften des frühen Mittelalters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan Thorbecke Verlag, p. 81-100, 2025, Quellen und Forschungen zum Recht im Mittelalter, 978-3799560955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois barbares et identité ethnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joye, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois barbares. Dire le droit et le pouvoir en Occident après la disparition de l'Empire romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 33-65, 2025, 979-10-413-0666-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En marge du monde : les barbares »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Vagnon; Sandrine Victor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mappa Mundi. Culture géographique et représentation du monde au haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la Sorbonne, p. 127-144, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance, unité ou fragmentation culturelles ? (VIIIe siècle - milieu XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, pp.185-198, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résurgences impériales (IXe - milieu XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, pp.155-170, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques des recherches sur les Bretagnes médiévales en histoire, langue et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget; Magali Coumert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Bretagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Centre de Recherche Bretonne et Celtique, pp.15-36, 2019, Quel Moyen Âge ? La recherche en question, 9791092331455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology vs Written Sources. The Case of Gothic Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Brather-Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology, History and Biosciences. Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, De Gruyter, pp.163-180, 2019, Ergänzungsbände zum Reallexikon der Germanischen Altertumskunde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Jahner; E. Steiner; E. M. Tyler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Historical Writing. Britain and Ireland, 500-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge university press, pp.19-34, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des peuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle; Daniel Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe, encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.87-89, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Besson; Justine Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaamelott, Un livre d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vendémiaire, pp.191-205, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">511. Les Francs choisissent Paris pour capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.86-90, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">511. Les Francs choisissent Paris pour la capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-90, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome, c’est plié, c’est tout&amp;quot;. La fin de l’empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fl. Besson; J. Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaamelott, un livre d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-205, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasions barbares&amp;quot; ou &amp;quot;transformations du monde romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Carillo-Blouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, temps, pratiques et représentations. Formation de la culture, formation des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, pp.133-142, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois au nord et à l'est de l'Europe entre la fin du VIIe et le milieu du XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Dumézil; S. Joye; Ch. Mériaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontations, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.296-305, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'émergence de nouvelles formes d'organisation : principautés et royaumes (Xe-XIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Confrontation, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle, B. Dumézil, S. Joye, Ch. Mériaux (dir.), Rennes, PUR (Didact Histoire), p. 295-320</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanie de Tacite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.648-653, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.814-817, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.671-673, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittoniques (peuples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.341-344, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.547-553, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes des Goths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Cenerini e Ilda Gilda Mastrorosa,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne, istituzioni e società fra tardo antico e alto medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-337, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits d'origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1122-1124, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandinavie, matrice des peuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1213-1214, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1334-1336, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines gentium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1008-1011, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les “marges celtiques” : histoire et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget; Magali Coumert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-25, 2015, Histoires des Bretagnes 5, 9791092331219. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14n93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard, les Vikings et la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali COUMERT et Yvon TRANVOUEZ </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Landévennec, les Vikings et la Bretagne. En hommage à Jean-Christophe Cassard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, Université de Bretagne Occidentale, pp.9-17, 2015, Collection Collectif, 9791092331110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone frontalière, limite spatiale. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-30, 2015, Histoires des Bretagnes 5, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14n94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs de masculinité entre Antiquité et Moyen Age en Occident (IVe-VIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.- M. Sohn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire sans les hommes est-elle possible ? Genre et masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS éditions, Lyon, pp.96-108, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les angles dans les coins : l'identité ethnique angle en Angleterre du Ve au VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban GAUTIER, Sébastien ROSSIGNOL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du nord à la mer Baltique. Identités, contacts et communications au Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille, Institut de Recherches Historiques du Septentrion / Centre de Gestion de l'Edition Scientifique, pp.45-59, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire collective : un exemple tiré des Annales royales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Coumert, M. Isaïa, K. Krönert et S. Shimahara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res gestae scriptor. Histoire et historiographie au Haut Moyen Age. Mélanges en l’honneur de Michel Sot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Sorbonne,, p. 283-293, 2012, Res gestae scriptor. Histoire et historiographie au Haut Moyen Age. Mélanges en l’honneur de Michel Sot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pilosité barbare dans les premiers siècles du Moyen Age occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Lançon, M.-H. Delavaud-Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies, mythologies et histoire de la chevelure et de la pilosité. Le sens du poil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, l'Harmattan, pp.181-191, 2011, Le corps en question, 978-2-296-54553-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l’Armorique : Cornouaille et Domnonée de part et d’autre de la Manche aux premiers siècles du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Coumert, Hélène Bouget et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mythes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-42, 2010, Histoires des Bretagnes 1, 9782901737858. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘grandes migrations’ et la construction des identités (IVe-VIe siècle) : problème d’histoire ou d’historiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.33-44, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hraban Maur et les Germains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Depreux, S. Lebecq, M. J.-L. Perrin et O. Szerwiniack. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raban Maur et son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout, pp.137-153, 2010, Collection Haut Moyen Age 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; Grandes migrations &amp;quot; et la construction des identités (IVe-VIe siècles), Problèmes d'Histoire ou d'historiographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen Âge. 40e congrès de la SHMESP (Nice, 4-7 juin 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.33-44, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monarchies bretonnes des origines dans les récits britanniques du IXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vérité poétique, vérité politique : mythes, modèles et idéologies politiques au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 129-145, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’école de Charlemagne et les langues ou comment Charlemagne fut le fossoyeur du latin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école et les langues dans les espaces en situation de partage linguistique. Approche historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quimper, France. p. 33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les origines de la loi salique : textes, collections de texte et manuscrits »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Franchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione centro italiano di studi sull’alto medioevo, Apr 2022, Spolète, Italie. p. 59-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et pouvoir en Bretagne aux premiers siècles du Moyen Âge (VIe-IXe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary Approaches to Medieval Brittany, 450-1200</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cambridge (Angleterre), Royaume-Uni. p. 81-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits carolingiens de la loi salique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’histoire médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contester l’autorité législatrice ? La résistance au pouvoir royal dans les manuscrits carolingiens de la loi salique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIXe Congrès de la Société des historiens médiévistes de l’Enseignement supérieur public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Salica between Oral and Manuscript Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vernacular languages in the long ninth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et pouvoirs en Bretagne avant le IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Britanny and the atlantic archipelago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Brett; F. Edmonds, Dec 2017, Cambridge, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin stories of the Lex Salica », Session « Origo gentis: The Origin Legends of Medieval Europe, I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Anglo-Saxon, Norse &amp; Celtic, University of Cambridge, Jul 2017, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Antiquité et Moyen-Âge, les &amp;quot;Grandes Migrations barbares&amp;quot; en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXXVe rencontres internationes d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre antiquité et moyen âge, les « grandes migrations » barbares en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVe Rencontres internationales d'archéologie et d'histoire d'Antibes : Les systèmes de mobilité de la Préhistoire au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits d'origine et la tradition historiographique normande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de Cérisy-la-Salle et du Scriptorial d'Avranches (8-11 octobre 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cérisy-la-Salle, France. pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une &amp;quot; Ancienne Loi des Bretons d'Armorique &amp;quot; ? Identités ethniques et tradition manuscrite au haut Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Brest, France. pp.227-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Angles dans les coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A; Gautier et S. Rossignol, Oct 2009, Boulogne-sur-mer, France. p. 45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Armorique : Cornouaille de Domnonée de part et d'autre de la Manche aux premiers siècles du Moyen Age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études d'un séminaire de recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Brest, France. pp.15-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hraban Maur et les Germains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hraban Maur (vers 780-856)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Lille et Amiens, France. p. 137-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; Grandes migrations &amp;quot; et la construction des identités (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLe congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes: les mythes de fondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. p. 15-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des reines lombardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de pouvoir et pouvoir des femmes dans l'Europe occidentale médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Valenciennes, France. p. 379-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des reines Lombardes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Valenciennes, France. pp.379-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité ethnique dans les récits d'origine : l'exemple des Goths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Caen, France. pp.49-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité ethnique dans les récits d'origine : l'exemple des Goths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et ethnicité : concepts, débats historiographiques, exemples, IIIe-XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. p. 49 à 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monarchies bretonnes des origines dans les récits britanniques du IXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vérité poétique, vérité politique : mythes, modèles et idéologies politiques au Moyen Âge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Brest, France. pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire de Troie au haut Moyen Age en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes capitales en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Istanbul, Turquie. p. 327 à 347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire de Troie en Occident, d'Orose à Benoît de Sainte-Maure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIe Congrès de la Société des historiens médiévistes de l'enseignement supérieur public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Istanbul, Turquie. pp.327-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pouvoir et les populations extérieures à l’Empire (284-410 apr. J.-C.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (2023), p. 263-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Salica between Latin and vernacular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.542-558. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1977032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos ancêtres en quête de leurs origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex : 2000 ans d'aventure chrétienne : histoire, archéologie, culture, patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°2019, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartulaire de Saint-Guénolé de Landévennec. Edited by Stéphane Lebecq. Sources médiévales d’Histoire de Bretagne 6, Presses Universitaires de Rennes/Société d’Histoire et d’Archéologie de Bretagne, Rennes, 2015, 455 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.240-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Elva Johnston, Literacy and Identity in Early Medieval Ireland, Woodbridge, Boydell & Brewer Ltd (Studies in Celtic History, 33), 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (240), pp.419-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontations, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle : Bibliographie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 439, pp.141-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de W. Pohl et G. Heydemann (dir.), Post-Roman Transitions : Christian and Barbarian Identities in the Early Medieval West, Turnhout, Brepols, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (4), pp.989-991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une « Ancienne Loi des Bretons d’Armorique » ? Identités ethniques et tradition manuscrite au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.227-264. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lbl.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Excerpta de libris Romanorum et Francorum, dits aussi Canones Wallici : existe-t-il une Ancienne loi des Bretons d'Armorique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britannia Monastica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces archéologiques au discours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La trace de l'humain, 9, pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre Grande et Petite Bretagne au premier Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XCI, pp.187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bretons de Grande-Bretagne. Les migrations de part et d’autre de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, aôut-septembre, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bretagne et le Grand Public : &amp;quot;Ouverture du séminaire: enjeux et perspectives - 11 juin 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène BOUGET; Magali COUMERT. CRBC-UBO, 6, pp.551, 2019, Quel Moyen Âge ? La recherche en question, 9791092331455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les royaumes barbares en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Coumert; Bruno Dumézil. Presses Universitaires de France, 3877, pp.128, 2017, Que sais-je ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landévennec, les Vikings et la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Tranvouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali COUMERT et Yvon TRANVOUEZ. Centre de Recherche Bretonne et Celtique, Université de Bretagne Occidentale, pp.267, 2015, 9791092331110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349, 2015, Histoires des Bretagnes 5, 9791092331219. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ncr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landévennec, les Vikings et la Bretagne. En hommage à Jean-Christophe Cassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Tranvouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRBC-UBO, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservateurs de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.302, 2013, Histoires des Bretagnes 4, 9782901737988. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ncj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los reinos bárbaros en Occidente, Universitad de Grenada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de l'ethnogenèse en Histoire Médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie au Haut Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris-Sorbonne, Paris, pp.710, 2012, 9782840508465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Isaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Krönert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumi Shimahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPS, pp.780, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie au Moyen âge. Mélanges Michel Sot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumi Shimahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Krönert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Isaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPS, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.282, 2011, Histoires des Bretagnes 2, 9782901737902. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c1c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes. Itinéraires et Confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRBC, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des Bretagnes. 2. Itinéraires et confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget, Magali Coumert. Centre de Recherche Bretonne et Celtique / Université de Bretagne Occidentale, pp.283, 2011, 9782901737902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les royaumes barbares en Occident.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.127, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes fondateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2010, Histoires des Bretagnes 1, 9782901737858. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c0g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des Bretagnes. 1. Les mythes fondateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche Bretonne et Celtique / Université de Bretagne Occidentale, pp.265, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes. Les mythes fondateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRBC, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines des peuples. Les récits du Haut Moyen Age occidental (550-850).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etudes Augustiennes, pp.652, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le barbaricum entre Antiquité et Moyen Age. Texte et dessin dans le manuscrit d’Albi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133001v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388341v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02549951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rossignol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03082272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14n93" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05299348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14n94" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05285417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c02" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010016v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089061v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1977032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03028329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03066891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548692v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056383v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03243569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.1162" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009535v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02939186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tranvouez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary German" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Baudry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05307373v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chauou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jeanneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kr&#246;nert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00920841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c1c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484039v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05285372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c0g" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133001v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388346v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02549951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rossignol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03082272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14n93" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05299348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14n94" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05285417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c02" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089061v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1977032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03028329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03066891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056383v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03243569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.1162" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009535v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02939186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tranvouez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary German" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Baudry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05307373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chauou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jeanneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909475v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010093v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kr&#246;nert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c1c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00920841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05285372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c0g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>