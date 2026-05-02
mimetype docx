--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Coumert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bède et la culture monastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachelier, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscrits. Bretagne-Cornouaille IXe-XIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Ouest-France; Musée de l’ancienne abbaye de Landévennec, pp.113-121, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing norms in Breton centres during the Carolingian period (9 th -10 th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Trump; D. Leyendecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechsthandschriften des frühen Mittelalters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan Thorbecke Verlag, p. 81-100, 2025, Quellen und Forschungen zum Recht im Mittelalter, 978-3799560955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois barbares et identité ethnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joye, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois barbares. Dire le droit et le pouvoir en Occident après la disparition de l'Empire romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 33-65, 2025, 979-10-413-0666-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En marge du monde : les barbares »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Vagnon; Sandrine Victor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mappa Mundi. Culture géographique et représentation du monde au haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la Sorbonne, p. 127-144, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance, unité ou fragmentation culturelles ? (VIIIe siècle - milieu XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, pp.185-198, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résurgences impériales (IXe - milieu XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, pp.155-170, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques des recherches sur les Bretagnes médiévales en histoire, langue et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget; Magali Coumert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Bretagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Centre de Recherche Bretonne et Celtique, pp.15-36, 2019, Quel Moyen Âge ? La recherche en question, 9791092331455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology vs Written Sources. The Case of Gothic Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Brather-Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology, History and Biosciences. Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, De Gruyter, pp.163-180, 2019, Ergänzungsbände zum Reallexikon der Germanischen Altertumskunde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Jahner; E. Steiner; E. M. Tyler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Historical Writing. Britain and Ireland, 500-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge university press, pp.19-34, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des peuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle; Daniel Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe, encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.87-89, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Besson; Justine Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaamelott, Un livre d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vendémiaire, pp.191-205, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">511. Les Francs choisissent Paris pour capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.86-90, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">511. Les Francs choisissent Paris pour la capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-90, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome, c’est plié, c’est tout&amp;quot;. La fin de l’empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fl. Besson; J. Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaamelott, un livre d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-205, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasions barbares&amp;quot; ou &amp;quot;transformations du monde romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Carillo-Blouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, temps, pratiques et représentations. Formation de la culture, formation des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, pp.133-142, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois au nord et à l'est de l'Europe entre la fin du VIIe et le milieu du XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Dumézil; S. Joye; Ch. Mériaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontations, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.296-305, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'émergence de nouvelles formes d'organisation : principautés et royaumes (Xe-XIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Confrontation, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle, B. Dumézil, S. Joye, Ch. Mériaux (dir.), Rennes, PUR (Didact Histoire), p. 295-320</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanie de Tacite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.648-653, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.814-817, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.671-673, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittoniques (peuples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.341-344, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.547-553, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes des Goths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Cenerini e Ilda Gilda Mastrorosa,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne, istituzioni e società fra tardo antico e alto medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-337, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits d'origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1122-1124, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandinavie, matrice des peuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1213-1214, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1334-1336, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines gentium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1008-1011, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les “marges celtiques” : histoire et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget; Magali Coumert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-25, 2015, Histoires des Bretagnes 5, 9791092331219. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14n93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard, les Vikings et la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali COUMERT et Yvon TRANVOUEZ </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Landévennec, les Vikings et la Bretagne. En hommage à Jean-Christophe Cassard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, Université de Bretagne Occidentale, pp.9-17, 2015, Collection Collectif, 9791092331110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone frontalière, limite spatiale. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-30, 2015, Histoires des Bretagnes 5, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14n94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs de masculinité entre Antiquité et Moyen Age en Occident (IVe-VIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.- M. Sohn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire sans les hommes est-elle possible ? Genre et masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS éditions, Lyon, pp.96-108, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les angles dans les coins : l'identité ethnique angle en Angleterre du Ve au VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban GAUTIER, Sébastien ROSSIGNOL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du nord à la mer Baltique. Identités, contacts et communications au Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille, Institut de Recherches Historiques du Septentrion / Centre de Gestion de l'Edition Scientifique, pp.45-59, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire collective : un exemple tiré des Annales royales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Coumert, M. Isaïa, K. Krönert et S. Shimahara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res gestae scriptor. Histoire et historiographie au Haut Moyen Age. Mélanges en l’honneur de Michel Sot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Sorbonne,, p. 283-293, 2012, Res gestae scriptor. Histoire et historiographie au Haut Moyen Age. Mélanges en l’honneur de Michel Sot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pilosité barbare dans les premiers siècles du Moyen Age occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Lançon, M.-H. Delavaud-Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies, mythologies et histoire de la chevelure et de la pilosité. Le sens du poil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, l'Harmattan, pp.181-191, 2011, Le corps en question, 978-2-296-54553-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l’Armorique : Cornouaille et Domnonée de part et d’autre de la Manche aux premiers siècles du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Coumert, Hélène Bouget et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mythes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-42, 2010, Histoires des Bretagnes 1, 9782901737858. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘grandes migrations’ et la construction des identités (IVe-VIe siècle) : problème d’histoire ou d’historiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.33-44, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hraban Maur et les Germains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Depreux, S. Lebecq, M. J.-L. Perrin et O. Szerwiniack. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raban Maur et son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout, pp.137-153, 2010, Collection Haut Moyen Age 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; Grandes migrations &amp;quot; et la construction des identités (IVe-VIe siècles), Problèmes d'Histoire ou d'historiographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen Âge. 40e congrès de la SHMESP (Nice, 4-7 juin 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.33-44, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monarchies bretonnes des origines dans les récits britanniques du IXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vérité poétique, vérité politique : mythes, modèles et idéologies politiques au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 129-145, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’école de Charlemagne et les langues ou comment Charlemagne fut le fossoyeur du latin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école et les langues dans les espaces en situation de partage linguistique. Approche historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quimper, France. p. 33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les origines de la loi salique : textes, collections de texte et manuscrits »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Franchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione centro italiano di studi sull’alto medioevo, Apr 2022, Spolète, Italie. p. 59-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et pouvoir en Bretagne aux premiers siècles du Moyen Âge (VIe-IXe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary Approaches to Medieval Brittany, 450-1200</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cambridge (Angleterre), Royaume-Uni. p. 81-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits carolingiens de la loi salique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’histoire médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contester l’autorité législatrice ? La résistance au pouvoir royal dans les manuscrits carolingiens de la loi salique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIXe Congrès de la Société des historiens médiévistes de l’Enseignement supérieur public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Salica between Oral and Manuscript Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vernacular languages in the long ninth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et pouvoirs en Bretagne avant le IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Britanny and the atlantic archipelago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Brett; F. Edmonds, Dec 2017, Cambridge, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin stories of the Lex Salica », Session « Origo gentis: The Origin Legends of Medieval Europe, I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Anglo-Saxon, Norse &amp; Celtic, University of Cambridge, Jul 2017, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Antiquité et Moyen-Âge, les &amp;quot;Grandes Migrations barbares&amp;quot; en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXXVe rencontres internationes d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre antiquité et moyen âge, les « grandes migrations » barbares en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVe Rencontres internationales d'archéologie et d'histoire d'Antibes : Les systèmes de mobilité de la Préhistoire au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits d'origine et la tradition historiographique normande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de Cérisy-la-Salle et du Scriptorial d'Avranches (8-11 octobre 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cérisy-la-Salle, France. pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une &amp;quot; Ancienne Loi des Bretons d'Armorique &amp;quot; ? Identités ethniques et tradition manuscrite au haut Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Brest, France. pp.227-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Angles dans les coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A; Gautier et S. Rossignol, Oct 2009, Boulogne-sur-mer, France. p. 45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Armorique : Cornouaille de Domnonée de part et d'autre de la Manche aux premiers siècles du Moyen Age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études d'un séminaire de recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Brest, France. pp.15-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hraban Maur et les Germains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hraban Maur (vers 780-856)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Lille et Amiens, France. p. 137-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; Grandes migrations &amp;quot; et la construction des identités (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLe congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes: les mythes de fondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. p. 15-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des reines lombardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de pouvoir et pouvoir des femmes dans l'Europe occidentale médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Valenciennes, France. p. 379-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des reines Lombardes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Valenciennes, France. pp.379-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité ethnique dans les récits d'origine : l'exemple des Goths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Caen, France. pp.49-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité ethnique dans les récits d'origine : l'exemple des Goths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et ethnicité : concepts, débats historiographiques, exemples, IIIe-XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. p. 49 à 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monarchies bretonnes des origines dans les récits britanniques du IXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vérité poétique, vérité politique : mythes, modèles et idéologies politiques au Moyen Âge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Brest, France. pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire de Troie au haut Moyen Age en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes capitales en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Istanbul, Turquie. p. 327 à 347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire de Troie en Occident, d'Orose à Benoît de Sainte-Maure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIe Congrès de la Société des historiens médiévistes de l'enseignement supérieur public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Istanbul, Turquie. pp.327-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pouvoir et les populations extérieures à l’Empire (284-410 apr. J.-C.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (2023), p. 263-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Salica between Latin and vernacular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.542-558. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1977032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos ancêtres en quête de leurs origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex : 2000 ans d'aventure chrétienne : histoire, archéologie, culture, patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°2019, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartulaire de Saint-Guénolé de Landévennec. Edited by Stéphane Lebecq. Sources médiévales d’Histoire de Bretagne 6, Presses Universitaires de Rennes/Société d’Histoire et d’Archéologie de Bretagne, Rennes, 2015, 455 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.240-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Elva Johnston, Literacy and Identity in Early Medieval Ireland, Woodbridge, Boydell & Brewer Ltd (Studies in Celtic History, 33), 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (240), pp.419-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontations, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle : Bibliographie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 439, pp.141-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de W. Pohl et G. Heydemann (dir.), Post-Roman Transitions : Christian and Barbarian Identities in the Early Medieval West, Turnhout, Brepols, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (4), pp.989-991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une « Ancienne Loi des Bretons d’Armorique » ? Identités ethniques et tradition manuscrite au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.227-264. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lbl.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Excerpta de libris Romanorum et Francorum, dits aussi Canones Wallici : existe-t-il une Ancienne loi des Bretons d'Armorique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britannia Monastica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces archéologiques au discours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La trace de l'humain, 9, pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre Grande et Petite Bretagne au premier Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XCI, pp.187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bretons de Grande-Bretagne. Les migrations de part et d’autre de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, aôut-septembre, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bretagne et le Grand Public : &amp;quot;Ouverture du séminaire: enjeux et perspectives - 11 juin 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène BOUGET; Magali COUMERT. CRBC-UBO, 6, pp.551, 2019, Quel Moyen Âge ? La recherche en question, 9791092331455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les royaumes barbares en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Coumert; Bruno Dumézil. Presses Universitaires de France, 3877, pp.128, 2017, Que sais-je ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landévennec, les Vikings et la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Tranvouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali COUMERT et Yvon TRANVOUEZ. Centre de Recherche Bretonne et Celtique, Université de Bretagne Occidentale, pp.267, 2015, 9791092331110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349, 2015, Histoires des Bretagnes 5, 9791092331219. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ncr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landévennec, les Vikings et la Bretagne. En hommage à Jean-Christophe Cassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Tranvouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRBC-UBO, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservateurs de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.302, 2013, Histoires des Bretagnes 4, 9782901737988. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ncj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los reinos bárbaros en Occidente, Universitad de Grenada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de l'ethnogenèse en Histoire Médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie au Haut Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris-Sorbonne, Paris, pp.710, 2012, 9782840508465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Isaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Krönert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumi Shimahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPS, pp.780, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie au Moyen âge. Mélanges Michel Sot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumi Shimahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Krönert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Isaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPS, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.282, 2011, Histoires des Bretagnes 2, 9782901737902. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c1c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes. Itinéraires et Confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRBC, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des Bretagnes. 2. Itinéraires et confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget, Magali Coumert. Centre de Recherche Bretonne et Celtique / Université de Bretagne Occidentale, pp.283, 2011, 9782901737902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les royaumes barbares en Occident.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.127, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes fondateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2010, Histoires des Bretagnes 1, 9782901737858. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c0g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des Bretagnes. 1. Les mythes fondateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche Bretonne et Celtique / Université de Bretagne Occidentale, pp.265, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes. Les mythes fondateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRBC, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines des peuples. Les récits du Haut Moyen Age occidental (550-850).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etudes Augustiennes, pp.652, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le barbaricum entre Antiquité et Moyen Age. Texte et dessin dans le manuscrit d’Albi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Coumert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bède et la culture monastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachelier, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscrits. Bretagne-Cornouaille IXe-XIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Ouest-France; Musée de l’ancienne abbaye de Landévennec, pp.113-121, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing norms in Breton centres during the Carolingian period (9 th -10 th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Trump; D. Leyendecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechsthandschriften des frühen Mittelalters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan Thorbecke Verlag, p. 81-100, 2025, Quellen und Forschungen zum Recht im Mittelalter, 978-3799560955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois barbares et identité ethnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joye, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois barbares. Dire le droit et le pouvoir en Occident après la disparition de l'Empire romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 33-65, 2025, 979-10-413-0666-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En marge du monde : les barbares »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Vagnon; Sandrine Victor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mappa Mundi. Culture géographique et représentation du monde au haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la Sorbonne, p. 127-144, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance, unité ou fragmentation culturelles ? (VIIIe siècle - milieu XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, pp.185-198, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résurgences impériales (IXe - milieu XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, pp.155-170, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques des recherches sur les Bretagnes médiévales en histoire, langue et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget; Magali Coumert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Bretagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Centre de Recherche Bretonne et Celtique, pp.15-36, 2019, Quel Moyen Âge ? La recherche en question, 9791092331455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology vs Written Sources. The Case of Gothic Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Brather-Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology, History and Biosciences. Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, De Gruyter, pp.163-180, 2019, Ergänzungsbände zum Reallexikon der Germanischen Altertumskunde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Jahner; E. Steiner; E. M. Tyler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Historical Writing. Britain and Ireland, 500-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge university press, pp.19-34, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des peuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle; Daniel Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe, encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.87-89, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Besson; Justine Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaamelott, Un livre d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vendémiaire, pp.191-205, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasions barbares&amp;quot; ou &amp;quot;transformations du monde romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Carillo-Blouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, temps, pratiques et représentations. Formation de la culture, formation des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, pp.133-142, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">511. Les Francs choisissent Paris pour la capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.86-90, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome, c’est plié, c’est tout&amp;quot;. La fin de l’empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fl. Besson; J. Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaamelott, un livre d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-205, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois au nord et à l'est de l'Europe entre la fin du VIIe et le milieu du XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Dumézil; S. Joye; Ch. Mériaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontations, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.296-305, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'émergence de nouvelles formes d'organisation : principautés et royaumes (Xe-XIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Confrontation, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle, B. Dumézil, S. Joye, Ch. Mériaux (dir.), Rennes, PUR (Didact Histoire), p. 295-320</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanie de Tacite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.648-653, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittoniques (peuples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.341-344, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.547-553, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.814-817, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.671-673, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes des Goths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Cenerini e Ilda Gilda Mastrorosa,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne, istituzioni e società fra tardo antico e alto medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-337, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits d'origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1122-1124, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandinavie, matrice des peuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1213-1214, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1334-1336, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines gentium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1008-1011, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les “marges celtiques” : histoire et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget; Magali Coumert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-25, 2015, Histoires des Bretagnes 5, 9791092331219. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14n93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard, les Vikings et la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali COUMERT et Yvon TRANVOUEZ </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Landévennec, les Vikings et la Bretagne. En hommage à Jean-Christophe Cassard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, Université de Bretagne Occidentale, pp.9-17, 2015, Collection Collectif, 9791092331110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone frontalière, limite spatiale. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-30, 2015, Histoires des Bretagnes 5, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14n94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs de masculinité entre Antiquité et Moyen Age en Occident (IVe-VIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.- M. Sohn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire sans les hommes est-elle possible ? Genre et masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS éditions, Lyon, pp.96-108, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les angles dans les coins : l'identité ethnique angle en Angleterre du Ve au VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban GAUTIER, Sébastien ROSSIGNOL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du nord à la mer Baltique. Identités, contacts et communications au Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille, Institut de Recherches Historiques du Septentrion / Centre de Gestion de l'Edition Scientifique, pp.45-59, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire collective : un exemple tiré des Annales royales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Coumert, M. Isaïa, K. Krönert et S. Shimahara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res gestae scriptor. Histoire et historiographie au Haut Moyen Age. Mélanges en l’honneur de Michel Sot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Sorbonne,, p. 283-293, 2012, Res gestae scriptor. Histoire et historiographie au Haut Moyen Age. Mélanges en l’honneur de Michel Sot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pilosité barbare dans les premiers siècles du Moyen Age occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Lançon, M.-H. Delavaud-Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies, mythologies et histoire de la chevelure et de la pilosité. Le sens du poil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, l'Harmattan, pp.181-191, 2011, Le corps en question, 978-2-296-54553-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l’Armorique : Cornouaille et Domnonée de part et d’autre de la Manche aux premiers siècles du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Coumert, Hélène Bouget et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mythes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-42, 2010, Histoires des Bretagnes 1, 9782901737858. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘grandes migrations’ et la construction des identités (IVe-VIe siècle) : problème d’histoire ou d’historiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.33-44, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hraban Maur et les Germains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Depreux, S. Lebecq, M. J.-L. Perrin et O. Szerwiniack. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raban Maur et son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout, pp.137-153, 2010, Collection Haut Moyen Age 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; Grandes migrations &amp;quot; et la construction des identités (IVe-VIe siècles), Problèmes d'Histoire ou d'historiographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen Âge. 40e congrès de la SHMESP (Nice, 4-7 juin 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.33-44, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monarchies bretonnes des origines dans les récits britanniques du IXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vérité poétique, vérité politique : mythes, modèles et idéologies politiques au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 129-145, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’école de Charlemagne et les langues ou comment Charlemagne fut le fossoyeur du latin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école et les langues dans les espaces en situation de partage linguistique. Approche historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quimper, France. p. 33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les origines de la loi salique : textes, collections de texte et manuscrits »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Franchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione centro italiano di studi sull’alto medioevo, Apr 2022, Spolète, Italie. p. 59-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et pouvoir en Bretagne aux premiers siècles du Moyen Âge (VIe-IXe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary Approaches to Medieval Brittany, 450-1200</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cambridge (Angleterre), Royaume-Uni. p. 81-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits carolingiens de la loi salique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’histoire médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contester l’autorité législatrice ? La résistance au pouvoir royal dans les manuscrits carolingiens de la loi salique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIXe Congrès de la Société des historiens médiévistes de l’Enseignement supérieur public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Salica between Oral and Manuscript Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vernacular languages in the long ninth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et pouvoirs en Bretagne avant le IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Britanny and the atlantic archipelago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Brett; F. Edmonds, Dec 2017, Cambridge, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin stories of the Lex Salica », Session « Origo gentis: The Origin Legends of Medieval Europe, I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Anglo-Saxon, Norse &amp; Celtic, University of Cambridge, Jul 2017, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Antiquité et Moyen-Âge, les &amp;quot;Grandes Migrations barbares&amp;quot; en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXXVe rencontres internationes d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre antiquité et moyen âge, les « grandes migrations » barbares en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVe Rencontres internationales d'archéologie et d'histoire d'Antibes : Les systèmes de mobilité de la Préhistoire au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits d'origine et la tradition historiographique normande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de Cérisy-la-Salle et du Scriptorial d'Avranches (8-11 octobre 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cérisy-la-Salle, France. pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une &amp;quot; Ancienne Loi des Bretons d'Armorique &amp;quot; ? Identités ethniques et tradition manuscrite au haut Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Brest, France. pp.227-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Angles dans les coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A; Gautier et S. Rossignol, Oct 2009, Boulogne-sur-mer, France. p. 45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Armorique : Cornouaille de Domnonée de part et d'autre de la Manche aux premiers siècles du Moyen Age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études d'un séminaire de recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Brest, France. pp.15-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hraban Maur et les Germains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hraban Maur (vers 780-856)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Lille et Amiens, France. p. 137-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; Grandes migrations &amp;quot; et la construction des identités (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLe congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes: les mythes de fondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. p. 15-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des reines lombardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de pouvoir et pouvoir des femmes dans l'Europe occidentale médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Valenciennes, France. p. 379-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des reines Lombardes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Valenciennes, France. pp.379-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité ethnique dans les récits d'origine : l'exemple des Goths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Caen, France. pp.49-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité ethnique dans les récits d'origine : l'exemple des Goths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et ethnicité : concepts, débats historiographiques, exemples, IIIe-XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. p. 49 à 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monarchies bretonnes des origines dans les récits britanniques du IXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vérité poétique, vérité politique : mythes, modèles et idéologies politiques au Moyen Âge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Brest, France. pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire de Troie au haut Moyen Age en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes capitales en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Istanbul, Turquie. p. 327 à 347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire de Troie en Occident, d'Orose à Benoît de Sainte-Maure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIe Congrès de la Société des historiens médiévistes de l'enseignement supérieur public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Istanbul, Turquie. pp.327-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pouvoir et les populations extérieures à l’Empire (284-410 apr. J.-C.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (2023), p. 263-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Salica between Latin and vernacular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.542-558. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1977032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos ancêtres en quête de leurs origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex : 2000 ans d'aventure chrétienne : histoire, archéologie, culture, patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°2019, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartulaire de Saint-Guénolé de Landévennec. Edited by Stéphane Lebecq. Sources médiévales d’Histoire de Bretagne 6, Presses Universitaires de Rennes/Société d’Histoire et d’Archéologie de Bretagne, Rennes, 2015, 455 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.240-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Elva Johnston, Literacy and Identity in Early Medieval Ireland, Woodbridge, Boydell & Brewer Ltd (Studies in Celtic History, 33), 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (240), pp.419-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontations, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle : Bibliographie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 439, pp.141-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de W. Pohl et G. Heydemann (dir.), Post-Roman Transitions : Christian and Barbarian Identities in the Early Medieval West, Turnhout, Brepols, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (4), pp.989-991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une « Ancienne Loi des Bretons d’Armorique » ? Identités ethniques et tradition manuscrite au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.227-264. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lbl.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Excerpta de libris Romanorum et Francorum, dits aussi Canones Wallici : existe-t-il une Ancienne loi des Bretons d'Armorique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britannia Monastica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces archéologiques au discours historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La trace de l'humain, 9, pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre Grande et Petite Bretagne au premier Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XCI, pp.187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bretons de Grande-Bretagne. Les migrations de part et d’autre de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, aôut-septembre, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bretagne et le Grand Public : &amp;quot;Ouverture du séminaire: enjeux et perspectives - 11 juin 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène BOUGET; Magali COUMERT. CRBC-UBO, 6, pp.551, 2019, Quel Moyen Âge ? La recherche en question, 9791092331455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les royaumes barbares en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Coumert; Bruno Dumézil. Presses Universitaires de France, 3877, pp.128, 2017, Que sais-je ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landévennec, les Vikings et la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Tranvouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali COUMERT et Yvon TRANVOUEZ. Centre de Recherche Bretonne et Celtique, Université de Bretagne Occidentale, pp.267, 2015, 9791092331110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349, 2015, Histoires des Bretagnes 5, 9791092331219. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ncr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landévennec, les Vikings et la Bretagne. En hommage à Jean-Christophe Cassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Tranvouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRBC-UBO, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservateurs de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.302, 2013, Histoires des Bretagnes 4, 9782901737988. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ncj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los reinos bárbaros en Occidente, Universitad de Grenada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de l'ethnogenèse en Histoire Médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie au Haut Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris-Sorbonne, Paris, pp.710, 2012, 9782840508465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Isaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Krönert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumi Shimahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPS, pp.780, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie au Moyen âge. Mélanges Michel Sot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumi Shimahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Krönert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Isaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPS, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.282, 2011, Histoires des Bretagnes 2, 9782901737902. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c1c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes. Itinéraires et Confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRBC, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des Bretagnes. 2. Itinéraires et confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bouget, Magali Coumert. Centre de Recherche Bretonne et Celtique / Université de Bretagne Occidentale, pp.283, 2011, 9782901737902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les royaumes barbares en Occident.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.127, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes fondateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chauou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2010, Histoires des Bretagnes 1, 9782901737858. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c0g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes. Les mythes fondateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRBC, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des Bretagnes. 1. Les mythes fondateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche Bretonne et Celtique / Université de Bretagne Occidentale, pp.265, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines des peuples. Les récits du Haut Moyen Age occidental (550-850).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etudes Augustiennes, pp.652, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le barbaricum entre Antiquité et Moyen Age. Texte et dessin dans le manuscrit d’Albi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133001v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388346v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02549951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rossignol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03082272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14n93" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05299348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14n94" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05285417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c02" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089061v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1977032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03028329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03066891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056383v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03243569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.1162" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009535v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02939186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tranvouez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary German" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Baudry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05307373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chauou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jeanneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909475v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010093v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kr&#246;nert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c1c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00920841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05285372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c0g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133001v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388346v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02549951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rossignol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03082272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14n93" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551634v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05299348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14n94" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05285417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c02" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548437v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967401v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484033v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1977032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03028329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03066891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03064684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548692v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03056383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03243569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.1162" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01009537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02939186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551464v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tranvouez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary German" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Baudry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05307373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chauou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jeanneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316090v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kr&#246;nert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c1c" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00920841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484039v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05285372v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c0g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>