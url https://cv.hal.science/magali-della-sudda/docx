--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Della Sudda </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS, habilité à diriger les recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magali-della-sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7238-6593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059318953</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90484784</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140611496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nouvelles femmes de droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors d'Atteinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2022, Faits &amp; Idées, 978-2-38257-028-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du transnational. Terrains, preuves, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Backouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Zúñiga (dir.). Centre de recherches historiques, pp.288, 2011, La Bibliothèque du Centre de recherches historiques, 9782908452006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation, manifestation et actions contestataires. La participation à l’épreuve des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, pp.238, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yellow Vest Movement in France: A mixed Method Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (3-4), pp.575, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des femmes des classes populaires en France depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 265, pp.192, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches et nouveaux objets du fait religieux en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129 (1), pp.[en ligne], 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre, une nouvelle approche du fait religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Von Tippelskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128 (2), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriations empiriques du genre. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Gollac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (24), pp.5-13, 2007, (En)quêtes de genre, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01204721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la fin. Esquisse d’une politique préfigurative conservatrice chez des militantes « alterféministes » (France, 2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Angoisses environnementales et radicalités politiques, 6, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/chcp.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La participation férale des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Occupation, manifestation et actions contestataires : la participation à l’épreuve des Gilets jaunes, 41, pp.7-30. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.041.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05330102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et infortune de la rhétorique réactionnaire des alterféministes écolo-conservatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ecologisme et conservatisme. L'écologisme est-il toujours un progressisme ?, 2, pp.I-XII. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.002.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire des Cahiers de doléances ? Éclairer les débats sur la mise en ligne à l’aune des recherches académiques et citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les archives en commun(s) : de l’accès libre aux usages, 271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04662659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Olympe de Gouges aux groupuscules identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Manuel d'autodéfense intellectuelle - Histoire, Hors-série, pp.120-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefigurative leadership: The Building of Leadership Roles in a Municipal Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.111-132. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17427150221144393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03865390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Yellow Vest Street Protest to City Council. When Movements Run for Office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: Understanding the Yellow Vests through the Lens of Mixed Methods, 20 (3-4), pp.420-443. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00191-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard, 1989-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Yellow Vest Movement in France: A Mixed Methods Approach, 20 (3-4), pp.573-575. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00197-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the French Yellow Vests Movement through the lens of mixed methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Yellow Vest Movement in France: A Mixed Methods Approach, 20 (3-4), pp.303-317. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00188-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are movements against climate-change policy anti-environmental? Research on the Yellow Vest Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue: Understanding the Yellow Vests through the Lens of Mixed Methods, 20 (3-4), pp.550-572. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00186-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excluante, l’écriture inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Paoletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.149-152. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.047.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi naturelle à l’écologie : évolution des conceptions de la « nature » mobilisées dans la morale sexuelle catholique (20e-21e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier : « Le sexe dans l’Église (Moyen Âge – 21e siècle) », 147, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.15222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un avant et un après &amp;quot;gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes &amp; libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Manifestation(s), 191, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et redéfinition du péril clérical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114 (114-115), pp.55-78. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.20942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections européennes 2019 : « Politiquement, le jaune a cessé d’être une couleur primaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Liochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Graziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quotidien Le Monde, Rubrique "Idées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique : Sara Garbagnoli et Prearo Massimo, La croisade “anti-genre” : du Vatican aux manifs pour tous Paris, Textuel, coll. Petite encyclopédie critique, 2017, 128 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.185-188. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.041.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02082451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (5-6), pp.869-892. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.695.0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement des Gilets jaunes : un apprentissage en pratique(s) de la politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Challier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fillieule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Agrikoliansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Faire avec la politique. Novices, amateurs et intermittents en politique, 128, pp.143-177. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.128.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Campbell, Political Belief in France, 1927–1945. Gender, Empire, and Fascism in the Croix de Feu and Parti social français, Baton Rouge, LA (Louisiana State University Press) 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2018.2.48469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01866641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle de l’accouchement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mosconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.175-178. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.039.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe des anti-genre, À propos de : R. Kuhar et D. Paternotte (dir.), Anti-Gender Campaigns in Europe Mobilizing against Equality, Rowman & Littlefield International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Femmes, engagement et classes populaires : une histoire vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’engagement des femmes des classes populaires en France depuis 1945, 4 (265), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.265.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pas de Boris Jeanne (1978-2017). Pistes pour une histoire connectée du fait religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129 (1), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.3388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1902, les catholiques sont dans la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02458966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ripostes catholiques » Recherches contemporaines sur les mobilisations conservatrices autour de questions sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Avanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ripostes catholiques, 18, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.4118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01715444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu. Petit Vincent, God save la France. La religion et la nation. ­ Paris, Les Éditions du Cerf, 2015. 232 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (5), pp.976-978. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.675.0946u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà le bien et le mal, la morale sexuelle en question chez les femmes catholiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Morales sexuelles, 35 (1), pp.82-101. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.351.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Rogers, A Frenchwoman’s Imperial Story : Madame Luce in 19th Century Algeria, Stanford, Stanford University Press, 2013, 267 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 255, pp.192-194. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.255.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Von Tippelskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le genre, une nouvelle approche du fait religieux - La chancellerie consulaire française (XVIe-XXe siècle) : attributions, organisation, agents, usagers - Penser l’hégémonie et la subalternité avec Gramsci - Varia, 128 (2), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When male heterosexual leaders politicize gender and sexual issues: The logic of representation in the 2014 Bordeaux municipal election campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.83-100. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2015.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cooper, Français et Africains ? Être citoyen au temps de la décolonisation. Paris, Payot, 2015, 633 p. Traduction Christian Jeanmougin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 256, pp.157-159. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.256.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcher, Syliane, L’Autre citoyen. L’idéal républicain et les Antilles après l’esclavage, Paris, Armand Colin, 2014, 380 p. « Le Temps des idées ». Préface d’Étienne Balibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 252, pp.189-191. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.252.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Bouglé-Moalic, Anne-Sarah Le vote des Françaises, cent ans de débats (1848-1944), Rennes, Presses universitaires de Rennes, 2012, 362 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (1), pp.264-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verjus, Le bon mari. Une histoire politique des hommes et des femmes à l'époque révolutionnaire, Fayard, Paris, 2010, 390 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.183-185. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.031.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skocpol (Theda), Williamson (Vanessa) – The Tea Party and the Remaking of Republican Conservatism. – New York, Oxford University Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (2), pp.319-321. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.642.0312g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux catholiques féminins. Une perspective de genre sur une mobilisation transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Réseaux de femmes, femmes en réseaux, 12-13, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genrehistoire.1872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatrella Tony, Conseil pontifical pour la famille, Gender. La Controverse, Pierre Téqui, Paris, 2011, 190 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.208-210. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.029.0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des antichambres du Parlement ? : L'Action catholique féminine et la carrière des députés italiennes (1945-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Femmes outsiders en politique, 19, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parl.019.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes catholiques dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (226), pp.51-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l'exercice de l'autorité épiscopale dans l'Église catholique en France à la lumière de la condamnation de l'Action française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88 (3), pp.68-88. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.088.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, Fascism and Right-Wing in France between the wars: the Catholic matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics, Religion and Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.179-195. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21567689.2012.675706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs, genre et religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Malochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pouvoir, genre et religions, 27, pp.29-32. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.027.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Invention de la femme politique moderne. La LPDF, les élections, La République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Anne Verjus, Denise Davidson, Le roman conjugal. Chroniques de la vie familiale à l'époque de la Révolution et de l'Empire, Seyssel, Champ Vallon, 2011 (La chose publique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (5), pp.996-997. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.615.0980k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : Traïni, Christophe (dir), Emotions... mobilisations !, Paris, Presses de Sciences Po, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (4), pp.798-799. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.614.0751ze⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00620642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationale blanche. La Fédération internationale des Ligues féminines catholiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque du CRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Chaignaut, François, L'affaire Berger-Levrault : le féminisme à l'épreuve (1897-1905). Rennes : Presses universitaires de Rennes, coll. Archives du Féminisme, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.833-836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique malgré elles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.601.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics despite themselves: Catholic women's political mobilization in France and Italy, 1900-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (1), pp.31-55. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.601.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps des élues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps des élues » Temps militant, professionnel et familial chez les élues d'un conseil municipal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les femmes dans l'action militante, syndicale et revendicative de 1945 à nos jours, pp.3-14. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064232ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La charité et les affaires. le cas de la ligue patriotique des françaises (1901-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.11-29. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.056.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Minesso, Michela, Stato ed infanzia nell’Italia contemporanea. Origini, sviluppo e fine dell’ONMI (1925-1975), Bologna, Il Mulino, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118 (2), pp.209. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.118.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités à l’épreuve de la parité. Parité et temporalités professionnelle, familiale et politique chez les élues d’une ville moyenne (2001-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les temps sexués de l'activité, 9, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déloye, Yves, Les voix de Dieu. Pour une autre histoire du suffrage universel : le clergé catholique français et le vote (XIXe-XXe siècles). Paris : Fayard, 2006, 410 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 83 (3), pp.235-236. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.083.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures : Éliane Viennot, La France, les femmes et le pouvoir. L’invention de la loi salique (Ve-XVIe siècles), Paris, Perrin, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.316-317. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures - D’amelia, Marina, Donne alle urne. La conquista del voto. Documenti 1864-1946, Roma: Biblink, 2006, 172p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.319-320. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours conservateurs, pratiques novatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (24), pp.211-231. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures - Galeotti, Giulia, Storia del voto alle donne in Italia. Alle radici del difficile rapporto tra donne e politica. Roma : Biblink, 2006, 307 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.318-320. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Galeotti, Giulia, Storia dell’aborto. Roma : Il Mulino, “Farsi un’idea”, 2003, 131 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (1), pp.177-178. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.111.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie - Dumons, Bruno, Les dames de la Ligue des femmes françaises. Paris : Cerf « Histoire », 2006, 528 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (4), pp.217-218. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.092.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie - Doneaud, Thérèse, Gerin, Christian, Les femmes agissent, le monde change. Une histoire inédite de l’Union féminine civique et sociale. Paris : Cerf « histoire », 2005, 288 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (4), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.092.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Le Naour, Jean-Yves, La famille doit voter. Le suffrage familial contre le vote individuel. Paris : Hachette, 2005, 265 p.,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (1), pp.253-255. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.109.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Godineau, Dominique, Citoyennes tricoteuses. Les femmes à Paris pendant la Révolution française, Paris, Perrin coll. « Pour l’Histoire », 2004, 416 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (2), pp.231-233. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.110.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Bock, Gisela, Cova, Anne, Écrire l’histoire des femmes en Europe du Sud XIXe-XXe siècles. Oeiras (Portugal) : Celta Editora, 2003, 183 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (1), pp.235-237. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.109.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Bernos, Marcel, Bitton, Michèle, Femmes, familles, filiations. Société et histoire, en hommage à Yvonne Knibiehler. Marseille : PUP, 2004, 300 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (1), pp.247-249. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.109.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivations de femmes et lutte contre les inégalités de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; Sylvain Bordiec; François Buton; Christèle Dondeyne; Etienne Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des Gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-133, 2025, SocioPo, 9782365122917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05337667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Froidevaux-Metterie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-471, 2025, 9782021567595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05309606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressentis et émotions, des Gilets jaunes aux cahiers de doléances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séquence émotion : la France du ressenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-84, 2025, Monde en cours - Les petits cahiers tendance, 978-2-8159-6726-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05294838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gauches et les Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Talpin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau peuple, nouvelle gauche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-176, 2025, Les livres de l'Institut La Boétie, 9782354803223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05294730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : &amp;quot;Il y a une présence inédite des femmes dans le mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-122, 2024, Idées reçues, 979-10-318-0706-5. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes contre le changement. Enjeux théoriques et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Bugnon; Camille Cléret; Valérie Dubslaff; Olivia Tauana Gomes Silva; Solenn Mabo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes contre le changement. Conservatisme, réaction et extrémisme en Europe XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2024, Archives du féminisme, 9782753595897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche citoyenne sur les Cahiers de doléances girondins. A l'initiative de Gilets jaunes, avec des Gilets jaunes, des universitaires, des citoyennes et citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Guilhembet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Della Sudda, Jean-Pierre Lefèvre, Pierre Robin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la valse des ronds points aux cahiers de la colère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebellio Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-43, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04160190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la contamination du monde fait aux femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Cary; Nadia Garnoussi; Yann Le Lann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l'effondrement : Reconfigurations théoriques et nouvelles pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-270, 2022, Le regard sociologique, 978-2-7574-3645-5. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.129640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02432147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « Veilleurs » aux « Sentinelles ». Structuration d’un groupe local, dynamiques transnationales et action collective européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dard et Bruno Dumons (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droites et catholicisme en France et en Europe des années 1960 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, LARHRA, pp.181-198, 2022, Chrétiens et Sociétés. Documents et Mémoires, 9791091592307. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.larhra.8671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03676857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarités jaunes : vers une relocalisation de la démocratie écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Grémion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Fourniau; Loïc Blondiaux; Dominique Bourg et Marie-Anne Cohendet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie écologique : une pensée indisciplinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-310, 2022, Colloque de Cerisy, 9791037015365. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.fourn.2022.01.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03669569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit Debout, Gilets jaunes : quoi de neuf à l'horizon des mouvements sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guionnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Frinault; Christian Le Bart; Erik Neveu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-214, 2021, U. Science politique, 978-2-200-62872-7. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03275420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les électrices et les élues au village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Granger; Laurent Le Gall; Sébastien Vignon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voter au village : Les formes locales de la vie politique, XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.189-210, 2021, 978-2-7574-3262-4. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.102794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes catholiques contre l'Etat. Mobilisations contre les politiques de laïcité (1901-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistine Bouneau; Nicolas Patin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Société civile organisée contre l'Etat : la question des mineurs/minorés/minorisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.59-74, 2020, 978-2-85892-604-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Azione cattolica femminile in Francia dall'Ottocento al Concilio Vaticano II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Trionfini (a cura di). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per una storia dell’Azione cattolica nel mondo. Problemi e linee di sviluppo dalle origini al Concilio Vaticano II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ave, pp.69-80, 2019, Ricerche e documenti, 9788832710311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action catholique féminine au XXe siècle. Éclairer les transformations d’un engagement catholique à la lumière du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Duriez; Olivier Rota; Catherine Vialle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes catholiques, femmes engagées : France, Belgique, Angleterre, XXe siècle [Journée d'étude "Femmes catholiques et engagement dans la société et dans l'Église en France et en Belgique au XXe siècle", organisée dans le cadre de l’Institut d’Étude des Faits Religieux, CREHS EA 4027 et la Faculté de théologie de l’Institut catholique de Lille, le 5 décembre 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.101-114, 2019, Histoire et civilisations, 978-2-7574-2859-7. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.78186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02294261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vigiles debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumons; Frédéric Gugelot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catholicisme et identité : regards croisés sur le catholicisme français contemporain (1980-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.251-266, 2017, Signes des temps, 978-2-8111-1839-6. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kart.dumon.2017.01.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre protection et promotion d’un nouveau modèle d’engagement séculier. Les cardinaux protecteurs de l’action catholique féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Jankowiak,; Laura Pettinaroli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cardinaux entre Cour et Curie : une élite romaine, 1775-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 530, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-137, 2017, 978-2-7283-1230-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02112047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contro-mobilitazione cattolica intorno al 'gender' : le Sentinelle francesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimo Prearo (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche dell'orgoglio : sessualità, soggettività e movimenti sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-182, 2015, Àltera. Politiche e teorie della sessualità, 9788846743077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right-Wing Feminism and Conservative Women's Militancy in Interwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Kalman and Sean Kennedy (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French Right between the Wars : Political and Intellectual Movements from Conservatism to Fascism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.150-173, 2014, 978-1-78238-240-9. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt9qd0wh.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Une histoire religieuse sans genre est-elle (encore) possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brejon de Lavergnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française d'histoire religieuse contemporaine; Matthieu Brejon de Lavergnée; Magali Della Sudda (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et christianisme. Plaidoyers pour une histoire croisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2014, Bibliothèque Beauchesne. Les cahiers de l'AFHRC, 978-2-7010-2033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachez ce voile que je ne saurais voir&amp;quot;. Le refus du voile et la naissance de l'apostolat féminin au XIXe siècle chez les Filles de Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Eleonora Sanna et Malek Bouyahia (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La polysémie du voile : politiques et mobilisations post-coloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les archives contemporaines, pp.155-178, 2013, 978-2-8130-0105-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Sede e associazionismo cattolico femminile francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emma Fattorini (a cura di). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomazia senza eserciti, le relazioni internazionali della Chiesa di Pio XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci (Roma), pp.135-154, 2013, 978-8843070244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique dans la sacristie&amp;quot;. Une mise en forme de la politique informelle par le clergé sous la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ploux François; Offerlé Michel; Le Gall Laurent (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique sans en avoir l'air. Aspects de la politique informelle, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-242, 2012, Histoire, 978-2-7535-1973-2. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.128883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligue féminine d'Action catholique et les ligues de droite radicale (1919-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vervaecke (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : À droite de la droite : droites radicales en France et en Grande-Bretagne au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Septentrion, pp.425-448, 2012, Espaces politiques, 978-2-7574-0369-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association and Political Pluralism. The Effects of the Law of 1901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julian Wright, Stuart Jones (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralism and the Idea of the Republic in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, pp.161-178, 2012, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137028310_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du pontificat de Pie XI pour l’Action Catholique féminine en France et en Italie (1922-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Guasco; Raffaella Perin (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pius XI : keywords : international conference Milan 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lit, pp.207-225, 2010, Christianity and history : Series of the John XXIII Foundation for Religious Studies in Bologna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02150562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligue patriotique des Françaises et la condamnation de l'Action française (1926-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prévotat, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pie XI et la France : l'apport des archives du pontificat de Pie XI à la connaissance des rapports entre le Saint-Siège et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, pp.205-244, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sfide del pontificato di Pio XI per l’azione cattolica femminile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guasco, Alberto; Perin, Raffaela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pius XI - Keywords</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christianity &amp; History (7), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-225, 2010, Pio XI Parole Chiave, CH 978-3-643-90027-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire de la terre appartient aux familles nombreuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE LUCA-BARRUSSE, Virginie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la famille, avec les familles, des associations se mobilisent : France, 1880-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.41-60, 2008, 978-2-296-04702-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes catholiques à l’épreuve de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Weil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la laïcité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-143, 2007, 9782130559009. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.weil.2007.01.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les cahiers de doléances du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Printemps des Humanités "pourquoi travailler ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet; Danielle Tartakowsky; Valentin Fraix; Louise Espitalier; Pierre-Paul Zalio, Mar 2026, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que demandent les doléances girondines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Que demande (encore) le peuple ? Les cahiers de doléances de 2019 : bilan et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charlotte Lacoste; Hélène Parent, Dec 2025, Université de Lorraine, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau genre des droites extrêmes et radicales en France (2013-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences publiques en études de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gardey, Delphine, May 2025, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la &amp;quot;transition&amp;quot; ? Saisir les écologies populaires depuis les &amp;quot;cahiers de doléances&amp;quot; (2018-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud--Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lutte contre le bolchévisme à celle contre le communisme. Mobilisations associatives et électorales féminines (France 1925-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de Colloque "Catholicisme et anticommunisme : l’apogée du pontificat de Pie XII"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archambault, Fabien; Pettinaroli, Laura; Roullin, Stéphanie, Oct 2024, Paris, Maison de la recherche de Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation contestataire à l’épreuve de la brutalisation du maintien de l’ordre dans une métropole du Sud Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès national de l’AFSP, ST 30 : L’innovation contestataire à l’épreuve de la comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Sciences Po Grenoble, PACTE, Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement social des Gilets jaunes : les prémisses des contestations du Pacte vert ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université européenne d’été « Un pacte encore vert »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDEI; Carlos-Manuel Alves; Alexis Marie; Clémentine Mazille, Sep 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04695463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes. Un mouvement de femmes mais anti-féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le territoire dans tous ses états", Atelier 3 - Idées reçues sur les Gilets jaunes : quel bilan 5 ans après le mouvement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPEL; Dezé, Alexandre; Giraudeau, Nicolas; Négrier, Emmanuel; Moutot, Gilles; Potier, Damien; Roux, Christophe; Savarese, Eric, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revendications salariales dans le mouvement des Gilets Jaunes. Comment les rapports d’emploi provoquent une stratégie de contournement du cadre institutionnel de la négociation collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La grève : perspectives analytiques et usages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pauline Grimaud (CSO); Gabriel Rosenman (CMH); Chloé Lebas (Ceraps); Carlotta Benvegnù (Cresppa-CSU – Lest); Saphia Doumenc (Triangle); Etienne Pénissat (CMH); Eve Meuret-Campfort (Cresppa-CSU); Baptiste Giraud (Lest-Irisso); Karel Yon (IDHE.S), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nouvelles femmes de droite : le renouvellement du militantisme féminin dans les droites radicales et nationalistes (France 2010-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Actualité des recherches sur le genre en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP - Université de Picardie Jules Verne, Jun 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04129118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes au prisme du genre. Circulations, appropriations et contestations des normes de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guyvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", RT 21 : Mouvements sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04154346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner l’espace de la négociation collective. Circulations revendicatives et syndicales dans le mouvement des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", RT 18 : Relations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Yellow Vest to Anti-Green Pass Protest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISP Conference : Panel 4.6 Social movements and collective action in pandemic time (II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società italiana di scienza politica, Sep 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations populaires et contestation électorale. Critiques et alternatives proposées par les Gilets jaunes et doléances citoyennes en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’élection et ses critiques. Cycle d’ateliers sur la construction d’un répertoire d’actions "Polémiques et mobilisations autour des élections"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Le Digol; Emilie Rosenblieh; Christophe Voillot; Institut des sciences sociales des politiques (ISI), Jul 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiétude environnementale et praxis écologique populaire : les différents rapports à l’écologie au sein des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fortun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L’action collective de justice environnementale : quel pouvoir transformatif ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJJE - Environmental justice - Justice environnementale, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les engagements féminins dans les droites radicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Au-delà du séparatisme et de la radicalisation. Penser les intensités religieuses et militantes en France et en Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR RIGORAL, Feb 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03584666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féralisation de l'action collective dans le mouvement social des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staat, Recht un politischer Konflit Seminar Forschung Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zentrum March Bloch, May 2022, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un abbé chez les Gilets jaunes : Sanctions ecclésiastiques et politisation des engagements cléricaux dans la contestation des Gilets jaunes (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fulmen 3 : Sanctions spirituelles et politique dans la catholicité, des origines à l’époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Théry; Sylvain Parent, Nov 2021, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03908177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Yellow Vests protest to the City Council</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding the Yellow Vests through the Lens of Mixed Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magali Della Sudda; Emmanuelle Reungoat; Amy Mazur, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From family adovcacy to women advocacy. New Right-Wing Women against Gender politics in France (2010-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser/Repenser le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paula Cossart; Fatma Ramdani; Sabine de Bosscher; Marion Dalibert, Mar 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le mouvement des Gilets jaunes : premières analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIST : Mobilisations et contestations sociales. Une approche par les territoires périurbains et ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolutiondes ronds-points?Études de terrain du mouvement des gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif de Recherche Jaune Vif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolutions et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les mobilisations de femmes contre le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Femmes contre le changement. Engagements féminins entre conservatisme, réaction et extrémisme en Europe (fin XVIIIe-XXIe siècles)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Mar 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succéder à Alain Juppé : héritage et alternance dans la campagne municipale de 2020 à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Treille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études CREMI (collectif de recherche sur les élections municipales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes catholiques contre l’État : mobilisations contre les politiques de laïcité (1901-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « La société civile organisée contre l’État : la question des mineurs, minorés, minorisés (France et Europe du XIXe siècle à nos jours) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne; MSHA, Mar 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Ecology and Integral Feminism : New Hat for Old Moons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno SISP (Società Italiana di Scienza Politica) Annual Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Italiana di Scienza Politica - SISP, Sep 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête en cours sur les gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif de Recherche Jaune Vif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes. Enigmes et premières pistes d’analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAPS, Feb 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02180573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Watchmen to Sentinels, structuring : Transnational dynamics and European collective action in local activism structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en France et en Europe des années 1960 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Dumons; Olivier Dard, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Daughters of La Manif pour tous : When Alterfeminism meets Ecology, Inaugural Confrence, Center for Right-Wing Studies, University of California Berkeley, 25-27 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Confrence, Center for Right-Wing Studies, University of California Berkeley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condamner et soumettre : Sanctions spirituelles à l’épreuve des résistances à la condamnation de l’Action française (France 1926-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fulmen 2 : Le lancement, les relances et la levée des sanctions spirituelles (déclaration, promulgation, publication, réitération, réconciliation, absolution) dans le temps long de la tradition chrétienne (Ve-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Théry-Astruc; Arnaud Fossier; Fabrice Jesné, Jan 2019, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence du genre dans la fabrique de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude INGECSI « Que produit l’andocentrisme de la science ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CERTOP; Université Toulouse-Jean Jaurès, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02439226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes sous surveillances ministérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l’AFSP, Session thématique 53 : Questions de Genre. Entre Etats et Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02290893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et redéfinition du péril clérical : les dispositifs de surveillance du culte à l’épreuve de la laïcité sous la Troisième République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études - Le renseignement politique intérieur dans les démocraties libérales entre légitimation et contestation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL Institut d’études politiques, historiques et internationales - Université de Lausanne, Dec 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intime est politique : politisation et redéfinition de l’intime chez un groupe « alter-féministe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l’AFSP, Session thématique 27 : L’intimité publique : politiques du corps des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02270923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes catholiques et la morale sexuelle après la publication de l’encyclique Humanae Vitae (1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Catholicisme contemporain », 2016-2017. Normes morales et catholicisme à la fin des années 1960</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CéSor - Centre d’études en sciences sociales du religieux; École Pratique des Hautes Études; École des Hautes Études en Sciences Sociales, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du mariage sous l’angle de la citoyenneté dans les colonies africaines de l’empire français entre 1924 et 1935</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Congrès de la French Colonial Historical Society, 11B : Gendering colonization / La colonisation au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi à la cause : défense de la famille comme forme universelle de l’intérêt général dans la Manif pour Tous (2012-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l’AFSP, Session thématique 59 : L’intérêt général : l’État à l’épreuve de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique par d’autres moyens : genèse d’une mobilisation féminine transatlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TEPSIS. Éthnicité, race et genre dans les formes de mobilisation et d’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations du culte à l’épreuve du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution APP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Genre; MSH Paris Nord, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mères de la Place de la Concorde aux familles du Champ de Mars : sociologie historique des mobilisations catholiques sur la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Au nom de l'intérêt général »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Triangle; Pacte; ENS, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01321942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles citoyennes pour l’empire ? La citoyenneté au prisme du genre dans l’Empire colonial français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Quels citoyens pour l'empire? La citoyenneté française à l’épreuve de l’empire dans la première moitié du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Ouest-Nanterre; Archives nationales-Saint-Denis, Dec 2016, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat, l'intégration paradoxale des femmes catholiques à la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque annuel du CEFRELCO « Religions et intégration, réalités et faux-semblants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFRELCO, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01315351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irruption des catholiques dans l’espace public français : retour de manivelle ou effet d’optique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès des associations francophones de science politique "Discipline(s) et indiscipline(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associations francophones de science politique, Feb 2015, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre protection et promotion d’un nouveau modèle d’engagement séculier : les cardinaux protecteurs de l’action catholique féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cardinaux entre Cour et Curie, Colloque « Cardinaux et cardinalat : une élite à l’épreuve de la modernité, 1775-1978 », 2e session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, Apr 2015, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilizzazione cattolica intorno al Gender nel contesto locale. Les Sentinelles e la politicizzazione delle politiche di genere in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISP (Società Italiana di Scienza Politica), Sep 2014, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre à la bordelaise : genre, sexualité et égalité femmes/hommes dans la campagne municipale bordelaise de mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des études de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, religion et catholicisme : perspectives socio-historiques sur les mobilisations catholiques en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, École français de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des résultats de l'ANR GENEREL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des études de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure de Lyon, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action catholique féminine au XXe siècle : éclairer les transformations d'un engagement catholique à la lumière du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Femmes catholiques et engagement dans la société et dans l'Église en France et en Belgique au XXe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Arras, Dec 2014, Lille, France. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/r8x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sentinelles debout, transformation du répertoire de l'action collective dans les mobilisations catholiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le catholicisme d'identité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5190 LARHRA, Nov 2014, EHESS, Paris, France. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/rgz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déclinaisons de la forme organisationnelle ligueuse dans un contexte transalpin et transnational : Le cas des organisations catholiques féminines française et italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phénomène ligueur en Europe et Amérique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Metz, France. pp.105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté avant le vote. Approche comparée d'un militantisme féminin d'Action catholique (1900-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Pessac, SPIRIT, Sciences Po Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mobilisation féminine et culture catholique : une approche genrée du militantisme féminin conservateur en France et en Italie (1900-1914) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilization and Political Culture, International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien De Blic; Tommaso Vitale, Jan 2007, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire les Italiennes, unir les Françaises&amp;quot;. Ou comment les mouvements féminins de masse ont redéfini une place dans la cité pour les femmes catholiques en France et en Italie (1902-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croises franco-americains sur la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciné-Débat &amp;quot;DOSSIER 137 &amp;quot; : les violences policières en manifestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sur l’histoire du maintien de l’ordre et l'évolution des mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pigenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des lois - Mission d'information sur l'avenir du maintien de l'ordre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrairement à une idée tenace, les cahiers de doléances n’ont jamais été enterrés [Tribune]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dartigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloquons tout&amp;quot; : une nouvelle façon de contester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05309584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les féminismes contemporains. Où en sont les féminismes aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04193660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour mesurer le sexisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Durovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les « nouvelles femmes de droite » s’invitent dans la campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.kngdy5ha3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03591177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’extrême-droite a renouvelé le militantisme féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catholic Women and Populist Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la 'convergence' des luttes sociales et environnementales. Un éclairage par le mouvement des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, grandes oubliées de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03598852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir « vivre dignement » une doléance absente de la campagne présidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.fcnsgrvxw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03634954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White privilege: what it is, what it means and why understanding it matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuraan Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolyn Tyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Terriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAJ.s9whgtgda⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03356101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes sont écolos à leur manière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02294287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda : Portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Richet (1852-1918) - épouse Charles Buloz (1873-1905) puis épouse Landouzy (1906-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04984258v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de doléances de l’Orne et du Finistère (2018-2019). Matérialité des cahiers, conditions d’énonciation et de participation. Note de recherche ANR Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud-Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03669696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les &amp;quot;Cahiers de doléances&amp;quot; et &amp;quot;Cahiers d'expression libre&amp;quot; tenus en Gironde (Novembre 2018-Mars 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Family Advocacy to Women Advocacy: New Right-Wing Women against Gender politics in France (2010-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime démocratique et la place laissée aux acteurs de la société civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil économique, social et environnemental. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission flash relative à la numérisation et à la publicisation des cahiers de doléances issus du Grand Débat National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Enseignement Supérieur et de la Recherche. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête auprès des Gilets jaunes et la recherche citoyenne sur les Cahiers de doléances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR GILETSJAUNES; CESER Nouvelle-Aquitaine. 2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes, anti-écologistes ? Bilan des recherches en sciences sociales sur les rapports à l'environnement des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation de l'écologie politique. 2023, pp.46-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fémonationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Fémonationalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité politique féminine conservatrice avant le droit de suffrage en France et en Italie. Socio histoire de la politisation des femmes catholiques au sein de la Ligue patriotique des Françaises (1902-1933) et de l'Unione fra le donne cattoliche d'Italia (1909-1919).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole des Hautes Etudes en Sciences Sociales (EHESS); Università di Roma 'La Sapienza', 2007. Français. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00429918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la valse des ronds-points aux cahiers de la colère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "De la valse des ronds-points aux cahiers de la colère" aux Archives départementales de la Gironde et au Musée d'Aquitaine de Bordeaux, 16-17 novembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rebellio, pp.530, 2023, 978-2-913055-82-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04160002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et christianisme. Plaidoyers pour une histoire croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brejon de Lavergnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française d'histoire religieuse contemporaine; Matthieu Brejon de Lavergnée; Magali Della Sudda (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Genre et religion », 24/09/2011 et 29/09/2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. 2, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2014, Les cahiers de l'AFHRC, 9782701020334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, pouvoir, représentations au niveau local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution des richesses : quand mobilisation contre la réforme des retraites et « gilets jaunes » se rejoignent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04092525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de la colère. Une trace dans le sillage des « gilets jaunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Guilhembet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">President van de rijken? Veel Franse kiezers menen in elk geval dat Macron hun niets heeft gegeven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Huisman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03636828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois regards sur les Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clerc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pellenec Morgane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la Participation DicoPart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://www.dicopart.fr/participation-conservatrice-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corlieu Cécile de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des féministes : France, XVIIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.353-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02366002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenu Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des féministes : France, XVIIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.292-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02365952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politisation et socio-histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire genre &amp; science politique : concepts, objets, problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.406-417. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.achi.2013.01.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices : BRIGODE (baronne de) Ghislaine née VILAIN XIIII, BOURNONVILLE Geneviève, COLLASSON, Alyette Marie Marthe, née DE VÉLARD, FROSSARD Marie, KRAFFT Louise, LECLERCQ DE JUIGNÉ, Marie Madeleine Emma Eudoxa, née SCHNEIDER, MUNET, Alice, NOAILLAT-DEVUNS, Mme Marthe née DEVUNS, POTRON Cécile née FROTTIN, REILLE, Geneviève née SOULT DE DALAMATIE, TANQUEREL DES PLANCHES (de) Anne, DE VÉLARD Marthe, née TERRASSON DE SENEVAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins de femmes : religion, culture et société : France, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostu, Marie du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.277-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reille, Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.271-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leclerc de Juigné, Marie Madeleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.209-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munet, Alice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.248-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krafft, Louise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanquerel des Planches, Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.295-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrasson de Senevas, Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.298-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noaillat-Devuns, Marthe de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.248-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frossard, Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butillard, Andrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélard, Marthe de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.316-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collasson, Alyette Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigode, Ghislaine de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Della Sudda </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS, habilité à diriger les recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magali-della-sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7238-6593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059318953</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90484784</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140611496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nouvelles femmes de droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors d'Atteinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2022, Faits &amp; Idées, 978-2-38257-028-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du transnational. Terrains, preuves, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Backouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Zúñiga (dir.). Centre de recherches historiques, pp.288, 2011, La Bibliothèque du Centre de recherches historiques, 9782908452006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation, manifestation et actions contestataires. La participation à l’épreuve des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, pp.238, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yellow Vest Movement in France: A mixed Method Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (3-4), pp.575, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des femmes des classes populaires en France depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 265, pp.192, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches et nouveaux objets du fait religieux en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129 (1), pp.[en ligne], 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre, une nouvelle approche du fait religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Von Tippelskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128 (2), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriations empiriques du genre. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Gollac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (24), pp.5-13, 2007, (En)quêtes de genre, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01204721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la fin. Esquisse d’une politique préfigurative conservatrice chez des militantes « alterféministes » (France, 2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Angoisses environnementales et radicalités politiques, 6, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/chcp.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La participation férale des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Occupation, manifestation et actions contestataires : la participation à l’épreuve des Gilets jaunes, 41, pp.7-30. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.041.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05330102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et infortune de la rhétorique réactionnaire des alterféministes écolo-conservatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ecologisme et conservatisme. L'écologisme est-il toujours un progressisme ?, 2, pp.I-XII. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.002.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire des Cahiers de doléances ? Éclairer les débats sur la mise en ligne à l’aune des recherches académiques et citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les archives en commun(s) : de l’accès libre aux usages, 271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04662659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Olympe de Gouges aux groupuscules identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Manuel d'autodéfense intellectuelle - Histoire, Hors-série, pp.120-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefigurative leadership: The Building of Leadership Roles in a Municipal Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.111-132. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17427150221144393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03865390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Yellow Vest Street Protest to City Council. When Movements Run for Office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: Understanding the Yellow Vests through the Lens of Mixed Methods, 20 (3-4), pp.420-443. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00191-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard, 1989-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Yellow Vest Movement in France: A Mixed Methods Approach, 20 (3-4), pp.573-575. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00197-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the French Yellow Vests Movement through the lens of mixed methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Yellow Vest Movement in France: A Mixed Methods Approach, 20 (3-4), pp.303-317. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00188-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excluante, l’écriture inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Paoletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.149-152. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.047.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are movements against climate-change policy anti-environmental? Research on the Yellow Vest Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue: Understanding the Yellow Vests through the Lens of Mixed Methods, 20 (3-4), pp.550-572. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00186-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi naturelle à l’écologie : évolution des conceptions de la « nature » mobilisées dans la morale sexuelle catholique (20e-21e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier : « Le sexe dans l’Église (Moyen Âge – 21e siècle) », 147, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.15222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un avant et un après &amp;quot;gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes &amp; libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Manifestation(s), 191, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections européennes 2019 : « Politiquement, le jaune a cessé d’être une couleur primaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Liochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Graziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quotidien Le Monde, Rubrique "Idées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et redéfinition du péril clérical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114 (114-115), pp.55-78. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.20942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique : Sara Garbagnoli et Prearo Massimo, La croisade “anti-genre” : du Vatican aux manifs pour tous Paris, Textuel, coll. Petite encyclopédie critique, 2017, 128 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.185-188. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.041.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02082451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (5-6), pp.869-892. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.695.0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement des Gilets jaunes : un apprentissage en pratique(s) de la politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Challier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fillieule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Agrikoliansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Faire avec la politique. Novices, amateurs et intermittents en politique, 128, pp.143-177. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.128.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Campbell, Political Belief in France, 1927–1945. Gender, Empire, and Fascism in the Croix de Feu and Parti social français, Baton Rouge, LA (Louisiana State University Press) 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2018.2.48469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01866641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle de l’accouchement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mosconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.175-178. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.039.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe des anti-genre, À propos de : R. Kuhar et D. Paternotte (dir.), Anti-Gender Campaigns in Europe Mobilizing against Equality, Rowman & Littlefield International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Femmes, engagement et classes populaires : une histoire vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’engagement des femmes des classes populaires en France depuis 1945, 4 (265), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.265.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pas de Boris Jeanne (1978-2017). Pistes pour une histoire connectée du fait religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129 (1), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.3388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1902, les catholiques sont dans la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02458966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ripostes catholiques » Recherches contemporaines sur les mobilisations conservatrices autour de questions sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Avanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ripostes catholiques, 18, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.4118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01715444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu. Petit Vincent, God save la France. La religion et la nation. ­ Paris, Les Éditions du Cerf, 2015. 232 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (5), pp.976-978. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.675.0946u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Rogers, A Frenchwoman’s Imperial Story : Madame Luce in 19th Century Algeria, Stanford, Stanford University Press, 2013, 267 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 255, pp.192-194. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.255.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà le bien et le mal, la morale sexuelle en question chez les femmes catholiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Morales sexuelles, 35 (1), pp.82-101. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.351.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Von Tippelskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le genre, une nouvelle approche du fait religieux - La chancellerie consulaire française (XVIe-XXe siècle) : attributions, organisation, agents, usagers - Penser l’hégémonie et la subalternité avec Gramsci - Varia, 128 (2), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cooper, Français et Africains ? Être citoyen au temps de la décolonisation. Paris, Payot, 2015, 633 p. Traduction Christian Jeanmougin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 256, pp.157-159. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.256.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When male heterosexual leaders politicize gender and sexual issues: The logic of representation in the 2014 Bordeaux municipal election campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.83-100. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2015.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcher, Syliane, L’Autre citoyen. L’idéal républicain et les Antilles après l’esclavage, Paris, Armand Colin, 2014, 380 p. « Le Temps des idées ». Préface d’Étienne Balibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 252, pp.189-191. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.252.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Bouglé-Moalic, Anne-Sarah Le vote des Françaises, cent ans de débats (1848-1944), Rennes, Presses universitaires de Rennes, 2012, 362 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (1), pp.264-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verjus, Le bon mari. Une histoire politique des hommes et des femmes à l'époque révolutionnaire, Fayard, Paris, 2010, 390 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.183-185. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.031.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skocpol (Theda), Williamson (Vanessa) – The Tea Party and the Remaking of Republican Conservatism. – New York, Oxford University Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (2), pp.319-321. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.642.0312g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatrella Tony, Conseil pontifical pour la famille, Gender. La Controverse, Pierre Téqui, Paris, 2011, 190 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.208-210. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.029.0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux catholiques féminins. Une perspective de genre sur une mobilisation transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Réseaux de femmes, femmes en réseaux, 12-13, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genrehistoire.1872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des antichambres du Parlement ? : L'Action catholique féminine et la carrière des députés italiennes (1945-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Femmes outsiders en politique, 19, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parl.019.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes catholiques dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (226), pp.51-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l'exercice de l'autorité épiscopale dans l'Église catholique en France à la lumière de la condamnation de l'Action française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88 (3), pp.68-88. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.088.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, Fascism and Right-Wing in France between the wars: the Catholic matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics, Religion and Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.179-195. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21567689.2012.675706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs, genre et religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Malochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pouvoir, genre et religions, 27, pp.29-32. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.027.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Invention de la femme politique moderne. La LPDF, les élections, La République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Anne Verjus, Denise Davidson, Le roman conjugal. Chroniques de la vie familiale à l'époque de la Révolution et de l'Empire, Seyssel, Champ Vallon, 2011 (La chose publique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (5), pp.996-997. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.615.0980k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : Traïni, Christophe (dir), Emotions... mobilisations !, Paris, Presses de Sciences Po, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (4), pp.798-799. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.614.0751ze⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00620642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationale blanche. La Fédération internationale des Ligues féminines catholiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque du CRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Chaignaut, François, L'affaire Berger-Levrault : le féminisme à l'épreuve (1897-1905). Rennes : Presses universitaires de Rennes, coll. Archives du Féminisme, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.833-836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique malgré elles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.601.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics despite themselves: Catholic women's political mobilization in France and Italy, 1900-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (1), pp.31-55. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.601.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La charité et les affaires. le cas de la ligue patriotique des françaises (1901-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.11-29. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.056.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps des élues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps des élues » Temps militant, professionnel et familial chez les élues d'un conseil municipal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les femmes dans l'action militante, syndicale et revendicative de 1945 à nos jours, pp.3-14. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064232ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Minesso, Michela, Stato ed infanzia nell’Italia contemporanea. Origini, sviluppo e fine dell’ONMI (1925-1975), Bologna, Il Mulino, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118 (2), pp.209. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.118.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités à l’épreuve de la parité. Parité et temporalités professionnelle, familiale et politique chez les élues d’une ville moyenne (2001-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les temps sexués de l'activité, 9, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déloye, Yves, Les voix de Dieu. Pour une autre histoire du suffrage universel : le clergé catholique français et le vote (XIXe-XXe siècles). Paris : Fayard, 2006, 410 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 83 (3), pp.235-236. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.083.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures - D’amelia, Marina, Donne alle urne. La conquista del voto. Documenti 1864-1946, Roma: Biblink, 2006, 172p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.319-320. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours conservateurs, pratiques novatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (24), pp.211-231. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures - Galeotti, Giulia, Storia del voto alle donne in Italia. Alle radici del difficile rapporto tra donne e politica. Roma : Biblink, 2006, 307 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.318-320. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures : Éliane Viennot, La France, les femmes et le pouvoir. L’invention de la loi salique (Ve-XVIe siècles), Paris, Perrin, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.316-317. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Galeotti, Giulia, Storia dell’aborto. Roma : Il Mulino, “Farsi un’idea”, 2003, 131 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (1), pp.177-178. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.111.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie - Dumons, Bruno, Les dames de la Ligue des femmes françaises. Paris : Cerf « Histoire », 2006, 528 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (4), pp.217-218. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.092.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie - Doneaud, Thérèse, Gerin, Christian, Les femmes agissent, le monde change. Une histoire inédite de l’Union féminine civique et sociale. Paris : Cerf « histoire », 2005, 288 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (4), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.092.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Le Naour, Jean-Yves, La famille doit voter. Le suffrage familial contre le vote individuel. Paris : Hachette, 2005, 265 p.,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (1), pp.253-255. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.109.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Godineau, Dominique, Citoyennes tricoteuses. Les femmes à Paris pendant la Révolution française, Paris, Perrin coll. « Pour l’Histoire », 2004, 416 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (2), pp.231-233. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.110.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Bock, Gisela, Cova, Anne, Écrire l’histoire des femmes en Europe du Sud XIXe-XXe siècles. Oeiras (Portugal) : Celta Editora, 2003, 183 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (1), pp.235-237. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.109.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Bernos, Marcel, Bitton, Michèle, Femmes, familles, filiations. Société et histoire, en hommage à Yvonne Knibiehler. Marseille : PUP, 2004, 300 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (1), pp.247-249. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.109.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivations de femmes et lutte contre les inégalités de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; Sylvain Bordiec; François Buton; Christèle Dondeyne; Etienne Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des Gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-133, 2025, SocioPo, 9782365122917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05337667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Froidevaux-Metterie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-471, 2025, 9782021567595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05309606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressentis et émotions, des Gilets jaunes aux cahiers de doléances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séquence émotion : la France du ressenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-84, 2025, Monde en cours - Les petits cahiers tendance, 978-2-8159-6726-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05294838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gauches et les Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Talpin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau peuple, nouvelle gauche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-176, 2025, Les livres de l'Institut La Boétie, 9782354803223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05294730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : &amp;quot;Il y a une présence inédite des femmes dans le mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-122, 2024, Idées reçues, 979-10-318-0706-5. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes contre le changement. Enjeux théoriques et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Bugnon; Camille Cléret; Valérie Dubslaff; Olivia Tauana Gomes Silva; Solenn Mabo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes contre le changement. Conservatisme, réaction et extrémisme en Europe XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2024, Archives du féminisme, 9782753595897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche citoyenne sur les Cahiers de doléances girondins. A l'initiative de Gilets jaunes, avec des Gilets jaunes, des universitaires, des citoyennes et citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Guilhembet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Della Sudda, Jean-Pierre Lefèvre, Pierre Robin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la valse des ronds points aux cahiers de la colère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebellio Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-43, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04160190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la contamination du monde fait aux femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Cary; Nadia Garnoussi; Yann Le Lann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l'effondrement : Reconfigurations théoriques et nouvelles pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-270, 2022, Le regard sociologique, 978-2-7574-3645-5. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.129640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02432147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « Veilleurs » aux « Sentinelles ». Structuration d’un groupe local, dynamiques transnationales et action collective européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dard et Bruno Dumons (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droites et catholicisme en France et en Europe des années 1960 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, LARHRA, pp.181-198, 2022, Chrétiens et Sociétés. Documents et Mémoires, 9791091592307. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.larhra.8671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03676857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarités jaunes : vers une relocalisation de la démocratie écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Grémion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Fourniau; Loïc Blondiaux; Dominique Bourg et Marie-Anne Cohendet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie écologique : une pensée indisciplinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-310, 2022, Colloque de Cerisy, 9791037015365. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.fourn.2022.01.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03669569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit Debout, Gilets jaunes : quoi de neuf à l'horizon des mouvements sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guionnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Frinault; Christian Le Bart; Erik Neveu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-214, 2021, U. Science politique, 978-2-200-62872-7. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03275420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les électrices et les élues au village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Granger; Laurent Le Gall; Sébastien Vignon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voter au village : Les formes locales de la vie politique, XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.189-210, 2021, 978-2-7574-3262-4. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.102794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes catholiques contre l'Etat. Mobilisations contre les politiques de laïcité (1901-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistine Bouneau; Nicolas Patin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Société civile organisée contre l'Etat : la question des mineurs/minorés/minorisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.59-74, 2020, 978-2-85892-604-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Azione cattolica femminile in Francia dall'Ottocento al Concilio Vaticano II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Trionfini (a cura di). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per una storia dell’Azione cattolica nel mondo. Problemi e linee di sviluppo dalle origini al Concilio Vaticano II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ave, pp.69-80, 2019, Ricerche e documenti, 9788832710311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action catholique féminine au XXe siècle. Éclairer les transformations d’un engagement catholique à la lumière du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Duriez; Olivier Rota; Catherine Vialle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes catholiques, femmes engagées : France, Belgique, Angleterre, XXe siècle [Journée d'étude "Femmes catholiques et engagement dans la société et dans l'Église en France et en Belgique au XXe siècle", organisée dans le cadre de l’Institut d’Étude des Faits Religieux, CREHS EA 4027 et la Faculté de théologie de l’Institut catholique de Lille, le 5 décembre 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.101-114, 2019, Histoire et civilisations, 978-2-7574-2859-7. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.78186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02294261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vigiles debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumons; Frédéric Gugelot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catholicisme et identité : regards croisés sur le catholicisme français contemporain (1980-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.251-266, 2017, Signes des temps, 978-2-8111-1839-6. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kart.dumon.2017.01.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre protection et promotion d’un nouveau modèle d’engagement séculier. Les cardinaux protecteurs de l’action catholique féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Jankowiak,; Laura Pettinaroli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cardinaux entre Cour et Curie : une élite romaine, 1775-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 530, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-137, 2017, 978-2-7283-1230-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02112047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contro-mobilitazione cattolica intorno al 'gender' : le Sentinelle francesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimo Prearo (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche dell'orgoglio : sessualità, soggettività e movimenti sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-182, 2015, Àltera. Politiche e teorie della sessualità, 9788846743077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right-Wing Feminism and Conservative Women's Militancy in Interwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Kalman and Sean Kennedy (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French Right between the Wars : Political and Intellectual Movements from Conservatism to Fascism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.150-173, 2014, 978-1-78238-240-9. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt9qd0wh.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Une histoire religieuse sans genre est-elle (encore) possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brejon de Lavergnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française d'histoire religieuse contemporaine; Matthieu Brejon de Lavergnée; Magali Della Sudda (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et christianisme. Plaidoyers pour une histoire croisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2014, Bibliothèque Beauchesne. Les cahiers de l'AFHRC, 978-2-7010-2033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachez ce voile que je ne saurais voir&amp;quot;. Le refus du voile et la naissance de l'apostolat féminin au XIXe siècle chez les Filles de Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Eleonora Sanna et Malek Bouyahia (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La polysémie du voile : politiques et mobilisations post-coloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les archives contemporaines, pp.155-178, 2013, 978-2-8130-0105-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Sede e associazionismo cattolico femminile francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emma Fattorini (a cura di). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomazia senza eserciti, le relazioni internazionali della Chiesa di Pio XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci (Roma), pp.135-154, 2013, 978-8843070244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligue féminine d'Action catholique et les ligues de droite radicale (1919-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vervaecke (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : À droite de la droite : droites radicales en France et en Grande-Bretagne au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Septentrion, pp.425-448, 2012, Espaces politiques, 978-2-7574-0369-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique dans la sacristie&amp;quot;. Une mise en forme de la politique informelle par le clergé sous la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ploux François; Offerlé Michel; Le Gall Laurent (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique sans en avoir l'air. Aspects de la politique informelle, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-242, 2012, Histoire, 978-2-7535-1973-2. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.128883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association and Political Pluralism. The Effects of the Law of 1901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julian Wright, Stuart Jones (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralism and the Idea of the Republic in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, pp.161-178, 2012, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137028310_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du pontificat de Pie XI pour l’Action Catholique féminine en France et en Italie (1922-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Guasco; Raffaella Perin (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pius XI : keywords : international conference Milan 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lit, pp.207-225, 2010, Christianity and history : Series of the John XXIII Foundation for Religious Studies in Bologna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02150562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligue patriotique des Françaises et la condamnation de l'Action française (1926-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prévotat, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pie XI et la France : l'apport des archives du pontificat de Pie XI à la connaissance des rapports entre le Saint-Siège et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, pp.205-244, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sfide del pontificato di Pio XI per l’azione cattolica femminile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guasco, Alberto; Perin, Raffaela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pius XI - Keywords</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christianity &amp; History (7), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-225, 2010, Pio XI Parole Chiave, CH 978-3-643-90027-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire de la terre appartient aux familles nombreuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE LUCA-BARRUSSE, Virginie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la famille, avec les familles, des associations se mobilisent : France, 1880-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.41-60, 2008, 978-2-296-04702-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes catholiques à l’épreuve de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Weil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la laïcité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-143, 2007, 9782130559009. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.weil.2007.01.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les cahiers de doléances du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Printemps des Humanités "pourquoi travailler ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet; Danielle Tartakowsky; Valentin Fraix; Louise Espitalier; Pierre-Paul Zalio, Mar 2026, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que demandent les doléances girondines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Que demande (encore) le peuple ? Les cahiers de doléances de 2019 : bilan et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charlotte Lacoste; Hélène Parent, Dec 2025, Université de Lorraine, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la &amp;quot;transition&amp;quot; ? Saisir les écologies populaires depuis les &amp;quot;cahiers de doléances&amp;quot; (2018-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud--Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau genre des droites extrêmes et radicales en France (2013-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences publiques en études de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delphine Gardney, May 2025, Université de Genève, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lutte contre le bolchévisme à celle contre le communisme. Mobilisations associatives et électorales féminines (France 1925-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de Colloque "Catholicisme et anticommunisme : l’apogée du pontificat de Pie XII"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archambault, Fabien; Pettinaroli, Laura; Roullin, Stéphanie, Oct 2024, Paris, Maison de la recherche de Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation contestataire à l’épreuve de la brutalisation du maintien de l’ordre dans une métropole du Sud Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès national de l’AFSP, ST 30 : L’innovation contestataire à l’épreuve de la comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Sciences Po Grenoble, PACTE, Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement social des Gilets jaunes : les prémisses des contestations du Pacte vert ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université européenne d’été « Un pacte encore vert »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDEI; Carlos-Manuel Alves; Alexis Marie; Clémentine Mazille, Sep 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04695463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes. Un mouvement de femmes mais anti-féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le territoire dans tous ses états", Atelier 3 - Idées reçues sur les Gilets jaunes : quel bilan 5 ans après le mouvement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPEL; Dezé, Alexandre; Giraudeau, Nicolas; Négrier, Emmanuel; Moutot, Gilles; Potier, Damien; Roux, Christophe; Savarese, Eric, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revendications salariales dans le mouvement des Gilets Jaunes. Comment les rapports d’emploi provoquent une stratégie de contournement du cadre institutionnel de la négociation collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La grève : perspectives analytiques et usages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pauline Grimaud (CSO); Gabriel Rosenman (CMH); Chloé Lebas (Ceraps); Carlotta Benvegnù (Cresppa-CSU – Lest); Saphia Doumenc (Triangle); Etienne Pénissat (CMH); Eve Meuret-Campfort (Cresppa-CSU); Baptiste Giraud (Lest-Irisso); Karel Yon (IDHE.S), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nouvelles femmes de droite : le renouvellement du militantisme féminin dans les droites radicales et nationalistes (France 2010-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Actualité des recherches sur le genre en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP - Université de Picardie Jules Verne, Jun 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04129118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes au prisme du genre. Circulations, appropriations et contestations des normes de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guyvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", RT 21 : Mouvements sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04154346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner l’espace de la négociation collective. Circulations revendicatives et syndicales dans le mouvement des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", RT 18 : Relations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les engagements féminins dans les droites radicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Au-delà du séparatisme et de la radicalisation. Penser les intensités religieuses et militantes en France et en Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR RIGORAL, Feb 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03584666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations populaires et contestation électorale. Critiques et alternatives proposées par les Gilets jaunes et doléances citoyennes en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’élection et ses critiques. Cycle d’ateliers sur la construction d’un répertoire d’actions "Polémiques et mobilisations autour des élections"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Le Digol; Emilie Rosenblieh; Christophe Voillot; Institut des sciences sociales des politiques (ISI), Jul 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiétude environnementale et praxis écologique populaire : les différents rapports à l’écologie au sein des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fortun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L’action collective de justice environnementale : quel pouvoir transformatif ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJJE - Environmental justice - Justice environnementale, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Yellow Vest to Anti-Green Pass Protest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISP Conference : Panel 4.6 Social movements and collective action in pandemic time (II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società italiana di scienza politica, Sep 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féralisation de l'action collective dans le mouvement social des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staat, Recht un politischer Konflit Seminar Forschung Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zentrum March Bloch, May 2022, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un abbé chez les Gilets jaunes : Sanctions ecclésiastiques et politisation des engagements cléricaux dans la contestation des Gilets jaunes (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fulmen 3 : Sanctions spirituelles et politique dans la catholicité, des origines à l’époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Théry; Sylvain Parent, Nov 2021, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03908177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Yellow Vests protest to the City Council</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding the Yellow Vests through the Lens of Mixed Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magali Della Sudda; Emmanuelle Reungoat; Amy Mazur, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From family adovcacy to women advocacy. New Right-Wing Women against Gender politics in France (2010-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser/Repenser le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paula Cossart; Fatma Ramdani; Sabine de Bosscher; Marion Dalibert, Mar 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le mouvement des Gilets jaunes : premières analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIST : Mobilisations et contestations sociales. Une approche par les territoires périurbains et ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolutiondes ronds-points?Études de terrain du mouvement des gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif de Recherche Jaune Vif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolutions et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succéder à Alain Juppé : héritage et alternance dans la campagne municipale de 2020 à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Treille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études CREMI (collectif de recherche sur les élections municipales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les mobilisations de femmes contre le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Femmes contre le changement. Engagements féminins entre conservatisme, réaction et extrémisme en Europe (fin XVIIIe-XXIe siècles)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Mar 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête en cours sur les gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif de Recherche Jaune Vif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes. Enigmes et premières pistes d’analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAPS, Feb 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02180573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Ecology and Integral Feminism : New Hat for Old Moons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno SISP (Società Italiana di Scienza Politica) Annual Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Italiana di Scienza Politica - SISP, Sep 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Watchmen to Sentinels, structuring : Transnational dynamics and European collective action in local activism structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en France et en Europe des années 1960 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Dumons; Olivier Dard, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes catholiques contre l’État : mobilisations contre les politiques de laïcité (1901-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « La société civile organisée contre l’État : la question des mineurs, minorés, minorisés (France et Europe du XIXe siècle à nos jours) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne; MSHA, Mar 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condamner et soumettre : Sanctions spirituelles à l’épreuve des résistances à la condamnation de l’Action française (France 1926-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fulmen 2 : Le lancement, les relances et la levée des sanctions spirituelles (déclaration, promulgation, publication, réitération, réconciliation, absolution) dans le temps long de la tradition chrétienne (Ve-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Théry-Astruc; Arnaud Fossier; Fabrice Jesné, Jan 2019, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Daughters of La Manif pour tous : When Alterfeminism meets Ecology, Inaugural Confrence, Center for Right-Wing Studies, University of California Berkeley, 25-27 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Confrence, Center for Right-Wing Studies, University of California Berkeley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence du genre dans la fabrique de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude INGECSI « Que produit l’andocentrisme de la science ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CERTOP; Université Toulouse-Jean Jaurès, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02439226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes sous surveillances ministérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l’AFSP, Session thématique 53 : Questions de Genre. Entre Etats et Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02290893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et redéfinition du péril clérical : les dispositifs de surveillance du culte à l’épreuve de la laïcité sous la Troisième République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études - Le renseignement politique intérieur dans les démocraties libérales entre légitimation et contestation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL Institut d’études politiques, historiques et internationales - Université de Lausanne, Dec 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intime est politique : politisation et redéfinition de l’intime chez un groupe « alter-féministe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l’AFSP, Session thématique 27 : L’intimité publique : politiques du corps des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02270923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes catholiques et la morale sexuelle après la publication de l’encyclique Humanae Vitae (1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Catholicisme contemporain », 2016-2017. Normes morales et catholicisme à la fin des années 1960</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CéSor - Centre d’études en sciences sociales du religieux; École Pratique des Hautes Études; École des Hautes Études en Sciences Sociales, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du mariage sous l’angle de la citoyenneté dans les colonies africaines de l’empire français entre 1924 et 1935</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Congrès de la French Colonial Historical Society, 11B : Gendering colonization / La colonisation au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi à la cause : défense de la famille comme forme universelle de l’intérêt général dans la Manif pour Tous (2012-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l’AFSP, Session thématique 59 : L’intérêt général : l’État à l’épreuve de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique par d’autres moyens : genèse d’une mobilisation féminine transatlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TEPSIS. Éthnicité, race et genre dans les formes de mobilisation et d’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations du culte à l’épreuve du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution APP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Genre; MSH Paris Nord, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mères de la Place de la Concorde aux familles du Champ de Mars : sociologie historique des mobilisations catholiques sur la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Au nom de l'intérêt général »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Triangle; Pacte; ENS, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01321942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles citoyennes pour l’empire ? La citoyenneté au prisme du genre dans l’Empire colonial français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Quels citoyens pour l'empire? La citoyenneté française à l’épreuve de l’empire dans la première moitié du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Ouest-Nanterre; Archives nationales-Saint-Denis, Dec 2016, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat, l'intégration paradoxale des femmes catholiques à la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque annuel du CEFRELCO « Religions et intégration, réalités et faux-semblants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFRELCO, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01315351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irruption des catholiques dans l’espace public français : retour de manivelle ou effet d’optique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès des associations francophones de science politique "Discipline(s) et indiscipline(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associations francophones de science politique, Feb 2015, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre protection et promotion d’un nouveau modèle d’engagement séculier : les cardinaux protecteurs de l’action catholique féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cardinaux entre Cour et Curie, Colloque « Cardinaux et cardinalat : une élite à l’épreuve de la modernité, 1775-1978 », 2e session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, Apr 2015, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre à la bordelaise : genre, sexualité et égalité femmes/hommes dans la campagne municipale bordelaise de mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des études de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilizzazione cattolica intorno al Gender nel contesto locale. Les Sentinelles e la politicizzazione delle politiche di genere in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISP (Società Italiana di Scienza Politica), Sep 2014, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, religion et catholicisme : perspectives socio-historiques sur les mobilisations catholiques en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, École français de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des résultats de l'ANR GENEREL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des études de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure de Lyon, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action catholique féminine au XXe siècle : éclairer les transformations d'un engagement catholique à la lumière du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Femmes catholiques et engagement dans la société et dans l'Église en France et en Belgique au XXe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Arras, Dec 2014, Lille, France. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/r8x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sentinelles debout, transformation du répertoire de l'action collective dans les mobilisations catholiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le catholicisme d'identité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5190 LARHRA, Nov 2014, EHESS, Paris, France. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/rgz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déclinaisons de la forme organisationnelle ligueuse dans un contexte transalpin et transnational : Le cas des organisations catholiques féminines française et italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phénomène ligueur en Europe et Amérique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Metz, France. pp.105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté avant le vote. Approche comparée d'un militantisme féminin d'Action catholique (1900-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Pessac, SPIRIT, Sciences Po Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mobilisation féminine et culture catholique : une approche genrée du militantisme féminin conservateur en France et en Italie (1900-1914) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilization and Political Culture, International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien De Blic; Tommaso Vitale, Jan 2007, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire les Italiennes, unir les Françaises&amp;quot;. Ou comment les mouvements féminins de masse ont redéfini une place dans la cité pour les femmes catholiques en France et en Italie (1902-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croises franco-americains sur la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciné-Débat &amp;quot;DOSSIER 137 &amp;quot; : les violences policières en manifestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sur l’histoire du maintien de l’ordre et l'évolution des mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pigenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des lois - Mission d'information sur l'avenir du maintien de l'ordre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrairement à une idée tenace, les cahiers de doléances n’ont jamais été enterrés [Tribune]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dartigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloquons tout&amp;quot; : une nouvelle façon de contester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05309584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les féminismes contemporains. Où en sont les féminismes aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04193660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour mesurer le sexisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Durovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’extrême-droite a renouvelé le militantisme féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catholic Women and Populist Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les « nouvelles femmes de droite » s’invitent dans la campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.kngdy5ha3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03591177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la 'convergence' des luttes sociales et environnementales. Un éclairage par le mouvement des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, grandes oubliées de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03598852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir « vivre dignement » une doléance absente de la campagne présidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.fcnsgrvxw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03634954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White privilege: what it is, what it means and why understanding it matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuraan Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolyn Tyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Terriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAJ.s9whgtgda⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03356101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes sont écolos à leur manière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02294287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda : Portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Richet (1852-1918) - épouse Charles Buloz (1873-1905) puis épouse Landouzy (1906-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04984258v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de doléances de l’Orne et du Finistère (2018-2019). Matérialité des cahiers, conditions d’énonciation et de participation. Note de recherche ANR Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud-Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les &amp;quot;Cahiers de doléances&amp;quot; et &amp;quot;Cahiers d'expression libre&amp;quot; tenus en Gironde (Novembre 2018-Mars 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03669696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Family Advocacy to Women Advocacy: New Right-Wing Women against Gender politics in France (2010-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime démocratique et la place laissée aux acteurs de la société civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil économique, social et environnemental. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission flash relative à la numérisation et à la publicisation des cahiers de doléances issus du Grand Débat National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Enseignement Supérieur et de la Recherche. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête auprès des Gilets jaunes et la recherche citoyenne sur les Cahiers de doléances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR GILETSJAUNES; CESER Nouvelle-Aquitaine. 2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes, anti-écologistes ? Bilan des recherches en sciences sociales sur les rapports à l'environnement des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation de l'écologie politique. 2023, pp.46-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fémonationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Fémonationalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité politique féminine conservatrice avant le droit de suffrage en France et en Italie. Socio histoire de la politisation des femmes catholiques au sein de la Ligue patriotique des Françaises (1902-1933) et de l'Unione fra le donne cattoliche d'Italia (1909-1919).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole des Hautes Etudes en Sciences Sociales (EHESS); Università di Roma 'La Sapienza', 2007. Français. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00429918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la valse des ronds-points aux cahiers de la colère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "De la valse des ronds-points aux cahiers de la colère" aux Archives départementales de la Gironde et au Musée d'Aquitaine de Bordeaux, 16-17 novembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rebellio, pp.530, 2023, 978-2-913055-82-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04160002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et christianisme. Plaidoyers pour une histoire croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brejon de Lavergnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française d'histoire religieuse contemporaine; Matthieu Brejon de Lavergnée; Magali Della Sudda (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Genre et religion », 24/09/2011 et 29/09/2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. 2, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2014, Les cahiers de l'AFHRC, 9782701020334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, pouvoir, représentations au niveau local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution des richesses : quand mobilisation contre la réforme des retraites et « gilets jaunes » se rejoignent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04092525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de la colère. Une trace dans le sillage des « gilets jaunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Guilhembet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">President van de rijken? Veel Franse kiezers menen in elk geval dat Macron hun niets heeft gegeven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Huisman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03636828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois regards sur les Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clerc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pellenec Morgane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la Participation DicoPart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://www.dicopart.fr/participation-conservatrice-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corlieu Cécile de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des féministes : France, XVIIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.353-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02366002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenu Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des féministes : France, XVIIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.292-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02365952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politisation et socio-histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire genre &amp; science politique : concepts, objets, problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.406-417. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.achi.2013.01.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices : BRIGODE (baronne de) Ghislaine née VILAIN XIIII, BOURNONVILLE Geneviève, COLLASSON, Alyette Marie Marthe, née DE VÉLARD, FROSSARD Marie, KRAFFT Louise, LECLERCQ DE JUIGNÉ, Marie Madeleine Emma Eudoxa, née SCHNEIDER, MUNET, Alice, NOAILLAT-DEVUNS, Mme Marthe née DEVUNS, POTRON Cécile née FROTTIN, REILLE, Geneviève née SOULT DE DALAMATIE, TANQUEREL DES PLANCHES (de) Anne, DE VÉLARD Marthe, née TERRASSON DE SENEVAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins de femmes : religion, culture et société : France, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reille, Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.271-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leclerc de Juigné, Marie Madeleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.209-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munet, Alice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.248-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krafft, Louise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostu, Marie du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.277-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanquerel des Planches, Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.295-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrasson de Senevas, Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.298-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noaillat-Devuns, Marthe de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.248-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frossard, Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butillard, Andrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélard, Marthe de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.316-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collasson, Alyette Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigode, Ghislaine de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78B23ECE"/>
+    <w:nsid w:val="775E93D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-della-sudda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7238-6593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059318953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90484784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140611496" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544317v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsdatteinte.org/produit/les-nouvelles-femmes-de-droite/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650024v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baumgarten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03885970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Hayes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Von Tippelskirch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1507" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05330102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.041.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17427150221144393" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gaborit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00191-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03886079v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00197-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00188-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.047.0149" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carnac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.15222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.20942" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Graziani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0185" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0143" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.2.48469" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mosconi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0175" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.265.0003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3388" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avanza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.675.0946u" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348726v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.351.0082" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.255.0161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2690" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arambourou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marneur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.23" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.256.0139" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.252.0177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905470v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.031.0183" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.642.0312g" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.1872" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.029.0208" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.019.0031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749356v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992324v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21567689.2012.675706" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Malochet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.027.0029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771266v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.615.0980k" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620642v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.614.0751ze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.601.0037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064232ar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.056.0011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905441v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.118.0209" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387896v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.999" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905502v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.083.0235" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0307" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531154v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0211" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905511v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.111.0177" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905507v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.092.0211" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905450v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.109.0227" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905515v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.110.0221" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05309606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/theories-feministes-camille-froidevaux-metterie/9782021567595" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publication/sequence-emotions-la-france-du-ressenti/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Godefroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsamsterdam.fr/nouveau-peuple-nouvelle-gauche/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0115" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9942/femmes-contre-le-changement" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mestre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noguera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guilhembet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/rebellio-editions" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432147v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100511700" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.129640" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.8671" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gr&#233;mion" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/democratie-ecologique-pub2022/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.fourn.2022.01.0293" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guionnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/nouvelle-sociologie-politique-de-la-france-9782200628727" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0203" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094816v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.102794" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901537v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169798v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294261v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.78186" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.dumon.2017.01.0251" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/les_cardinaux_entre_cour_et_curie._une_%C3%A8lite_romaine,_1775-2015_19588dc5-d5da-11e7-96a9-000c291eeace.html" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846743077" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992341v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt9qd0wh.10" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brejon de Lavergn&#233;e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=1061" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908054v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719393v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.128883" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741331v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137028310_9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134528v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913211v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docplayer.net/55162161-Christianity-and-history.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913094v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423435v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Politiques_de_la_la%C3%AFcit%C3%A9_au_XXe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.weil.2007.01.0123" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476032v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435126v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522559v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud--Janody" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740475v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685727v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695463v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Lann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129118v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154346v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guyvarc'h" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198452v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701744v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lucas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684507v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fortun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584666v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708231v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908177v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477336v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903046v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439813v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif de Recherche Jaune Vif" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867050v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988309v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Treille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395817v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293890v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180573v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104305v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113755v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197618v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290893v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344539v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270923v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434899v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292197v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291695v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434869v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425172v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321942v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425306v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315351v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165202v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105057v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105084v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990939v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105046v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113103v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r8x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113099v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rgz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992751v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423459v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123356v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531686v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531769v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neveu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pigenet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevandier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322026v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05309584v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193660v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722127v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591177v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.kngdy5ha3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787554v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684545v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723412v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598852v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rieu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634954v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fcnsgrvxw" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356101v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuraan Davids" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolyn Tyson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Driscoll" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Terriquez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.s9whgtgda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294287v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823199v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04984258v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902218v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud-Janody" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669696v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622949v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175377v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696724v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531670v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429918v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160002v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lef&#232;vre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165172v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909604v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092525v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684462v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636828v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Huisman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276126v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Denis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellenec Morgane" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880783v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366002v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365952v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992800v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0407" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910877v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908375v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908364v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908328v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908346v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908313v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908387v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908395v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908354v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908303v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908279v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908410v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908290v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908266v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-della-sudda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7238-6593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059318953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90484784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140611496" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544317v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsdatteinte.org/produit/les-nouvelles-femmes-de-droite/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650024v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baumgarten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03885970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Hayes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Von Tippelskirch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1507" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05330102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.041.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17427150221144393" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gaborit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00191-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03886079v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00197-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00188-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.047.0149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carnac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.15222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Graziani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.20942" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0185" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0143" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.2.48469" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mosconi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0175" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.265.0003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3388" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avanza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.675.0946u" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.255.0161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.351.0082" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2690" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.256.0139" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arambourou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugnon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marneur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.23" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.252.0177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905470v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.031.0183" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.642.0312g" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.029.0208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936910v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.1872" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.019.0031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749356v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992324v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21567689.2012.675706" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Malochet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.027.0029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771266v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.615.0980k" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620642v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.614.0751ze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.601.0037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823206v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.056.0011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387904v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064232ar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905441v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.118.0209" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387896v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.999" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905502v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.083.0235" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0307" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531154v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0211" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905511v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.111.0177" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905507v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.092.0211" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905450v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.109.0227" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905515v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.110.0221" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05309606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/theories-feministes-camille-froidevaux-metterie/9782021567595" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publication/sequence-emotions-la-france-du-ressenti/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Godefroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsamsterdam.fr/nouveau-peuple-nouvelle-gauche/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0115" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9942/femmes-contre-le-changement" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mestre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noguera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guilhembet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/rebellio-editions" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432147v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100511700" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.129640" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.8671" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gr&#233;mion" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/democratie-ecologique-pub2022/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.fourn.2022.01.0293" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guionnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/nouvelle-sociologie-politique-de-la-france-9782200628727" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0203" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094816v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.102794" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901537v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169798v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294261v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.78186" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.dumon.2017.01.0251" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/les_cardinaux_entre_cour_et_curie._une_%C3%A8lite_romaine,_1775-2015_19588dc5-d5da-11e7-96a9-000c291eeace.html" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846743077" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992341v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt9qd0wh.10" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brejon de Lavergn&#233;e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=1061" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908054v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992733v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719393v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.128883" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741331v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137028310_9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134528v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913211v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docplayer.net/55162161-Christianity-and-history.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913094v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423435v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Politiques_de_la_la%C3%AFcit%C3%A9_au_XXe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.weil.2007.01.0123" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476032v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522559v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud--Janody" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740475v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685727v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695463v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Lann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129118v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154346v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guyvarc'h" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198452v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684507v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fortun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lucas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701744v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708231v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908177v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477336v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903046v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439813v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif de Recherche Jaune Vif" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988309v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Treille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867050v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180573v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293890v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104305v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395817v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197618v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113755v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290893v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344539v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270923v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434899v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292197v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291695v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434869v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425172v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321942v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425306v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315351v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165202v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105084v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990939v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105046v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113103v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r8x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113099v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rgz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992751v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423459v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123356v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531686v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531769v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neveu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pigenet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevandier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322026v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05309584v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193660v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722127v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787554v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684545v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591177v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.kngdy5ha3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723412v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598852v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rieu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634954v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fcnsgrvxw" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356101v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuraan Davids" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolyn Tyson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Driscoll" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Terriquez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.s9whgtgda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294287v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823199v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04984258v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902218v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud-Janody" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622949v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669696v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175377v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696724v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531670v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429918v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160002v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lef&#232;vre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165172v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909604v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092525v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684462v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636828v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Huisman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276126v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Denis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellenec Morgane" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880783v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366002v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365952v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992800v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0407" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910877v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908364v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908328v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908346v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908313v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908375v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908387v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908395v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908354v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908303v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908279v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908410v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908290v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908266v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>