--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Della Sudda </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS, habilité à diriger les recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magali-della-sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7238-6593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059318953</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90484784</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140611496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nouvelles femmes de droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors d'Atteinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2022, Faits &amp; Idées, 978-2-38257-028-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du transnational. Terrains, preuves, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Backouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Zúñiga (dir.). Centre de recherches historiques, pp.288, 2011, La Bibliothèque du Centre de recherches historiques, 9782908452006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation, manifestation et actions contestataires. La participation à l’épreuve des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, pp.238, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yellow Vest Movement in France: A mixed Method Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (3-4), pp.575, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des femmes des classes populaires en France depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 265, pp.192, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches et nouveaux objets du fait religieux en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129 (1), pp.[en ligne], 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre, une nouvelle approche du fait religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Von Tippelskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128 (2), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriations empiriques du genre. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Gollac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (24), pp.5-13, 2007, (En)quêtes de genre, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01204721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la fin. Esquisse d’une politique préfigurative conservatrice chez des militantes « alterféministes » (France, 2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Angoisses environnementales et radicalités politiques, 6, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/chcp.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La participation férale des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Occupation, manifestation et actions contestataires : la participation à l’épreuve des Gilets jaunes, 41, pp.7-30. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.041.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05330102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et infortune de la rhétorique réactionnaire des alterféministes écolo-conservatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ecologisme et conservatisme. L'écologisme est-il toujours un progressisme ?, 2, pp.I-XII. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.002.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire des Cahiers de doléances ? Éclairer les débats sur la mise en ligne à l’aune des recherches académiques et citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les archives en commun(s) : de l’accès libre aux usages, 271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04662659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Olympe de Gouges aux groupuscules identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Manuel d'autodéfense intellectuelle - Histoire, Hors-série, pp.120-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefigurative leadership: The Building of Leadership Roles in a Municipal Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.111-132. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17427150221144393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03865390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Yellow Vest Street Protest to City Council. When Movements Run for Office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: Understanding the Yellow Vests through the Lens of Mixed Methods, 20 (3-4), pp.420-443. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00191-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard, 1989-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Yellow Vest Movement in France: A Mixed Methods Approach, 20 (3-4), pp.573-575. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00197-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the French Yellow Vests Movement through the lens of mixed methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Yellow Vest Movement in France: A Mixed Methods Approach, 20 (3-4), pp.303-317. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00188-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excluante, l’écriture inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Paoletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.149-152. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.047.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are movements against climate-change policy anti-environmental? Research on the Yellow Vest Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue: Understanding the Yellow Vests through the Lens of Mixed Methods, 20 (3-4), pp.550-572. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00186-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi naturelle à l’écologie : évolution des conceptions de la « nature » mobilisées dans la morale sexuelle catholique (20e-21e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier : « Le sexe dans l’Église (Moyen Âge – 21e siècle) », 147, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.15222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un avant et un après &amp;quot;gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes &amp; libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Manifestation(s), 191, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections européennes 2019 : « Politiquement, le jaune a cessé d’être une couleur primaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Liochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Graziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quotidien Le Monde, Rubrique "Idées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et redéfinition du péril clérical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114 (114-115), pp.55-78. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.20942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique : Sara Garbagnoli et Prearo Massimo, La croisade “anti-genre” : du Vatican aux manifs pour tous Paris, Textuel, coll. Petite encyclopédie critique, 2017, 128 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.185-188. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.041.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02082451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (5-6), pp.869-892. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.695.0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement des Gilets jaunes : un apprentissage en pratique(s) de la politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Challier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fillieule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Agrikoliansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Faire avec la politique. Novices, amateurs et intermittents en politique, 128, pp.143-177. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.128.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Campbell, Political Belief in France, 1927–1945. Gender, Empire, and Fascism in the Croix de Feu and Parti social français, Baton Rouge, LA (Louisiana State University Press) 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2018.2.48469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01866641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle de l’accouchement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mosconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.175-178. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.039.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe des anti-genre, À propos de : R. Kuhar et D. Paternotte (dir.), Anti-Gender Campaigns in Europe Mobilizing against Equality, Rowman & Littlefield International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Femmes, engagement et classes populaires : une histoire vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’engagement des femmes des classes populaires en France depuis 1945, 4 (265), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.265.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pas de Boris Jeanne (1978-2017). Pistes pour une histoire connectée du fait religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129 (1), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.3388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1902, les catholiques sont dans la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02458966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ripostes catholiques » Recherches contemporaines sur les mobilisations conservatrices autour de questions sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Avanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ripostes catholiques, 18, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.4118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01715444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu. Petit Vincent, God save la France. La religion et la nation. ­ Paris, Les Éditions du Cerf, 2015. 232 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (5), pp.976-978. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.675.0946u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Rogers, A Frenchwoman’s Imperial Story : Madame Luce in 19th Century Algeria, Stanford, Stanford University Press, 2013, 267 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 255, pp.192-194. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.255.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà le bien et le mal, la morale sexuelle en question chez les femmes catholiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Morales sexuelles, 35 (1), pp.82-101. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.351.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Von Tippelskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le genre, une nouvelle approche du fait religieux - La chancellerie consulaire française (XVIe-XXe siècle) : attributions, organisation, agents, usagers - Penser l’hégémonie et la subalternité avec Gramsci - Varia, 128 (2), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cooper, Français et Africains ? Être citoyen au temps de la décolonisation. Paris, Payot, 2015, 633 p. Traduction Christian Jeanmougin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 256, pp.157-159. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.256.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When male heterosexual leaders politicize gender and sexual issues: The logic of representation in the 2014 Bordeaux municipal election campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.83-100. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2015.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcher, Syliane, L’Autre citoyen. L’idéal républicain et les Antilles après l’esclavage, Paris, Armand Colin, 2014, 380 p. « Le Temps des idées ». Préface d’Étienne Balibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 252, pp.189-191. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.252.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Bouglé-Moalic, Anne-Sarah Le vote des Françaises, cent ans de débats (1848-1944), Rennes, Presses universitaires de Rennes, 2012, 362 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (1), pp.264-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verjus, Le bon mari. Une histoire politique des hommes et des femmes à l'époque révolutionnaire, Fayard, Paris, 2010, 390 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.183-185. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.031.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skocpol (Theda), Williamson (Vanessa) – The Tea Party and the Remaking of Republican Conservatism. – New York, Oxford University Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (2), pp.319-321. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.642.0312g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatrella Tony, Conseil pontifical pour la famille, Gender. La Controverse, Pierre Téqui, Paris, 2011, 190 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.208-210. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.029.0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux catholiques féminins. Une perspective de genre sur une mobilisation transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Réseaux de femmes, femmes en réseaux, 12-13, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genrehistoire.1872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des antichambres du Parlement ? : L'Action catholique féminine et la carrière des députés italiennes (1945-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Femmes outsiders en politique, 19, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parl.019.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes catholiques dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (226), pp.51-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l'exercice de l'autorité épiscopale dans l'Église catholique en France à la lumière de la condamnation de l'Action française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88 (3), pp.68-88. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.088.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, Fascism and Right-Wing in France between the wars: the Catholic matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics, Religion and Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.179-195. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21567689.2012.675706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs, genre et religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Malochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pouvoir, genre et religions, 27, pp.29-32. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.027.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Invention de la femme politique moderne. La LPDF, les élections, La République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Anne Verjus, Denise Davidson, Le roman conjugal. Chroniques de la vie familiale à l'époque de la Révolution et de l'Empire, Seyssel, Champ Vallon, 2011 (La chose publique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (5), pp.996-997. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.615.0980k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : Traïni, Christophe (dir), Emotions... mobilisations !, Paris, Presses de Sciences Po, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (4), pp.798-799. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.614.0751ze⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00620642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationale blanche. La Fédération internationale des Ligues féminines catholiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque du CRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Chaignaut, François, L'affaire Berger-Levrault : le féminisme à l'épreuve (1897-1905). Rennes : Presses universitaires de Rennes, coll. Archives du Féminisme, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.833-836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique malgré elles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.601.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics despite themselves: Catholic women's political mobilization in France and Italy, 1900-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (1), pp.31-55. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.601.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La charité et les affaires. le cas de la ligue patriotique des françaises (1901-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.11-29. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.056.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps des élues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps des élues » Temps militant, professionnel et familial chez les élues d'un conseil municipal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les femmes dans l'action militante, syndicale et revendicative de 1945 à nos jours, pp.3-14. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064232ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Minesso, Michela, Stato ed infanzia nell’Italia contemporanea. Origini, sviluppo e fine dell’ONMI (1925-1975), Bologna, Il Mulino, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118 (2), pp.209. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.118.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités à l’épreuve de la parité. Parité et temporalités professionnelle, familiale et politique chez les élues d’une ville moyenne (2001-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les temps sexués de l'activité, 9, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déloye, Yves, Les voix de Dieu. Pour une autre histoire du suffrage universel : le clergé catholique français et le vote (XIXe-XXe siècles). Paris : Fayard, 2006, 410 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 83 (3), pp.235-236. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.083.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures - D’amelia, Marina, Donne alle urne. La conquista del voto. Documenti 1864-1946, Roma: Biblink, 2006, 172p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.319-320. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours conservateurs, pratiques novatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (24), pp.211-231. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures - Galeotti, Giulia, Storia del voto alle donne in Italia. Alle radici del difficile rapporto tra donne e politica. Roma : Biblink, 2006, 307 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.318-320. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures : Éliane Viennot, La France, les femmes et le pouvoir. L’invention de la loi salique (Ve-XVIe siècles), Paris, Perrin, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.316-317. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Galeotti, Giulia, Storia dell’aborto. Roma : Il Mulino, “Farsi un’idea”, 2003, 131 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (1), pp.177-178. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.111.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie - Dumons, Bruno, Les dames de la Ligue des femmes françaises. Paris : Cerf « Histoire », 2006, 528 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (4), pp.217-218. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.092.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie - Doneaud, Thérèse, Gerin, Christian, Les femmes agissent, le monde change. Une histoire inédite de l’Union féminine civique et sociale. Paris : Cerf « histoire », 2005, 288 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (4), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.092.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Le Naour, Jean-Yves, La famille doit voter. Le suffrage familial contre le vote individuel. Paris : Hachette, 2005, 265 p.,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (1), pp.253-255. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.109.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Godineau, Dominique, Citoyennes tricoteuses. Les femmes à Paris pendant la Révolution française, Paris, Perrin coll. « Pour l’Histoire », 2004, 416 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (2), pp.231-233. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.110.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Bock, Gisela, Cova, Anne, Écrire l’histoire des femmes en Europe du Sud XIXe-XXe siècles. Oeiras (Portugal) : Celta Editora, 2003, 183 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (1), pp.235-237. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.109.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Bernos, Marcel, Bitton, Michèle, Femmes, familles, filiations. Société et histoire, en hommage à Yvonne Knibiehler. Marseille : PUP, 2004, 300 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (1), pp.247-249. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.109.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivations de femmes et lutte contre les inégalités de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; Sylvain Bordiec; François Buton; Christèle Dondeyne; Etienne Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des Gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-133, 2025, SocioPo, 9782365122917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05337667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Froidevaux-Metterie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-471, 2025, 9782021567595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05309606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressentis et émotions, des Gilets jaunes aux cahiers de doléances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séquence émotion : la France du ressenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-84, 2025, Monde en cours - Les petits cahiers tendance, 978-2-8159-6726-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05294838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gauches et les Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Talpin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau peuple, nouvelle gauche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-176, 2025, Les livres de l'Institut La Boétie, 9782354803223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05294730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : &amp;quot;Il y a une présence inédite des femmes dans le mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-122, 2024, Idées reçues, 979-10-318-0706-5. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes contre le changement. Enjeux théoriques et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Bugnon; Camille Cléret; Valérie Dubslaff; Olivia Tauana Gomes Silva; Solenn Mabo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes contre le changement. Conservatisme, réaction et extrémisme en Europe XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2024, Archives du féminisme, 9782753595897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche citoyenne sur les Cahiers de doléances girondins. A l'initiative de Gilets jaunes, avec des Gilets jaunes, des universitaires, des citoyennes et citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Guilhembet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Della Sudda, Jean-Pierre Lefèvre, Pierre Robin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la valse des ronds points aux cahiers de la colère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebellio Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-43, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04160190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la contamination du monde fait aux femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Cary; Nadia Garnoussi; Yann Le Lann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l'effondrement : Reconfigurations théoriques et nouvelles pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-270, 2022, Le regard sociologique, 978-2-7574-3645-5. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.129640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02432147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « Veilleurs » aux « Sentinelles ». Structuration d’un groupe local, dynamiques transnationales et action collective européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dard et Bruno Dumons (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droites et catholicisme en France et en Europe des années 1960 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, LARHRA, pp.181-198, 2022, Chrétiens et Sociétés. Documents et Mémoires, 9791091592307. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.larhra.8671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03676857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarités jaunes : vers une relocalisation de la démocratie écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Grémion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Fourniau; Loïc Blondiaux; Dominique Bourg et Marie-Anne Cohendet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie écologique : une pensée indisciplinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-310, 2022, Colloque de Cerisy, 9791037015365. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.fourn.2022.01.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03669569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit Debout, Gilets jaunes : quoi de neuf à l'horizon des mouvements sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guionnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Frinault; Christian Le Bart; Erik Neveu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-214, 2021, U. Science politique, 978-2-200-62872-7. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03275420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les électrices et les élues au village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Granger; Laurent Le Gall; Sébastien Vignon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voter au village : Les formes locales de la vie politique, XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.189-210, 2021, 978-2-7574-3262-4. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.102794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes catholiques contre l'Etat. Mobilisations contre les politiques de laïcité (1901-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistine Bouneau; Nicolas Patin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Société civile organisée contre l'Etat : la question des mineurs/minorés/minorisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.59-74, 2020, 978-2-85892-604-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Azione cattolica femminile in Francia dall'Ottocento al Concilio Vaticano II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Trionfini (a cura di). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per una storia dell’Azione cattolica nel mondo. Problemi e linee di sviluppo dalle origini al Concilio Vaticano II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ave, pp.69-80, 2019, Ricerche e documenti, 9788832710311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action catholique féminine au XXe siècle. Éclairer les transformations d’un engagement catholique à la lumière du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Duriez; Olivier Rota; Catherine Vialle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes catholiques, femmes engagées : France, Belgique, Angleterre, XXe siècle [Journée d'étude "Femmes catholiques et engagement dans la société et dans l'Église en France et en Belgique au XXe siècle", organisée dans le cadre de l’Institut d’Étude des Faits Religieux, CREHS EA 4027 et la Faculté de théologie de l’Institut catholique de Lille, le 5 décembre 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.101-114, 2019, Histoire et civilisations, 978-2-7574-2859-7. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.78186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02294261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vigiles debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumons; Frédéric Gugelot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catholicisme et identité : regards croisés sur le catholicisme français contemporain (1980-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.251-266, 2017, Signes des temps, 978-2-8111-1839-6. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kart.dumon.2017.01.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre protection et promotion d’un nouveau modèle d’engagement séculier. Les cardinaux protecteurs de l’action catholique féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Jankowiak,; Laura Pettinaroli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cardinaux entre Cour et Curie : une élite romaine, 1775-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 530, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-137, 2017, 978-2-7283-1230-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02112047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contro-mobilitazione cattolica intorno al 'gender' : le Sentinelle francesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimo Prearo (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche dell'orgoglio : sessualità, soggettività e movimenti sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-182, 2015, Àltera. Politiche e teorie della sessualità, 9788846743077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right-Wing Feminism and Conservative Women's Militancy in Interwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Kalman and Sean Kennedy (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French Right between the Wars : Political and Intellectual Movements from Conservatism to Fascism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.150-173, 2014, 978-1-78238-240-9. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt9qd0wh.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Une histoire religieuse sans genre est-elle (encore) possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brejon de Lavergnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française d'histoire religieuse contemporaine; Matthieu Brejon de Lavergnée; Magali Della Sudda (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et christianisme. Plaidoyers pour une histoire croisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2014, Bibliothèque Beauchesne. Les cahiers de l'AFHRC, 978-2-7010-2033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachez ce voile que je ne saurais voir&amp;quot;. Le refus du voile et la naissance de l'apostolat féminin au XIXe siècle chez les Filles de Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Eleonora Sanna et Malek Bouyahia (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La polysémie du voile : politiques et mobilisations post-coloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les archives contemporaines, pp.155-178, 2013, 978-2-8130-0105-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Sede e associazionismo cattolico femminile francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emma Fattorini (a cura di). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomazia senza eserciti, le relazioni internazionali della Chiesa di Pio XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci (Roma), pp.135-154, 2013, 978-8843070244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligue féminine d'Action catholique et les ligues de droite radicale (1919-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vervaecke (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : À droite de la droite : droites radicales en France et en Grande-Bretagne au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Septentrion, pp.425-448, 2012, Espaces politiques, 978-2-7574-0369-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique dans la sacristie&amp;quot;. Une mise en forme de la politique informelle par le clergé sous la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ploux François; Offerlé Michel; Le Gall Laurent (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique sans en avoir l'air. Aspects de la politique informelle, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-242, 2012, Histoire, 978-2-7535-1973-2. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.128883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association and Political Pluralism. The Effects of the Law of 1901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julian Wright, Stuart Jones (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralism and the Idea of the Republic in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, pp.161-178, 2012, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137028310_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du pontificat de Pie XI pour l’Action Catholique féminine en France et en Italie (1922-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Guasco; Raffaella Perin (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pius XI : keywords : international conference Milan 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lit, pp.207-225, 2010, Christianity and history : Series of the John XXIII Foundation for Religious Studies in Bologna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02150562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligue patriotique des Françaises et la condamnation de l'Action française (1926-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prévotat, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pie XI et la France : l'apport des archives du pontificat de Pie XI à la connaissance des rapports entre le Saint-Siège et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, pp.205-244, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sfide del pontificato di Pio XI per l’azione cattolica femminile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guasco, Alberto; Perin, Raffaela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pius XI - Keywords</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christianity &amp; History (7), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-225, 2010, Pio XI Parole Chiave, CH 978-3-643-90027-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire de la terre appartient aux familles nombreuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE LUCA-BARRUSSE, Virginie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la famille, avec les familles, des associations se mobilisent : France, 1880-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.41-60, 2008, 978-2-296-04702-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes catholiques à l’épreuve de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Weil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la laïcité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-143, 2007, 9782130559009. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.weil.2007.01.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les cahiers de doléances du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Printemps des Humanités "pourquoi travailler ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet; Danielle Tartakowsky; Valentin Fraix; Louise Espitalier; Pierre-Paul Zalio, Mar 2026, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que demandent les doléances girondines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Que demande (encore) le peuple ? Les cahiers de doléances de 2019 : bilan et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charlotte Lacoste; Hélène Parent, Dec 2025, Université de Lorraine, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la &amp;quot;transition&amp;quot; ? Saisir les écologies populaires depuis les &amp;quot;cahiers de doléances&amp;quot; (2018-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud--Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau genre des droites extrêmes et radicales en France (2013-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences publiques en études de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delphine Gardney, May 2025, Université de Genève, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lutte contre le bolchévisme à celle contre le communisme. Mobilisations associatives et électorales féminines (France 1925-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de Colloque "Catholicisme et anticommunisme : l’apogée du pontificat de Pie XII"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archambault, Fabien; Pettinaroli, Laura; Roullin, Stéphanie, Oct 2024, Paris, Maison de la recherche de Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation contestataire à l’épreuve de la brutalisation du maintien de l’ordre dans une métropole du Sud Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès national de l’AFSP, ST 30 : L’innovation contestataire à l’épreuve de la comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Sciences Po Grenoble, PACTE, Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement social des Gilets jaunes : les prémisses des contestations du Pacte vert ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université européenne d’été « Un pacte encore vert »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDEI; Carlos-Manuel Alves; Alexis Marie; Clémentine Mazille, Sep 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04695463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes. Un mouvement de femmes mais anti-féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le territoire dans tous ses états", Atelier 3 - Idées reçues sur les Gilets jaunes : quel bilan 5 ans après le mouvement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPEL; Dezé, Alexandre; Giraudeau, Nicolas; Négrier, Emmanuel; Moutot, Gilles; Potier, Damien; Roux, Christophe; Savarese, Eric, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revendications salariales dans le mouvement des Gilets Jaunes. Comment les rapports d’emploi provoquent une stratégie de contournement du cadre institutionnel de la négociation collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La grève : perspectives analytiques et usages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pauline Grimaud (CSO); Gabriel Rosenman (CMH); Chloé Lebas (Ceraps); Carlotta Benvegnù (Cresppa-CSU – Lest); Saphia Doumenc (Triangle); Etienne Pénissat (CMH); Eve Meuret-Campfort (Cresppa-CSU); Baptiste Giraud (Lest-Irisso); Karel Yon (IDHE.S), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nouvelles femmes de droite : le renouvellement du militantisme féminin dans les droites radicales et nationalistes (France 2010-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Actualité des recherches sur le genre en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP - Université de Picardie Jules Verne, Jun 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04129118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes au prisme du genre. Circulations, appropriations et contestations des normes de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guyvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", RT 21 : Mouvements sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04154346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner l’espace de la négociation collective. Circulations revendicatives et syndicales dans le mouvement des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", RT 18 : Relations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les engagements féminins dans les droites radicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Au-delà du séparatisme et de la radicalisation. Penser les intensités religieuses et militantes en France et en Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR RIGORAL, Feb 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03584666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations populaires et contestation électorale. Critiques et alternatives proposées par les Gilets jaunes et doléances citoyennes en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’élection et ses critiques. Cycle d’ateliers sur la construction d’un répertoire d’actions "Polémiques et mobilisations autour des élections"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Le Digol; Emilie Rosenblieh; Christophe Voillot; Institut des sciences sociales des politiques (ISI), Jul 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiétude environnementale et praxis écologique populaire : les différents rapports à l’écologie au sein des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fortun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L’action collective de justice environnementale : quel pouvoir transformatif ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJJE - Environmental justice - Justice environnementale, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Yellow Vest to Anti-Green Pass Protest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISP Conference : Panel 4.6 Social movements and collective action in pandemic time (II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società italiana di scienza politica, Sep 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féralisation de l'action collective dans le mouvement social des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staat, Recht un politischer Konflit Seminar Forschung Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zentrum March Bloch, May 2022, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un abbé chez les Gilets jaunes : Sanctions ecclésiastiques et politisation des engagements cléricaux dans la contestation des Gilets jaunes (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fulmen 3 : Sanctions spirituelles et politique dans la catholicité, des origines à l’époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Théry; Sylvain Parent, Nov 2021, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03908177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Yellow Vests protest to the City Council</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding the Yellow Vests through the Lens of Mixed Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magali Della Sudda; Emmanuelle Reungoat; Amy Mazur, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From family adovcacy to women advocacy. New Right-Wing Women against Gender politics in France (2010-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser/Repenser le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paula Cossart; Fatma Ramdani; Sabine de Bosscher; Marion Dalibert, Mar 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le mouvement des Gilets jaunes : premières analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIST : Mobilisations et contestations sociales. Une approche par les territoires périurbains et ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolutiondes ronds-points?Études de terrain du mouvement des gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif de Recherche Jaune Vif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolutions et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succéder à Alain Juppé : héritage et alternance dans la campagne municipale de 2020 à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Treille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études CREMI (collectif de recherche sur les élections municipales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les mobilisations de femmes contre le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Femmes contre le changement. Engagements féminins entre conservatisme, réaction et extrémisme en Europe (fin XVIIIe-XXIe siècles)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Mar 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête en cours sur les gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif de Recherche Jaune Vif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes. Enigmes et premières pistes d’analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAPS, Feb 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02180573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Ecology and Integral Feminism : New Hat for Old Moons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno SISP (Società Italiana di Scienza Politica) Annual Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Italiana di Scienza Politica - SISP, Sep 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Watchmen to Sentinels, structuring : Transnational dynamics and European collective action in local activism structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en France et en Europe des années 1960 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Dumons; Olivier Dard, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes catholiques contre l’État : mobilisations contre les politiques de laïcité (1901-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « La société civile organisée contre l’État : la question des mineurs, minorés, minorisés (France et Europe du XIXe siècle à nos jours) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne; MSHA, Mar 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condamner et soumettre : Sanctions spirituelles à l’épreuve des résistances à la condamnation de l’Action française (France 1926-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fulmen 2 : Le lancement, les relances et la levée des sanctions spirituelles (déclaration, promulgation, publication, réitération, réconciliation, absolution) dans le temps long de la tradition chrétienne (Ve-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Théry-Astruc; Arnaud Fossier; Fabrice Jesné, Jan 2019, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Daughters of La Manif pour tous : When Alterfeminism meets Ecology, Inaugural Confrence, Center for Right-Wing Studies, University of California Berkeley, 25-27 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Confrence, Center for Right-Wing Studies, University of California Berkeley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence du genre dans la fabrique de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude INGECSI « Que produit l’andocentrisme de la science ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CERTOP; Université Toulouse-Jean Jaurès, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02439226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes sous surveillances ministérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l’AFSP, Session thématique 53 : Questions de Genre. Entre Etats et Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02290893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et redéfinition du péril clérical : les dispositifs de surveillance du culte à l’épreuve de la laïcité sous la Troisième République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études - Le renseignement politique intérieur dans les démocraties libérales entre légitimation et contestation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL Institut d’études politiques, historiques et internationales - Université de Lausanne, Dec 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intime est politique : politisation et redéfinition de l’intime chez un groupe « alter-féministe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l’AFSP, Session thématique 27 : L’intimité publique : politiques du corps des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02270923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes catholiques et la morale sexuelle après la publication de l’encyclique Humanae Vitae (1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Catholicisme contemporain », 2016-2017. Normes morales et catholicisme à la fin des années 1960</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CéSor - Centre d’études en sciences sociales du religieux; École Pratique des Hautes Études; École des Hautes Études en Sciences Sociales, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du mariage sous l’angle de la citoyenneté dans les colonies africaines de l’empire français entre 1924 et 1935</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Congrès de la French Colonial Historical Society, 11B : Gendering colonization / La colonisation au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi à la cause : défense de la famille comme forme universelle de l’intérêt général dans la Manif pour Tous (2012-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l’AFSP, Session thématique 59 : L’intérêt général : l’État à l’épreuve de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique par d’autres moyens : genèse d’une mobilisation féminine transatlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TEPSIS. Éthnicité, race et genre dans les formes de mobilisation et d’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations du culte à l’épreuve du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution APP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Genre; MSH Paris Nord, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mères de la Place de la Concorde aux familles du Champ de Mars : sociologie historique des mobilisations catholiques sur la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Au nom de l'intérêt général »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Triangle; Pacte; ENS, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01321942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles citoyennes pour l’empire ? La citoyenneté au prisme du genre dans l’Empire colonial français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Quels citoyens pour l'empire? La citoyenneté française à l’épreuve de l’empire dans la première moitié du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Ouest-Nanterre; Archives nationales-Saint-Denis, Dec 2016, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat, l'intégration paradoxale des femmes catholiques à la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque annuel du CEFRELCO « Religions et intégration, réalités et faux-semblants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFRELCO, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01315351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irruption des catholiques dans l’espace public français : retour de manivelle ou effet d’optique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès des associations francophones de science politique "Discipline(s) et indiscipline(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associations francophones de science politique, Feb 2015, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre protection et promotion d’un nouveau modèle d’engagement séculier : les cardinaux protecteurs de l’action catholique féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cardinaux entre Cour et Curie, Colloque « Cardinaux et cardinalat : une élite à l’épreuve de la modernité, 1775-1978 », 2e session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, Apr 2015, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre à la bordelaise : genre, sexualité et égalité femmes/hommes dans la campagne municipale bordelaise de mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des études de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilizzazione cattolica intorno al Gender nel contesto locale. Les Sentinelles e la politicizzazione delle politiche di genere in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISP (Società Italiana di Scienza Politica), Sep 2014, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, religion et catholicisme : perspectives socio-historiques sur les mobilisations catholiques en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, École français de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des résultats de l'ANR GENEREL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des études de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure de Lyon, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action catholique féminine au XXe siècle : éclairer les transformations d'un engagement catholique à la lumière du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Femmes catholiques et engagement dans la société et dans l'Église en France et en Belgique au XXe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Arras, Dec 2014, Lille, France. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/r8x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sentinelles debout, transformation du répertoire de l'action collective dans les mobilisations catholiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le catholicisme d'identité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5190 LARHRA, Nov 2014, EHESS, Paris, France. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/rgz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déclinaisons de la forme organisationnelle ligueuse dans un contexte transalpin et transnational : Le cas des organisations catholiques féminines française et italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phénomène ligueur en Europe et Amérique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Metz, France. pp.105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté avant le vote. Approche comparée d'un militantisme féminin d'Action catholique (1900-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Pessac, SPIRIT, Sciences Po Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mobilisation féminine et culture catholique : une approche genrée du militantisme féminin conservateur en France et en Italie (1900-1914) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilization and Political Culture, International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien De Blic; Tommaso Vitale, Jan 2007, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire les Italiennes, unir les Françaises&amp;quot;. Ou comment les mouvements féminins de masse ont redéfini une place dans la cité pour les femmes catholiques en France et en Italie (1902-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croises franco-americains sur la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciné-Débat &amp;quot;DOSSIER 137 &amp;quot; : les violences policières en manifestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sur l’histoire du maintien de l’ordre et l'évolution des mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pigenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des lois - Mission d'information sur l'avenir du maintien de l'ordre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrairement à une idée tenace, les cahiers de doléances n’ont jamais été enterrés [Tribune]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dartigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloquons tout&amp;quot; : une nouvelle façon de contester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05309584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les féminismes contemporains. Où en sont les féminismes aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04193660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour mesurer le sexisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Durovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’extrême-droite a renouvelé le militantisme féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catholic Women and Populist Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les « nouvelles femmes de droite » s’invitent dans la campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.kngdy5ha3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03591177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la 'convergence' des luttes sociales et environnementales. Un éclairage par le mouvement des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, grandes oubliées de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03598852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir « vivre dignement » une doléance absente de la campagne présidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.fcnsgrvxw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03634954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White privilege: what it is, what it means and why understanding it matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuraan Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolyn Tyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Terriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAJ.s9whgtgda⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03356101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes sont écolos à leur manière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02294287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda : Portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Richet (1852-1918) - épouse Charles Buloz (1873-1905) puis épouse Landouzy (1906-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04984258v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de doléances de l’Orne et du Finistère (2018-2019). Matérialité des cahiers, conditions d’énonciation et de participation. Note de recherche ANR Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud-Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les &amp;quot;Cahiers de doléances&amp;quot; et &amp;quot;Cahiers d'expression libre&amp;quot; tenus en Gironde (Novembre 2018-Mars 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03669696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Family Advocacy to Women Advocacy: New Right-Wing Women against Gender politics in France (2010-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime démocratique et la place laissée aux acteurs de la société civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil économique, social et environnemental. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission flash relative à la numérisation et à la publicisation des cahiers de doléances issus du Grand Débat National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Enseignement Supérieur et de la Recherche. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête auprès des Gilets jaunes et la recherche citoyenne sur les Cahiers de doléances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR GILETSJAUNES; CESER Nouvelle-Aquitaine. 2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes, anti-écologistes ? Bilan des recherches en sciences sociales sur les rapports à l'environnement des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation de l'écologie politique. 2023, pp.46-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fémonationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Fémonationalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité politique féminine conservatrice avant le droit de suffrage en France et en Italie. Socio histoire de la politisation des femmes catholiques au sein de la Ligue patriotique des Françaises (1902-1933) et de l'Unione fra le donne cattoliche d'Italia (1909-1919).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole des Hautes Etudes en Sciences Sociales (EHESS); Università di Roma 'La Sapienza', 2007. Français. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00429918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la valse des ronds-points aux cahiers de la colère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "De la valse des ronds-points aux cahiers de la colère" aux Archives départementales de la Gironde et au Musée d'Aquitaine de Bordeaux, 16-17 novembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rebellio, pp.530, 2023, 978-2-913055-82-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04160002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et christianisme. Plaidoyers pour une histoire croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brejon de Lavergnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française d'histoire religieuse contemporaine; Matthieu Brejon de Lavergnée; Magali Della Sudda (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Genre et religion », 24/09/2011 et 29/09/2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. 2, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2014, Les cahiers de l'AFHRC, 9782701020334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, pouvoir, représentations au niveau local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution des richesses : quand mobilisation contre la réforme des retraites et « gilets jaunes » se rejoignent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04092525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de la colère. Une trace dans le sillage des « gilets jaunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Guilhembet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">President van de rijken? Veel Franse kiezers menen in elk geval dat Macron hun niets heeft gegeven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Huisman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03636828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois regards sur les Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clerc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pellenec Morgane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la Participation DicoPart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://www.dicopart.fr/participation-conservatrice-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corlieu Cécile de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des féministes : France, XVIIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.353-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02366002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenu Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des féministes : France, XVIIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.292-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02365952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politisation et socio-histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire genre &amp; science politique : concepts, objets, problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.406-417. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.achi.2013.01.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices : BRIGODE (baronne de) Ghislaine née VILAIN XIIII, BOURNONVILLE Geneviève, COLLASSON, Alyette Marie Marthe, née DE VÉLARD, FROSSARD Marie, KRAFFT Louise, LECLERCQ DE JUIGNÉ, Marie Madeleine Emma Eudoxa, née SCHNEIDER, MUNET, Alice, NOAILLAT-DEVUNS, Mme Marthe née DEVUNS, POTRON Cécile née FROTTIN, REILLE, Geneviève née SOULT DE DALAMATIE, TANQUEREL DES PLANCHES (de) Anne, DE VÉLARD Marthe, née TERRASSON DE SENEVAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins de femmes : religion, culture et société : France, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reille, Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.271-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leclerc de Juigné, Marie Madeleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.209-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munet, Alice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.248-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krafft, Louise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostu, Marie du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.277-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanquerel des Planches, Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.295-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrasson de Senevas, Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.298-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noaillat-Devuns, Marthe de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.248-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frossard, Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butillard, Andrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélard, Marthe de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.316-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collasson, Alyette Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigode, Ghislaine de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Della Sudda </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS, habilité à diriger les recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magali-della-sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7238-6593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059318953</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90484784</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140611496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nouvelles femmes de droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors d'Atteinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2022, Faits &amp; Idées, 978-2-38257-028-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du transnational. Terrains, preuves, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Backouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Zúñiga (dir.). Centre de recherches historiques, pp.288, 2011, La Bibliothèque du Centre de recherches historiques, 9782908452006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation, manifestation et actions contestataires. La participation à l’épreuve des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, pp.238, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yellow Vest Movement in France: A mixed Method Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (3-4), pp.575, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des femmes des classes populaires en France depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 265, pp.192, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches et nouveaux objets du fait religieux en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129 (1), pp.[en ligne], 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre, une nouvelle approche du fait religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Von Tippelskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128 (2), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriations empiriques du genre. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Gollac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (24), pp.5-13, 2007, (En)quêtes de genre, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01204721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la fin. Esquisse d’une politique préfigurative conservatrice chez des militantes « alterféministes » (France, 2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Angoisses environnementales et radicalités politiques, 6, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/chcp.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La participation férale des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Occupation, manifestation et actions contestataires : la participation à l’épreuve des Gilets jaunes, 1 (41), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.041.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05330102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et infortune de la rhétorique réactionnaire des alterféministes écolo-conservatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ecologisme et conservatisme. L'écologisme est-il toujours un progressisme ?, 2, pp.I-XII. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.002.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Olympe de Gouges aux groupuscules identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Manuel d'autodéfense intellectuelle - Histoire, Hors-série, pp.120-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefigurative leadership: The Building of Leadership Roles in a Municipal Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.111-132. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17427150221144393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03865390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire des Cahiers de doléances ? Éclairer les débats sur la mise en ligne à l’aune des recherches académiques et citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les archives en commun(s) : de l’accès libre aux usages, 271, pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04662659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Yellow Vest Street Protest to City Council. When Movements Run for Office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: Understanding the Yellow Vests through the Lens of Mixed Methods, 20 (3-4), pp.420-443. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00191-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the French Yellow Vests Movement through the lens of mixed methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Yellow Vest Movement in France: A Mixed Methods Approach, 20 (3-4), pp.303-317. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00188-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard, 1989-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Yellow Vest Movement in France: A Mixed Methods Approach, 20 (3-4), pp.573-575. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00197-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excluante, l’écriture inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Paoletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.149-152. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.047.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are movements against climate-change policy anti-environmental? Research on the Yellow Vest Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue: Understanding the Yellow Vests through the Lens of Mixed Methods, 20 (3-4), pp.550-572. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00186-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un avant et un après &amp;quot;gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes &amp; libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Manifestation(s), 191, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi naturelle à l’écologie : évolution des conceptions de la « nature » mobilisées dans la morale sexuelle catholique (20e-21e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier : « Le sexe dans l’Église (Moyen Âge – 21e siècle) », 147, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.15222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement des Gilets jaunes : un apprentissage en pratique(s) de la politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Challier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fillieule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Agrikoliansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Faire avec la politique. Novices, amateurs et intermittents en politique, 128, pp.143-177. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.128.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections européennes 2019 : « Politiquement, le jaune a cessé d’être une couleur primaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Liochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Graziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quotidien Le Monde, Rubrique "Idées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et redéfinition du péril clérical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114 (114-115), pp.55-78. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.20942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique : Sara Garbagnoli et Prearo Massimo, La croisade “anti-genre” : du Vatican aux manifs pour tous Paris, Textuel, coll. Petite encyclopédie critique, 2017, 128 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.185-188. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.041.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02082451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (5-6), pp.869-892. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.695.0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Femmes, engagement et classes populaires : une histoire vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’engagement des femmes des classes populaires en France depuis 1945, 4 (265), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.265.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Campbell, Political Belief in France, 1927–1945. Gender, Empire, and Fascism in the Croix de Feu and Parti social français, Baton Rouge, LA (Louisiana State University Press) 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2018.2.48469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01866641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle de l’accouchement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mosconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.175-178. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.039.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe des anti-genre, À propos de : R. Kuhar et D. Paternotte (dir.), Anti-Gender Campaigns in Europe Mobilizing against Equality, Rowman & Littlefield International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu. Petit Vincent, God save la France. La religion et la nation. ­ Paris, Les Éditions du Cerf, 2015. 232 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (5), pp.976-978. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.675.0946u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pas de Boris Jeanne (1978-2017). Pistes pour une histoire connectée du fait religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129 (1), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.3388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1902, les catholiques sont dans la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02458966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ripostes catholiques » Recherches contemporaines sur les mobilisations conservatrices autour de questions sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Avanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ripostes catholiques, 18, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.4118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01715444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cooper, Français et Africains ? Être citoyen au temps de la décolonisation. Paris, Payot, 2015, 633 p. Traduction Christian Jeanmougin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 256, pp.157-159. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.256.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When male heterosexual leaders politicize gender and sexual issues: The logic of representation in the 2014 Bordeaux municipal election campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.83-100. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2015.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Rogers, A Frenchwoman’s Imperial Story : Madame Luce in 19th Century Algeria, Stanford, Stanford University Press, 2013, 267 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 255, pp.192-194. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.255.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà le bien et le mal, la morale sexuelle en question chez les femmes catholiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Morales sexuelles, 35 (1), pp.82-101. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.351.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Von Tippelskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le genre, une nouvelle approche du fait religieux - La chancellerie consulaire française (XVIe-XXe siècle) : attributions, organisation, agents, usagers - Penser l’hégémonie et la subalternité avec Gramsci - Varia, 128 (2), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcher, Syliane, L’Autre citoyen. L’idéal républicain et les Antilles après l’esclavage, Paris, Armand Colin, 2014, 380 p. « Le Temps des idées ». Préface d’Étienne Balibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 252, pp.189-191. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.252.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verjus, Le bon mari. Une histoire politique des hommes et des femmes à l'époque révolutionnaire, Fayard, Paris, 2010, 390 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.183-185. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.031.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Bouglé-Moalic, Anne-Sarah Le vote des Françaises, cent ans de débats (1848-1944), Rennes, Presses universitaires de Rennes, 2012, 362 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (1), pp.264-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skocpol (Theda), Williamson (Vanessa) – The Tea Party and the Remaking of Republican Conservatism. – New York, Oxford University Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (2), pp.319-321. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.642.0312g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux catholiques féminins. Une perspective de genre sur une mobilisation transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Réseaux de femmes, femmes en réseaux, 12-13, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genrehistoire.1872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatrella Tony, Conseil pontifical pour la famille, Gender. La Controverse, Pierre Téqui, Paris, 2011, 190 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.208-210. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.029.0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des antichambres du Parlement ? : L'Action catholique féminine et la carrière des députés italiennes (1945-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Femmes outsiders en politique, 19, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parl.019.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes catholiques dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (226), pp.51-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs, genre et religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Malochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pouvoir, genre et religions, 27, pp.29-32. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.027.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Invention de la femme politique moderne. La LPDF, les élections, La République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l'exercice de l'autorité épiscopale dans l'Église catholique en France à la lumière de la condamnation de l'Action française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88 (3), pp.68-88. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.088.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, Fascism and Right-Wing in France between the wars: the Catholic matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics, Religion and Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.179-195. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21567689.2012.675706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationale blanche. La Fédération internationale des Ligues féminines catholiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque du CRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Anne Verjus, Denise Davidson, Le roman conjugal. Chroniques de la vie familiale à l'époque de la Révolution et de l'Empire, Seyssel, Champ Vallon, 2011 (La chose publique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (5), pp.996-997. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.615.0980k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : Traïni, Christophe (dir), Emotions... mobilisations !, Paris, Presses de Sciences Po, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (4), pp.798-799. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.614.0751ze⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00620642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics despite themselves: Catholic women's political mobilization in France and Italy, 1900-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (1), pp.31-55. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.601.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Chaignaut, François, L'affaire Berger-Levrault : le féminisme à l'épreuve (1897-1905). Rennes : Presses universitaires de Rennes, coll. Archives du Féminisme, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.833-836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique malgré elles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.601.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps des élues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps des élues » Temps militant, professionnel et familial chez les élues d'un conseil municipal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les femmes dans l'action militante, syndicale et revendicative de 1945 à nos jours, pp.3-14. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064232ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La charité et les affaires. le cas de la ligue patriotique des françaises (1901-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.11-29. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.056.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Minesso, Michela, Stato ed infanzia nell’Italia contemporanea. Origini, sviluppo e fine dell’ONMI (1925-1975), Bologna, Il Mulino, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118 (2), pp.209. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.118.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités à l’épreuve de la parité. Parité et temporalités professionnelle, familiale et politique chez les élues d’une ville moyenne (2001-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les temps sexués de l'activité, 9, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déloye, Yves, Les voix de Dieu. Pour une autre histoire du suffrage universel : le clergé catholique français et le vote (XIXe-XXe siècles). Paris : Fayard, 2006, 410 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 83 (3), pp.235-236. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.083.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures - D’amelia, Marina, Donne alle urne. La conquista del voto. Documenti 1864-1946, Roma: Biblink, 2006, 172p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.319-320. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures : Éliane Viennot, La France, les femmes et le pouvoir. L’invention de la loi salique (Ve-XVIe siècles), Paris, Perrin, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.316-317. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours conservateurs, pratiques novatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (24), pp.211-231. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures - Galeotti, Giulia, Storia del voto alle donne in Italia. Alle radici del difficile rapporto tra donne e politica. Roma : Biblink, 2006, 307 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.318-320. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.024.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie - Doneaud, Thérèse, Gerin, Christian, Les femmes agissent, le monde change. Une histoire inédite de l’Union féminine civique et sociale. Paris : Cerf « histoire », 2005, 288 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (4), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.092.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Galeotti, Giulia, Storia dell’aborto. Roma : Il Mulino, “Farsi un’idea”, 2003, 131 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (1), pp.177-178. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.111.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie - Dumons, Bruno, Les dames de la Ligue des femmes françaises. Paris : Cerf « Histoire », 2006, 528 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (4), pp.217-218. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.092.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Bock, Gisela, Cova, Anne, Écrire l’histoire des femmes en Europe du Sud XIXe-XXe siècles. Oeiras (Portugal) : Celta Editora, 2003, 183 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (1), pp.235-237. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.109.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Bernos, Marcel, Bitton, Michèle, Femmes, familles, filiations. Société et histoire, en hommage à Yvonne Knibiehler. Marseille : PUP, 2004, 300 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (1), pp.247-249. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.109.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Le Naour, Jean-Yves, La famille doit voter. Le suffrage familial contre le vote individuel. Paris : Hachette, 2005, 265 p.,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (1), pp.253-255. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.109.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus - Godineau, Dominique, Citoyennes tricoteuses. Les femmes à Paris pendant la Révolution française, Paris, Perrin coll. « Pour l’Histoire », 2004, 416 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (2), pp.231-233. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.110.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivations de femmes et lutte contre les inégalités de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; Sylvain Bordiec; François Buton; Christèle Dondeyne; Etienne Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des Gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-133, 2025, SocioPo, 9782365122917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05337667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Froidevaux-Metterie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-471, 2025, 9782021567595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05309606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressentis et émotions, des Gilets jaunes aux cahiers de doléances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séquence émotion : la France du ressenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-84, 2025, Monde en cours - Les petits cahiers tendance, 978-2-8159-6726-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05294838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gauches et les Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Talpin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau peuple, nouvelle gauche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-176, 2025, Les livres de l'Institut La Boétie, 9782354803223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05294730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes contre le changement. Enjeux théoriques et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Bugnon; Camille Cléret; Valérie Dubslaff; Olivia Tauana Gomes Silva; Solenn Mabo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes contre le changement. Conservatisme, réaction et extrémisme en Europe XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2024, Archives du féminisme, 9782753595897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : &amp;quot;Il y a une présence inédite des femmes dans le mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-122, 2024, Idées reçues, 979-10-318-0706-5. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche citoyenne sur les Cahiers de doléances girondins. A l'initiative de Gilets jaunes, avec des Gilets jaunes, des universitaires, des citoyennes et citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Guilhembet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Della Sudda, Jean-Pierre Lefèvre, Pierre Robin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la valse des ronds points aux cahiers de la colère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebellio Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-43, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04160190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarités jaunes : vers une relocalisation de la démocratie écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Grémion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Fourniau; Loïc Blondiaux; Dominique Bourg et Marie-Anne Cohendet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie écologique : une pensée indisciplinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-310, 2022, Colloque de Cerisy, 9791037015365. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.fourn.2022.01.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03669569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la contamination du monde fait aux femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Cary; Nadia Garnoussi; Yann Le Lann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l'effondrement : Reconfigurations théoriques et nouvelles pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-270, 2022, Le regard sociologique, 978-2-7574-3645-5. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.129640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02432147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « Veilleurs » aux « Sentinelles ». Structuration d’un groupe local, dynamiques transnationales et action collective européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dard et Bruno Dumons (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droites et catholicisme en France et en Europe des années 1960 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, LARHRA, pp.181-198, 2022, Chrétiens et Sociétés. Documents et Mémoires, 9791091592307. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.larhra.8671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03676857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit Debout, Gilets jaunes : quoi de neuf à l'horizon des mouvements sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guionnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Frinault; Christian Le Bart; Erik Neveu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-214, 2021, U. Science politique, 978-2-200-62872-7. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03275420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les électrices et les élues au village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Granger; Laurent Le Gall; Sébastien Vignon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voter au village : Les formes locales de la vie politique, XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.189-210, 2021, 978-2-7574-3262-4. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.102794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes catholiques contre l'Etat. Mobilisations contre les politiques de laïcité (1901-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistine Bouneau; Nicolas Patin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Société civile organisée contre l'Etat : la question des mineurs/minorés/minorisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.59-74, 2020, 978-2-85892-604-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Azione cattolica femminile in Francia dall'Ottocento al Concilio Vaticano II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Trionfini (a cura di). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per una storia dell’Azione cattolica nel mondo. Problemi e linee di sviluppo dalle origini al Concilio Vaticano II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ave, pp.69-80, 2019, Ricerche e documenti, 9788832710311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action catholique féminine au XXe siècle. Éclairer les transformations d’un engagement catholique à la lumière du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Duriez; Olivier Rota; Catherine Vialle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes catholiques, femmes engagées : France, Belgique, Angleterre, XXe siècle [Journée d'étude "Femmes catholiques et engagement dans la société et dans l'Église en France et en Belgique au XXe siècle", organisée dans le cadre de l’Institut d’Étude des Faits Religieux, CREHS EA 4027 et la Faculté de théologie de l’Institut catholique de Lille, le 5 décembre 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.101-114, 2019, Histoire et civilisations, 978-2-7574-2859-7. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.78186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02294261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vigiles debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumons; Frédéric Gugelot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catholicisme et identité : regards croisés sur le catholicisme français contemporain (1980-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.251-266, 2017, Signes des temps, 978-2-8111-1839-6. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kart.dumon.2017.01.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre protection et promotion d’un nouveau modèle d’engagement séculier. Les cardinaux protecteurs de l’action catholique féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Jankowiak,; Laura Pettinaroli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cardinaux entre Cour et Curie : une élite romaine, 1775-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 530, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-137, 2017, 978-2-7283-1230-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02112047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contro-mobilitazione cattolica intorno al 'gender' : le Sentinelle francesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimo Prearo (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche dell'orgoglio : sessualità, soggettività e movimenti sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-182, 2015, Àltera. Politiche e teorie della sessualità, 9788846743077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Une histoire religieuse sans genre est-elle (encore) possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brejon de Lavergnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française d'histoire religieuse contemporaine; Matthieu Brejon de Lavergnée; Magali Della Sudda (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et christianisme. Plaidoyers pour une histoire croisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2014, Bibliothèque Beauchesne. Les cahiers de l'AFHRC, 978-2-7010-2033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right-Wing Feminism and Conservative Women's Militancy in Interwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Kalman and Sean Kennedy (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French Right between the Wars : Political and Intellectual Movements from Conservatism to Fascism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.150-173, 2014, 978-1-78238-240-9. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt9qd0wh.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachez ce voile que je ne saurais voir&amp;quot;. Le refus du voile et la naissance de l'apostolat féminin au XIXe siècle chez les Filles de Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Eleonora Sanna et Malek Bouyahia (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La polysémie du voile : politiques et mobilisations post-coloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les archives contemporaines, pp.155-178, 2013, 978-2-8130-0105-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Sede e associazionismo cattolico femminile francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emma Fattorini (a cura di). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomazia senza eserciti, le relazioni internazionali della Chiesa di Pio XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci (Roma), pp.135-154, 2013, 978-8843070244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique dans la sacristie&amp;quot;. Une mise en forme de la politique informelle par le clergé sous la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ploux François; Offerlé Michel; Le Gall Laurent (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique sans en avoir l'air. Aspects de la politique informelle, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-242, 2012, Histoire, 978-2-7535-1973-2. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.128883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligue féminine d'Action catholique et les ligues de droite radicale (1919-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vervaecke (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : À droite de la droite : droites radicales en France et en Grande-Bretagne au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Septentrion, pp.425-448, 2012, Espaces politiques, 978-2-7574-0369-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association and Political Pluralism. The Effects of the Law of 1901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julian Wright, Stuart Jones (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralism and the Idea of the Republic in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, pp.161-178, 2012, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137028310_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sfide del pontificato di Pio XI per l’azione cattolica femminile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guasco, Alberto; Perin, Raffaela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pius XI - Keywords</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christianity &amp; History (7), </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-225, 2010, Pio XI Parole Chiave, CH 978-3-643-90027-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du pontificat de Pie XI pour l’Action Catholique féminine en France et en Italie (1922-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Guasco; Raffaella Perin (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pius XI : keywords : international conference Milan 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lit, pp.207-225, 2010, Christianity and history : Series of the John XXIII Foundation for Religious Studies in Bologna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02150562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligue patriotique des Françaises et la condamnation de l'Action française (1926-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prévotat, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pie XI et la France : l'apport des archives du pontificat de Pie XI à la connaissance des rapports entre le Saint-Siège et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, pp.205-244, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire de la terre appartient aux familles nombreuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE LUCA-BARRUSSE, Virginie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la famille, avec les familles, des associations se mobilisent : France, 1880-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.41-60, 2008, 978-2-296-04702-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes catholiques à l’épreuve de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Weil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la laïcité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-143, 2007, 9782130559009. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.weil.2007.01.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les cahiers de doléances du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Printemps des Humanités "pourquoi travailler ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet; Danielle Tartakowsky; Valentin Fraix; Louise Espitalier; Pierre-Paul Zalio, Mar 2026, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que demandent les doléances girondines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Que demande (encore) le peuple ? Les cahiers de doléances de 2019 : bilan et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charlotte Lacoste; Hélène Parent, Dec 2025, Université de Lorraine, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau genre des droites extrêmes et radicales en France (2013-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences publiques en études de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delphine Gardney, May 2025, Université de Genève, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la &amp;quot;transition&amp;quot; ? Saisir les écologies populaires depuis les &amp;quot;cahiers de doléances&amp;quot; (2018-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud--Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lutte contre le bolchévisme à celle contre le communisme. Mobilisations associatives et électorales féminines (France 1925-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de Colloque "Catholicisme et anticommunisme : l’apogée du pontificat de Pie XII"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archambault, Fabien; Pettinaroli, Laura; Roullin, Stéphanie, Oct 2024, Paris, Maison de la recherche de Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation contestataire à l’épreuve de la brutalisation du maintien de l’ordre dans une métropole du Sud Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès national de l’AFSP, ST 30 : L’innovation contestataire à l’épreuve de la comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Sciences Po Grenoble, PACTE, Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement social des Gilets jaunes : les prémisses des contestations du Pacte vert ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université européenne d’été « Un pacte encore vert »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDEI; Carlos-Manuel Alves; Alexis Marie; Clémentine Mazille, Sep 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04695463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner l’espace de la négociation collective. Circulations revendicatives et syndicales dans le mouvement des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", RT 18 : Relations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes. Un mouvement de femmes mais anti-féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le territoire dans tous ses états", Atelier 3 - Idées reçues sur les Gilets jaunes : quel bilan 5 ans après le mouvement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPEL; Dezé, Alexandre; Giraudeau, Nicolas; Négrier, Emmanuel; Moutot, Gilles; Potier, Damien; Roux, Christophe; Savarese, Eric, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revendications salariales dans le mouvement des Gilets Jaunes. Comment les rapports d’emploi provoquent une stratégie de contournement du cadre institutionnel de la négociation collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La grève : perspectives analytiques et usages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pauline Grimaud (CSO); Gabriel Rosenman (CMH); Chloé Lebas (Ceraps); Carlotta Benvegnù (Cresppa-CSU – Lest); Saphia Doumenc (Triangle); Etienne Pénissat (CMH); Eve Meuret-Campfort (Cresppa-CSU); Baptiste Giraud (Lest-Irisso); Karel Yon (IDHE.S), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nouvelles femmes de droite : le renouvellement du militantisme féminin dans les droites radicales et nationalistes (France 2010-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Actualité des recherches sur le genre en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP - Université de Picardie Jules Verne, Jun 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04129118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes au prisme du genre. Circulations, appropriations et contestations des normes de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guyvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", RT 21 : Mouvements sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04154346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les engagements féminins dans les droites radicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Au-delà du séparatisme et de la radicalisation. Penser les intensités religieuses et militantes en France et en Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR RIGORAL, Feb 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03584666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations populaires et contestation électorale. Critiques et alternatives proposées par les Gilets jaunes et doléances citoyennes en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’élection et ses critiques. Cycle d’ateliers sur la construction d’un répertoire d’actions "Polémiques et mobilisations autour des élections"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Le Digol; Emilie Rosenblieh; Christophe Voillot; Institut des sciences sociales des politiques (ISI), Jul 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiétude environnementale et praxis écologique populaire : les différents rapports à l’écologie au sein des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fortun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L’action collective de justice environnementale : quel pouvoir transformatif ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJJE - Environmental justice - Justice environnementale, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Yellow Vest to Anti-Green Pass Protest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISP Conference : Panel 4.6 Social movements and collective action in pandemic time (II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società italiana di scienza politica, Sep 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féralisation de l'action collective dans le mouvement social des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staat, Recht un politischer Konflit Seminar Forschung Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zentrum March Bloch, May 2022, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un abbé chez les Gilets jaunes : Sanctions ecclésiastiques et politisation des engagements cléricaux dans la contestation des Gilets jaunes (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fulmen 3 : Sanctions spirituelles et politique dans la catholicité, des origines à l’époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Théry; Sylvain Parent, Nov 2021, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03908177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Yellow Vests protest to the City Council</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding the Yellow Vests through the Lens of Mixed Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magali Della Sudda; Emmanuelle Reungoat; Amy Mazur, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From family adovcacy to women advocacy. New Right-Wing Women against Gender politics in France (2010-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser/Repenser le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paula Cossart; Fatma Ramdani; Sabine de Bosscher; Marion Dalibert, Mar 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolutiondes ronds-points?Études de terrain du mouvement des gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif de Recherche Jaune Vif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolutions et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le mouvement des Gilets jaunes : premières analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIST : Mobilisations et contestations sociales. Une approche par les territoires périurbains et ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succéder à Alain Juppé : héritage et alternance dans la campagne municipale de 2020 à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Treille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études CREMI (collectif de recherche sur les élections municipales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les mobilisations de femmes contre le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Femmes contre le changement. Engagements féminins entre conservatisme, réaction et extrémisme en Europe (fin XVIIIe-XXIe siècles)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Mar 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête en cours sur les gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif de Recherche Jaune Vif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes. Enigmes et premières pistes d’analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAPS, Feb 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02180573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Ecology and Integral Feminism : New Hat for Old Moons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno SISP (Società Italiana di Scienza Politica) Annual Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Italiana di Scienza Politica - SISP, Sep 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Watchmen to Sentinels, structuring : Transnational dynamics and European collective action in local activism structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en France et en Europe des années 1960 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Dumons; Olivier Dard, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes catholiques contre l’État : mobilisations contre les politiques de laïcité (1901-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « La société civile organisée contre l’État : la question des mineurs, minorés, minorisés (France et Europe du XIXe siècle à nos jours) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne; MSHA, Mar 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condamner et soumettre : Sanctions spirituelles à l’épreuve des résistances à la condamnation de l’Action française (France 1926-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fulmen 2 : Le lancement, les relances et la levée des sanctions spirituelles (déclaration, promulgation, publication, réitération, réconciliation, absolution) dans le temps long de la tradition chrétienne (Ve-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Théry-Astruc; Arnaud Fossier; Fabrice Jesné, Jan 2019, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Daughters of La Manif pour tous : When Alterfeminism meets Ecology, Inaugural Confrence, Center for Right-Wing Studies, University of California Berkeley, 25-27 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Confrence, Center for Right-Wing Studies, University of California Berkeley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence du genre dans la fabrique de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude INGECSI « Que produit l’andocentrisme de la science ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CERTOP; Université Toulouse-Jean Jaurès, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02439226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi à la cause : défense de la famille comme forme universelle de l’intérêt général dans la Manif pour Tous (2012-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l’AFSP, Session thématique 59 : L’intérêt général : l’État à l’épreuve de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes sous surveillances ministérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l’AFSP, Session thématique 53 : Questions de Genre. Entre Etats et Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02290893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes catholiques et la morale sexuelle après la publication de l’encyclique Humanae Vitae (1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Catholicisme contemporain », 2016-2017. Normes morales et catholicisme à la fin des années 1960</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CéSor - Centre d’études en sciences sociales du religieux; École Pratique des Hautes Études; École des Hautes Études en Sciences Sociales, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et redéfinition du péril clérical : les dispositifs de surveillance du culte à l’épreuve de la laïcité sous la Troisième République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études - Le renseignement politique intérieur dans les démocraties libérales entre légitimation et contestation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL Institut d’études politiques, historiques et internationales - Université de Lausanne, Dec 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intime est politique : politisation et redéfinition de l’intime chez un groupe « alter-féministe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l’AFSP, Session thématique 27 : L’intimité publique : politiques du corps des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02270923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du mariage sous l’angle de la citoyenneté dans les colonies africaines de l’empire français entre 1924 et 1935</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Congrès de la French Colonial Historical Society, 11B : Gendering colonization / La colonisation au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat, l'intégration paradoxale des femmes catholiques à la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque annuel du CEFRELCO « Religions et intégration, réalités et faux-semblants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFRELCO, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01315351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique par d’autres moyens : genèse d’une mobilisation féminine transatlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TEPSIS. Éthnicité, race et genre dans les formes de mobilisation et d’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations du culte à l’épreuve du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution APP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Genre; MSH Paris Nord, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mères de la Place de la Concorde aux familles du Champ de Mars : sociologie historique des mobilisations catholiques sur la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Au nom de l'intérêt général »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Triangle; Pacte; ENS, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01321942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles citoyennes pour l’empire ? La citoyenneté au prisme du genre dans l’Empire colonial français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Quels citoyens pour l'empire? La citoyenneté française à l’épreuve de l’empire dans la première moitié du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Ouest-Nanterre; Archives nationales-Saint-Denis, Dec 2016, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irruption des catholiques dans l’espace public français : retour de manivelle ou effet d’optique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès des associations francophones de science politique "Discipline(s) et indiscipline(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associations francophones de science politique, Feb 2015, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre protection et promotion d’un nouveau modèle d’engagement séculier : les cardinaux protecteurs de l’action catholique féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cardinaux entre Cour et Curie, Colloque « Cardinaux et cardinalat : une élite à l’épreuve de la modernité, 1775-1978 », 2e session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, Apr 2015, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre à la bordelaise : genre, sexualité et égalité femmes/hommes dans la campagne municipale bordelaise de mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des études de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilizzazione cattolica intorno al Gender nel contesto locale. Les Sentinelles e la politicizzazione delle politiche di genere in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISP (Società Italiana di Scienza Politica), Sep 2014, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, religion et catholicisme : perspectives socio-historiques sur les mobilisations catholiques en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, École français de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des résultats de l'ANR GENEREL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des études de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure de Lyon, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action catholique féminine au XXe siècle : éclairer les transformations d'un engagement catholique à la lumière du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Femmes catholiques et engagement dans la société et dans l'Église en France et en Belgique au XXe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Arras, Dec 2014, Lille, France. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/r8x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sentinelles debout, transformation du répertoire de l'action collective dans les mobilisations catholiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le catholicisme d'identité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5190 LARHRA, Nov 2014, EHESS, Paris, France. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/rgz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déclinaisons de la forme organisationnelle ligueuse dans un contexte transalpin et transnational : Le cas des organisations catholiques féminines française et italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phénomène ligueur en Europe et Amérique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Metz, France. pp.105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté avant le vote. Approche comparée d'un militantisme féminin d'Action catholique (1900-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Pessac, SPIRIT, Sciences Po Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mobilisation féminine et culture catholique : une approche genrée du militantisme féminin conservateur en France et en Italie (1900-1914) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilization and Political Culture, International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien De Blic; Tommaso Vitale, Jan 2007, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire les Italiennes, unir les Françaises&amp;quot;. Ou comment les mouvements féminins de masse ont redéfini une place dans la cité pour les femmes catholiques en France et en Italie (1902-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croises franco-americains sur la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciné-Débat &amp;quot;DOSSIER 137 &amp;quot; : les violences policières en manifestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sur l’histoire du maintien de l’ordre et l'évolution des mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pigenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des lois - Mission d'information sur l'avenir du maintien de l'ordre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrairement à une idée tenace, les cahiers de doléances n’ont jamais été enterrés [Tribune]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dartigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloquons tout&amp;quot; : une nouvelle façon de contester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05309584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les féminismes contemporains. Où en sont les féminismes aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04193660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour mesurer le sexisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Durovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir « vivre dignement » une doléance absente de la campagne présidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.fcnsgrvxw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03634954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’extrême-droite a renouvelé le militantisme féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les « nouvelles femmes de droite » s’invitent dans la campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.kngdy5ha3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03591177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la 'convergence' des luttes sociales et environnementales. Un éclairage par le mouvement des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catholic Women and Populist Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, grandes oubliées de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03598852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White privilege: what it is, what it means and why understanding it matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuraan Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolyn Tyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Terriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAJ.s9whgtgda⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03356101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes sont écolos à leur manière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02294287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda : Portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Richet (1852-1918) - épouse Charles Buloz (1873-1905) puis épouse Landouzy (1906-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04984258v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de doléances de l’Orne et du Finistère (2018-2019). Matérialité des cahiers, conditions d’énonciation et de participation. Note de recherche ANR Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud-Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03669696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les &amp;quot;Cahiers de doléances&amp;quot; et &amp;quot;Cahiers d'expression libre&amp;quot; tenus en Gironde (Novembre 2018-Mars 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Family Advocacy to Women Advocacy: New Right-Wing Women against Gender politics in France (2010-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime démocratique et la place laissée aux acteurs de la société civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil économique, social et environnemental. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission flash relative à la numérisation et à la publicisation des cahiers de doléances issus du Grand Débat National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pengam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Enseignement Supérieur et de la Recherche. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête auprès des Gilets jaunes et la recherche citoyenne sur les Cahiers de doléances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR GILETSJAUNES; CESER Nouvelle-Aquitaine. 2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes, anti-écologistes ? Bilan des recherches en sciences sociales sur les rapports à l'environnement des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation de l'écologie politique. 2023, pp.46-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fémonationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Fémonationalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité politique féminine conservatrice avant le droit de suffrage en France et en Italie. Socio histoire de la politisation des femmes catholiques au sein de la Ligue patriotique des Françaises (1902-1933) et de l'Unione fra le donne cattoliche d'Italia (1909-1919).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole des Hautes Etudes en Sciences Sociales (EHESS); Università di Roma 'La Sapienza', 2007. Français. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00429918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la valse des ronds-points aux cahiers de la colère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "De la valse des ronds-points aux cahiers de la colère" aux Archives départementales de la Gironde et au Musée d'Aquitaine de Bordeaux, 16-17 novembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rebellio, pp.530, 2023, 978-2-913055-82-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04160002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et christianisme. Plaidoyers pour une histoire croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brejon de Lavergnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française d'histoire religieuse contemporaine; Matthieu Brejon de Lavergnée; Magali Della Sudda (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Genre et religion », 24/09/2011 et 29/09/2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. 2, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2014, Les cahiers de l'AFHRC, 9782701020334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, pouvoir, représentations au niveau local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Marneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution des richesses : quand mobilisation contre la réforme des retraites et « gilets jaunes » se rejoignent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04092525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">President van de rijken? Veel Franse kiezers menen in elk geval dat Macron hun niets heeft gegeven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Huisman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03636828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de la colère. Une trace dans le sillage des « gilets jaunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Guilhembet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03684462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois regards sur les Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clerc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pellenec Morgane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la Participation DicoPart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://www.dicopart.fr/participation-conservatrice-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corlieu Cécile de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des féministes : France, XVIIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.353-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02366002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenu Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des féministes : France, XVIIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.292-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02365952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politisation et socio-histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire genre &amp; science politique : concepts, objets, problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.406-417. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.achi.2013.01.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices : BRIGODE (baronne de) Ghislaine née VILAIN XIIII, BOURNONVILLE Geneviève, COLLASSON, Alyette Marie Marthe, née DE VÉLARD, FROSSARD Marie, KRAFFT Louise, LECLERCQ DE JUIGNÉ, Marie Madeleine Emma Eudoxa, née SCHNEIDER, MUNET, Alice, NOAILLAT-DEVUNS, Mme Marthe née DEVUNS, POTRON Cécile née FROTTIN, REILLE, Geneviève née SOULT DE DALAMATIE, TANQUEREL DES PLANCHES (de) Anne, DE VÉLARD Marthe, née TERRASSON DE SENEVAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins de femmes : religion, culture et société : France, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frossard, Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butillard, Andrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélard, Marthe de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.316-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collasson, Alyette Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigode, Ghislaine de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reille, Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.271-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leclerc de Juigné, Marie Madeleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.209-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostu, Marie du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.277-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanquerel des Planches, Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.295-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munet, Alice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.248-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krafft, Louise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrasson de Senevas, Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.298-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noaillat-Devuns, Marthe de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au XXe siècle: femmes, féminismes, Églises et société : dictionnaire biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.248-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="775E93D6"/>
+    <w:nsid w:val="C8D0FF1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-della-sudda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7238-6593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059318953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90484784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140611496" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544317v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsdatteinte.org/produit/les-nouvelles-femmes-de-droite/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650024v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baumgarten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03885970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Hayes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Von Tippelskirch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1507" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05330102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.041.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17427150221144393" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gaborit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00191-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03886079v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00197-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00188-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.047.0149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carnac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.15222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Graziani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.20942" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0185" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0143" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.2.48469" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mosconi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0175" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.265.0003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3388" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avanza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.675.0946u" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.255.0161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.351.0082" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2690" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.256.0139" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arambourou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugnon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marneur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.23" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.252.0177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905470v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.031.0183" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.642.0312g" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.029.0208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936910v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.1872" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.019.0031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749356v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992324v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21567689.2012.675706" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Malochet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.027.0029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771266v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.615.0980k" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620642v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.614.0751ze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.601.0037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823206v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.056.0011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387904v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064232ar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905441v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.118.0209" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387896v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.999" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905502v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.083.0235" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0307" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531154v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0211" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905511v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.111.0177" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905507v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.092.0211" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905450v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.109.0227" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905515v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.110.0221" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05309606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/theories-feministes-camille-froidevaux-metterie/9782021567595" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publication/sequence-emotions-la-france-du-ressenti/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Godefroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsamsterdam.fr/nouveau-peuple-nouvelle-gauche/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0115" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9942/femmes-contre-le-changement" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mestre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noguera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guilhembet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/rebellio-editions" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432147v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100511700" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.129640" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.8671" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gr&#233;mion" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/democratie-ecologique-pub2022/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.fourn.2022.01.0293" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guionnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/nouvelle-sociologie-politique-de-la-france-9782200628727" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0203" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094816v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.102794" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901537v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169798v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294261v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.78186" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.dumon.2017.01.0251" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/les_cardinaux_entre_cour_et_curie._une_%C3%A8lite_romaine,_1775-2015_19588dc5-d5da-11e7-96a9-000c291eeace.html" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846743077" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992341v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt9qd0wh.10" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brejon de Lavergn&#233;e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=1061" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908054v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992733v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719393v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.128883" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741331v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137028310_9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134528v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913211v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docplayer.net/55162161-Christianity-and-history.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913094v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423435v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Politiques_de_la_la%C3%AFcit%C3%A9_au_XXe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.weil.2007.01.0123" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476032v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522559v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud--Janody" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740475v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685727v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695463v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Lann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129118v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154346v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guyvarc'h" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198452v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684507v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fortun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lucas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701744v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708231v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908177v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477336v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903046v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439813v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif de Recherche Jaune Vif" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988309v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Treille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867050v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180573v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293890v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104305v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395817v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197618v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113755v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290893v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344539v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270923v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434899v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292197v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291695v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434869v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425172v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321942v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425306v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315351v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165202v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105084v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990939v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105046v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113103v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r8x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113099v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rgz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992751v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423459v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123356v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531686v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531769v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neveu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pigenet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevandier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322026v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05309584v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193660v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722127v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787554v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684545v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591177v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.kngdy5ha3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723412v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598852v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rieu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634954v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fcnsgrvxw" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356101v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuraan Davids" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolyn Tyson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Driscoll" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Terriquez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.s9whgtgda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294287v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823199v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04984258v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902218v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud-Janody" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622949v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669696v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175377v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696724v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531670v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429918v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160002v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lef&#232;vre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165172v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909604v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092525v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684462v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636828v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Huisman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276126v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Denis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellenec Morgane" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880783v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366002v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365952v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992800v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0407" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910877v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908364v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908328v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908346v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908313v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908375v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908387v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908395v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908354v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908303v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908279v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908410v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908290v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908266v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-della-sudda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7238-6593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059318953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90484784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140611496" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544317v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsdatteinte.org/produit/les-nouvelles-femmes-de-droite/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650024v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baumgarten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03885970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Hayes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Von Tippelskirch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1507" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05330102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.041.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17427150221144393" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gaborit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00191-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00188-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03886079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00197-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.047.0149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carnac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.15222" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0143" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Graziani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.20942" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0185" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.265.0003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.2.48469" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mosconi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0175" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.675.0946u" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3388" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avanza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4118" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.256.0139" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arambourou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugnon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marneur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.23" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.255.0161" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.351.0082" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2690" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.252.0177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.031.0183" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.642.0312g" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.1872" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.029.0208" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.019.0031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Malochet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.027.0029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749356v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21567689.2012.675706" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.615.0980k" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.614.0751ze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688061v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.601.0037" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905488v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064232ar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.056.0011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905441v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.118.0209" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387896v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.999" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905502v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.083.0235" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0307" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531154v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0211" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.092.0211" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.111.0177" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905507v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.109.0227" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905450v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905515v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.110.0221" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05309606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/theories-feministes-camille-froidevaux-metterie/9782021567595" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publication/sequence-emotions-la-france-du-ressenti/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Godefroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsamsterdam.fr/nouveau-peuple-nouvelle-gauche/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9942/femmes-contre-le-changement" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531179v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0115" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mestre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noguera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guilhembet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/rebellio-editions" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gr&#233;mion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/democratie-ecologique-pub2022/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.fourn.2022.01.0293" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432147v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100511700" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.129640" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.8671" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guionnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/nouvelle-sociologie-politique-de-la-france-9782200628727" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0203" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094816v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.102794" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901537v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169798v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294261v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.78186" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.dumon.2017.01.0251" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/les_cardinaux_entre_cour_et_curie._une_%C3%A8lite_romaine,_1775-2015_19588dc5-d5da-11e7-96a9-000c291eeace.html" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846743077" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162318v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brejon de Lavergn&#233;e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=1061" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992341v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt9qd0wh.10" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908054v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719393v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.128883" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741331v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137028310_9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913211v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docplayer.net/55162161-Christianity-and-history.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150562v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913094v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423435v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Politiques_de_la_la%C3%AFcit%C3%A9_au_XXe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.weil.2007.01.0123" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476032v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435126v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522559v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud--Janody" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740475v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685727v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695463v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Lann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198160v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129118v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154346v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guyvarc'h" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684507v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fortun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lucas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701744v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708231v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908177v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477336v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439813v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif de Recherche Jaune Vif" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903046v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988309v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Treille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867050v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180573v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293890v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104305v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395817v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197618v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113755v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290893v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434899v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344539v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270923v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292197v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315351v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434869v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425172v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321942v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425306v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165202v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105084v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990939v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105046v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113103v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r8x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113099v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rgz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992751v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423459v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123356v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531686v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531769v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neveu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pigenet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevandier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322026v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05309584v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193660v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722127v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634954v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fcnsgrvxw" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787554v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591177v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.kngdy5ha3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723412v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684545v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598852v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356101v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuraan Davids" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolyn Tyson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Driscoll" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Terriquez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.s9whgtgda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294287v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823199v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04984258v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902218v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud-Janody" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669696v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622949v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175377v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696724v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531670v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429918v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160002v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lef&#232;vre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165172v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909604v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092525v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636828v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Huisman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684462v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276126v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Denis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellenec Morgane" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880783v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366002v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365952v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992800v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0407" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910877v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908303v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908279v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908410v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908290v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908266v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908364v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908328v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908375v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908387v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908346v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908313v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908395v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908354v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>